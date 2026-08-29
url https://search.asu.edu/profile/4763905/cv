--- v0 (2025-12-25)
+++ v1 (2026-08-29)
@@ -1,5586 +1,20791 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E8844AA" w14:textId="77777777" w:rsidR="004C3D58" w:rsidRDefault="004C3D58" w:rsidP="00990726">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="4F520135" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="361D766A" wp14:editId="23548884">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>4714366</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6781800" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6781800" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6781800">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6781800" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="868686"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+            <w:pict>
+              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:15728640" from="72pt,371.209991pt" to="606pt,371.209991pt" stroked="true" strokeweight=".75pt" strokecolor="#868686">
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="none"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>SAMUEL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PEÑA,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>MM</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18053655" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="83"/>
+        <w:ind w:right="115"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="52"/>
-[...6 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>623-703-9858|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4">
+        <w:r>
+          <w:rPr>
+            <w:b/>
+            <w:color w:val="BD8E00"/>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t>cspena@asu.edu</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="1B0219D2" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="79"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AA556F2" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Samuel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Peña</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>music producer, educator, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>percussionist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>whose</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>work</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>centers around building relationships through music. Samuel is the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Assistant Director of Popular Music and Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Assistant Professor at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Arizona State University in the School of Music Dance and Theatre. He has taught hip-hop and popular music in higher education and in the community for more than a decade. He founded</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>AZ Beat Lab, a youth-centered music production organization that teaches beat making in a collaborative, process-driven approach, to provide youth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Arizona the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>musical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>instruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>and opportunities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>were not</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>available while</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>was growing up. With an emphasis on Hip-Hop and Latin dance music and the historical contexts from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>they</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>come,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>he</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>facilitates participatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>beat-making</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>Latin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>classes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>to share creative spaces with the community to gain a better understanding of how people around the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>world use music to communicate, connect and heal with one another.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F1F1F"/>
+        </w:rPr>
+        <w:t>To this end, Samuel hopes to continue being a voice for building responsible communities that promote understanding and respect among various music and dance cultures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74054A97" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="55"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A0B8A68" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="EDUCATION"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77C95B85" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="17"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02C8EFD0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="0" w:right="6509"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...142 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Master</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Education</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A4A0A7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43"/>
+        <w:ind w:right="3807"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B4194F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="0" w:right="7273"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Post</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Baccalaureate,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3BD905" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42"/>
+        <w:ind w:right="1131"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Salado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>College,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Spanish,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Secondary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Education,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76016F2D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="39" w:right="1131"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bachelor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Human</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Communication,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Minor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Spanish</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Psychology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301313CD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42"/>
+        <w:ind w:right="3807"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66EB5C16" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="73"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E38B62B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="SKILLS"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>SKILLS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B18B55" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="49" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1086" w:right="5310" w:hanging="15"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curriculum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Design Program Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063AEB2A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1071" w:right="3734" w:firstLine="5"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Facilitation/Instruction</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sound</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Design Live Performance, Electronic &amp; Percussion Partnership Building/Maintaining</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5C4EFA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="3734"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Multi-stakeholder</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Alignment,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conflict</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Resolution Content Management and Creation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794E8071" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="251" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Curation and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Production</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A27506" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Creative,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Flexible,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Optimistic,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Entrepreneurial</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A703854" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1820" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E2DBD7D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="30" w:lineRule="exact"/>
+        <w:ind w:left="330"/>
+        <w:rPr>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="3"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2B616719" wp14:editId="52BCEAAB">
-                <wp:extent cx="6781800" cy="9525"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7D05F8C8" wp14:editId="6925FFC6">
+                <wp:extent cx="5974715" cy="19050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="12187" name="Group 12187"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="2" name="Group 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6781800" cy="9525"/>
+                          <a:ext cx="5974715" cy="19050"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="6781800" cy="9525"/>
+                          <a:chExt cx="5974715" cy="19050"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="308" name="Shape 308"/>
+                        <wps:cNvPr id="3" name="Graphic 3"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="6781800" cy="0"/>
+                            <a:ext cx="5974715" cy="19050"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
-                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="6781800">
+                              <a:path w="5974715" h="19050">
                                 <a:moveTo>
-                                  <a:pt x="0" y="0"/>
+                                  <a:pt x="5974715" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="6781800" y="0"/>
+                                  <a:pt x="0" y="0"/>
                                 </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5974715" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5974715" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
-                          <a:ln w="9525" cap="flat">
-[...1 lines deleted...]
-                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                         </wps:spPr>
-                        <wps:style>
-[...13 lines deleted...]
-                        <wps:bodyPr/>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <w:pict>
-              <v:group id="Group 12187" style="width:534pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="67818,95">
-[...3 lines deleted...]
-                </v:shape>
+              <v:group style="width:470.45pt;height:1.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup1" coordorigin="0,0" coordsize="9409,30">
+                <v:rect style="position:absolute;left:0;top:0;width:9409;height:30" id="docshape2" filled="true" fillcolor="#000000" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6401A6" w14:textId="77777777" w:rsidR="001F0826" w:rsidRPr="00733522" w:rsidRDefault="00000000" w:rsidP="00990726">
+    <w:p w14:paraId="1BCB4F7C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...296 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:spacing w:before="33"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="ADMINISTRATION"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ADMINISTRATION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733522">
-[...26 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="61B5112D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="166"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7F41F147" wp14:editId="702D8D64">
-            <wp:extent cx="1752600" cy="523718"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="71D23727" wp14:editId="289AC669">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>924687</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>266867</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1666136" cy="385762"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1333222450" name="Picture 1" descr="A black and yellow logo&#10;&#10;Description automatically generated"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="4" name="Image 4" descr="A black and yellow logo  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1333222450" name="Picture 1" descr="A black and yellow logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="4" name="Image 4" descr="A black and yellow logo  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId4" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1791461" cy="535331"/>
+                      <a:ext cx="1666136" cy="385762"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3555871D" w14:textId="4061F81D" w:rsidR="001F0826" w:rsidRDefault="00000000" w:rsidP="00990726">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="7A60CFF9" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="188" w:line="273" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="657"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Assistant_Director,_Popular_Music_Progra"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Director,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Program,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-17"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AZ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2022-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F17817C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="44"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73CF5FD0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Administration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="759BB2CF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="89"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71279FF7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recruit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Associates</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1830AECF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Recruit and hire faculty associates with the program director. We center diversity and inclusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dedicated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hiring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>excellent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instructors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>experts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music industry and are dedicated to our diverse student body and their academic and professional success.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAEFA37" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="69"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39C1E09B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Onboarding</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD25EDE" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Facilitate program-specific onboarding for Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Associates. This includes a packet created that covers how to write a syllabus, how to create a Canvas course, how to enter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>grades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>important</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dates</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>academic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calendar.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>give</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>new</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FAs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a tour of Fusion on first and check in with them throughout the semester.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8E4C34" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="700E53C2" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Guest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Artist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Logistics</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>coordination</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70B036C1" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Logistics and Coordination with Guest</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Artists and their management for Songwriting Camps,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Producer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Events,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Performances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lectures.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>artist payment and reserving event space, housing, flights, and accommodations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33317EED" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="61"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CDF2AD5" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Class</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Scheduling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="687AF3F6" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-managed class Schedules for Spring, Summer, and Fall, including communication with instructors and Subtopic Title</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Add/Change forms. This includes working with the program director and Kayla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>make changes to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the course</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>calendar, notify instructors, and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sure</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rooms are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>correctly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>up on Isaac.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEE0240" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D941F0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Auditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C39B95" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="728"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organize and administer spring and fall semester auditions for the Popular Music Program. Schedule faculty, reserve rooms, and communicate with applicants about program-specific</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>questions.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Each</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Audition</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Day</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Saturday</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>happens</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>both</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and virtually. In addition to administering auditions, I fill out forms that identify who</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>will be accepted and who is eligible for scholarships.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083485AA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...32 lines deleted...]
-        </w:rPr>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1740" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61F878C3" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="69" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="579"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Supervise student workers, Event Management, and Social Media team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Supervise student workers on the Event Management and Social Media team (also includes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overseeing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>substantial application</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hiring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>process).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>There</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>currently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2 student workers who work with the program director and me to run ads, manage the</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="143DBEEA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>accounts,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>design</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>events and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Crescent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ballroom,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Civic Space Park, Valley Bar, and Fusion on First.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD1C3F8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="51"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D57B3F8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Marketing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Communication</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Management</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38A017BF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="48" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I work with HIDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and MDT communication teams to manage and create the Popular Music Program degree page, Music Industry Career Conference page, High School Summer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>page,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>digital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overview/recruitment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>material</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>including scripts for Fusion on First tours.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70BBCE61" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="63"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FE950D4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>PSIF</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Funds,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Recipient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CEBCF0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="451" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-wrote FY23 and FY24 PSIF marketing proposals and we were awarded funds from the president's office. I work with the program director and business office to manage, process,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>track</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marketing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>promotion,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>visiting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>speaker/industry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>leaders, event production, personnel services, and development efforts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3340FD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="68"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B512923" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Performance,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Recruitment &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A40DE4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B5A611" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Camp,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EB0A388" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-director and Instructor. Created and managed all communication with prospective students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minors)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>camp.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>included</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>managing drop off and pick up, collecting registration, including legal forms and payment,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797E6B93" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t>organizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lunch</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>purchases,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hiring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workers,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>keeping</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>schedule</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for each of the 6 days of camp. I also coordinated the final showcase of youth performances and spoke with parents and hosted the showcase. In addition to being the lead camp administrator, I taught a beat-making course and a DJ fundamental course during the camp in 2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F1D813" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="91"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35FAF325" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mics,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="774EACA8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organize,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>market</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nights per</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semester</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Crescent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ballroom.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open mics are open to all students and community members. My interns, student workers, and Student Leadership Council (SLC) club members whom I advise, assist with</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20428E30" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>hosting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>these</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>events.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Free</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34558328" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F956674" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="69"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="End_of_Year_Showcase,_2022-Present"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>End</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Showcase,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31885093" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Organize,_manage,_market,_and_host_the_P"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Organize,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>manage,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>market,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>host</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>End</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Year Showcase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Crescent Ballroom. This included organizing student and faculty performances, coordinating with the Crescent Ballroom, renting the space, inviting donors, and marketing the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>event,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I also hosted the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>event, performed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with Erin,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and again with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the faculty band.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587E879" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="70"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59EE5853" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Popular_Music_Ensemble_Concerts,_2022-Pr"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ensemble</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Concerts, 2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27BF5759" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="63" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="568"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Developed_and_continues_to_maintain_a_Pa"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Developed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>continues</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>maintain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Partnership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Phoenix</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733522">
-[...93 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Parks</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and Recreation Department that includes an agreement that the Popular Music program gets to use the Civic Space Park free of any service charges for the four ensemble concerts we have a year, two in the fall and two in the spring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Free and Open to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7286BA16" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="70"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359DC625" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="60_Min_Flip,_School_of_Music,_Dance_and_"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Min</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Flip,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music, Dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theatre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00C73F5B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Creator and host an ongoing music event, rooted in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>African and Latin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>American Hip Hop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>practices,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>specifically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tailored</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>meet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>needs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>producer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">in the Popular Music program. High-pressure music composition competition </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>where</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="76D6253A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="657"/>
+      </w:pPr>
+      <w:r>
+        <w:t>students are</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vinyl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>record</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>given</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>60</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>minutes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>re-envision the source material into a new composition. Free and Open to the Public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="105F117E" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="82"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A2ED189" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Amazon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AMP</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Live</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Creator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Event;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Your</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mic:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A Live Audio Experience, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6129488A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="18" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Partnering Event for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ASU students and community artists, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>playlisters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, DJs, and pop culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enthusiasts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>learn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Amazon Creator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Funds</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Media</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>app. They created live radio shows at this immersive event.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D0B2D3" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="95"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C68F036" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>House,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2022-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D4443A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="67" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Each Fall, I organize a recruitment event called Popular Music Open House that includes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>student</w:t>
       </w:r>
-      <w:r w:rsidR="006F5CDE" w:rsidRPr="00733522">
-[...296 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>overview,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interactive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>making,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tours of the facility and Q&amp;A.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The event typically takes place on a Saturday and lasts 4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4A1B3F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>hours. In Fall 2023, we expanded the Open House to include Fashion, making it a Fusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>First</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fashion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>House.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Free</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Open</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4803FFE0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="98"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7C12DC" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Power,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC5DA3" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-create a workshop and performance experience with live musicians, DJs, and breakdance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Trill.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>This</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>brings</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>multiple elements of Hip-Hop together and builds community among</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music communities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CD0F647" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="97"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2784E73F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="472"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="Faculty_Supervisor_and_Program_Designer,"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Supervisor and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Designer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Artist-in-Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Program,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mirabella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>2020-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A8337B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FCBB61F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="750"/>
+      </w:pPr>
+      <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Supervise student workers, Event</w:t>
-[...202 lines deleted...]
-        <w:ind w:left="0" w:right="120" w:firstLine="0"/>
+        <w:t>On behalf of the School of Music, Dance, and Theatre, designed and continue to supervise a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fully</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>immersive,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>intergenerational</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program involving four music graduate students and residents of Mirabella at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU, a unique retirement experience. The program creates opportunities for the mutual benefit of both residents and students. While</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>residents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enjoy</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>musical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>talents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>variety</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performances and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resident-centered</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>events held</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conveniently</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>building,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>turn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enjoy rent-free living arrangements, a dining plan, and access to amenities, as well as opportunities to refine their professional presentation and performance and programming skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0516A532" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="16" w:line="590" w:lineRule="atLeast"/>
+        <w:ind w:left="1081" w:right="568" w:hanging="721"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="Interim_Director,_Popular_Music_Program,"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Interim</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Director,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Program</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2021 Assisted in class scheduling</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CC3226" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recruitment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44ACC47B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="1671"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Helped students orient and select classes and obtain class overrides Collected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resolved</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>complaints,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>built</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relationships</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parents Organized and marketed recruitment events</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32FA7302" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Provided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tours</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU president,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Herberger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dean, and colleagues</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1AE2C7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Assisted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>auditions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7AB7F9" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="2221"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Established</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>partnerships</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vendors Advised Student Leadership Council</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DF09077" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="6" w:line="610" w:lineRule="exact"/>
+        <w:ind w:left="1081" w:right="446" w:hanging="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Coordinator</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2018-2021 Developed Community Engagement Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E30A3C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="225" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Established</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>credential</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410C73F1" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="3182"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Placed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>internships Liaised with the general community</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C8BDB8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Developed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>student</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>systems</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5122F52A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="109"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45242460" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="Gig_Referral_System,_2019-2022"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>Gig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Referral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>System,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2019-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="169441BB" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>implemented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gig</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Referral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>System,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>database</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that connects community patrons with student musicians for hire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AA6804" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="126"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34654D6D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...142 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:bookmarkStart w:id="12" w:name="Tunes_at_Noon,_School_of_Music,_Dance_an"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Tunes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Noon,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theatre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2019-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D581E9F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="57" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="496"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Creator and Host of ASU Tunes at Noon, an open-stage School of Music, Dance and Theatre showcase that highlights creative works among students, staff, and faculty. Tunes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Noon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>both</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in-person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>well</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">component that includes ongoing call-for-performance videos, a social media feed with virtual challenges, and a student highlight podcast called </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>On Repeat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289B934E" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="736ECD22" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="30" w:lineRule="exact"/>
+        <w:ind w:left="330"/>
+        <w:rPr>
+          <w:sz w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="3"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>End of Year Showcase</w:t>
-[...1318 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15730688" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54BA6B8E" wp14:editId="0EBD1662">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>7641463</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6781800" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="5" name="Graphic 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6781800" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6781800">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6781800" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="868686"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
+            <w:pict>
+              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:15730688" from="72pt,601.690002pt" to="606pt,601.690002pt" stroked="true" strokeweight=".75pt" strokecolor="#868686">
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="none"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
+          <w:sz w:val="3"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D03D306" wp14:editId="66C3363D">
-                <wp:extent cx="6781800" cy="9525"/>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07106161" wp14:editId="1A748D6C">
+                <wp:extent cx="5974715" cy="19050"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="13003" name="Group 13003"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:docPr id="6" name="Group 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6781800" cy="9525"/>
+                          <a:ext cx="5974715" cy="19050"/>
                           <a:chOff x="0" y="0"/>
-                          <a:chExt cx="6781800" cy="9525"/>
+                          <a:chExt cx="5974715" cy="19050"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="2109" name="Shape 2109"/>
+                        <wps:cNvPr id="7" name="Graphic 7"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="6781800" cy="0"/>
+                            <a:ext cx="5974715" cy="19050"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
-                            <a:rect l="0" t="0" r="0" b="0"/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="6781800">
+                              <a:path w="5974715" h="19050">
                                 <a:moveTo>
-                                  <a:pt x="0" y="0"/>
+                                  <a:pt x="5974715" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
-                                  <a:pt x="6781800" y="0"/>
+                                  <a:pt x="0" y="0"/>
                                 </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="0" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5974715" y="19050"/>
+                                </a:lnTo>
+                                <a:lnTo>
+                                  <a:pt x="5974715" y="0"/>
+                                </a:lnTo>
+                                <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
-                          <a:ln w="9525" cap="flat">
-[...1 lines deleted...]
-                          </a:ln>
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                         </wps:spPr>
-                        <wps:style>
-[...13 lines deleted...]
-                        <wps:bodyPr/>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <w:pict>
-              <v:group id="Group 13003" style="width:534pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="67818,95">
-[...3 lines deleted...]
-                </v:shape>
+              <v:group style="width:470.45pt;height:1.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" id="docshapegroup3" coordorigin="0,0" coordsize="9409,30">
+                <v:rect style="position:absolute;left:0;top:0;width:9409;height:30" id="docshape4" filled="true" fillcolor="#000000" stroked="false">
+                  <v:fill type="solid"/>
+                </v:rect>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202CDE15" w14:textId="12605CCD" w:rsidR="001C6A08" w:rsidRPr="00D44951" w:rsidRDefault="00000000" w:rsidP="00D44951">
+    <w:p w14:paraId="7CC07B39" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="48" w:line="276" w:lineRule="auto"/>
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="33"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="ACADEMIC_TEACHING"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>ACADEMIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>TEACHING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F442CDE" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="22"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757A47E4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Music,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Theatre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F24F0C8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Clinical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instructed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>courses:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77362BB4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="74"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0836F248" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="3182"/>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MSC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Production</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Fundamentals,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2022-Present</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74378CC0" w14:textId="1C446DDA" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="3182"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MSC 221 DJ Lab, 2022-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121FA567" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="4850"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MSC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>221</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Groove</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sequencing,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024-Present MSC 221 Live Looping, 2021-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63191970" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="4850"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MSC 221 Hand Percussion, 2022-Present MSC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>443</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Forum,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2020-Present MSC 484 Internship, 2023-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F1C04B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="4183"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MSC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>489</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Capstones,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2023-Present MSC 499 Individualized Instruction, 2025-Present MUE 598 Beat Making, 2018-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596AD895" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="2" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="4183"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>MUE 494 Digital Collaborative Music Making, 2017 MUE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>494</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Urban</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ensemble</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2014-2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7303B613" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="54" w:line="610" w:lineRule="exact"/>
+        <w:ind w:left="1081" w:right="1539" w:hanging="721"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>High</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Camp</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>instructed: Beat Making, 2023-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="706CF0F5" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="230" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>DJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fundamentals,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E64E32A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F6B74FD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="2221"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Arizona_State_University_School_of_Arts,"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arizona State University School of Arts, Media, and Engineering, Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Digital</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7873C042" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="45"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BA3A695" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sound</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="203A4652" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="5310"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Composing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ableton</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Live Sampling and Beat Making</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A8875C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="50"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A5DD0E1" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Paradise_Valley_Community_College,_Phoen"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Paradise</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Valley</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>College,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>|</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C231657" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="74"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="291CCFD7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Brazilian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="515E227A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Latin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79188781" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRDefault="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="43"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="235D8514" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="103"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C7132D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="RESEARCH:_GRANTS_&amp;_PRESENTATIONS"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>RESEARCH:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>GRANTS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PRESENTATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5137870E" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="87"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00733522">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A44F887" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Association of Schools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of Music (NASM) 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>conference: Musicians in Residence: Partnering with Senior Living Communities,” Chicago Illinois, 2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the Mirabella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Artist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fully immersive, intergenerational program involving four music graduate students and residents of Mirabella at ASU.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FF4815" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1740" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="367D1CD4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="64" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1378"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="Leading_Age_Arizona_conference:_“Making_"/>
+      <w:bookmarkEnd w:id="17"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Leading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Age</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>conference:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>“Making</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Together:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Intergenerational Musician-in-Resident Program,” Scottsdale Arizona, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C7CAA0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="18" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Presented</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mirabella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Artist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Residence</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fully immersive, intergenerational program involving four music graduate students and residents of Mirabella at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU. We were invited to present as recipients of the 2023 Leading</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Age</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona Innovation</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Award.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B5659F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="84"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0108443B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="18" w:name="Tempe_Playlist,_City_of_Tempe,_Division_"/>
+      <w:bookmarkEnd w:id="18"/>
+      <w:r>
+        <w:t>Tempe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Playlist</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Division</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2019-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
         <w:t>2023</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733522">
-[...41 lines deleted...]
-      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352E3924" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="57" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:t>As</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Artistic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>conceptualized</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-created</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ongoing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>public art</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that captures the talents and vibe of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe Musicians. Originally funded by the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona State Commission</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>National Endowment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts, the locally-inspired</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collection of songs is available on all major streaming platforms and the musician roster is actively connecting our students to local venues and businesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4952EC46" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="128"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D3F28BD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="Beatmaking_in_Music_Programs!_At_Arizona"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00733522">
+      <w:r>
         <w:t>Beatmaking</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00733522">
-[...29 lines deleted...]
-      <w:r w:rsidR="00730F54">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Programs!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>At</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Educators</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conference, Mesa, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0A9AB9" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="18" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="568"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-developed program and presented with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU faculty Evan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tobias about the complexities and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsibilities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>come</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bringing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>beat-making</w:t>
       </w:r>
-      <w:r w:rsidRPr="00733522">
-[...17 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>into</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local K12 schools and after-school music programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70DE90A8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="95"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25607AFD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="20" w:name="‘Heartful’_Engagements,_at_Arizona_State"/>
+      <w:bookmarkEnd w:id="20"/>
+      <w:r>
+        <w:t>‘Heartful’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Engagements,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Social</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Embeddedness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conference, Tempe, AZ 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="015AFC6D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-developed the program and presented with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Associate Professor Dr. Melita Belgrave about the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Heartbeats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Music </w:t>
+      </w:r>
+      <w:r>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>project,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>which</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>was done</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>partnership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mayo Clinic from 2018-2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A92A423" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="50"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AF9196" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="21" w:name="VH1_Save_the_Music:_J_Dilla_Tech_Grant,_"/>
+      <w:bookmarkEnd w:id="21"/>
+      <w:r>
+        <w:t>VH1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Save</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>J</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dilla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Save</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Foundation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Consortium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for Innovation and Transformation in Music Education, Evan Tobias, 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1870CF52" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="621"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Artist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Relations</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Manager,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>filmed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-hosted</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>interviews</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local DJs.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-designed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a beat-making curriculum and script for video content with local artist </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Truvonne</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ACE31E0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="55"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="135C3F99" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="22" w:name="#WeAreAllMusical_@_Mesa,_Spark!_Festival"/>
+      <w:bookmarkEnd w:id="22"/>
+      <w:r>
+        <w:t>#WeAreAllMusical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Spark!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Festival</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Creativity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State University and Evan Tobias, 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55008AF3" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="52" w:firstLine="0"/>
-[...376 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-designed and organized a large-scale community project that activated the Mesa Arts Center for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>days</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>facilitated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participatory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>engagement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>opportunities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ranging from a musical garden for young children to a digital music-making playground. We worked with</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ASU Faculty and lead Evan Tobias as well as with local artists along with K-12 music educators to leverage their expertise in musical community engagement and learning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10DF793A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="142"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683A5D97" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sound</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Explorations:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Creating,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Expressing,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Improving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Communities,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Macarthur</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22255A8D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1700" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0F8DE5" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A04B0AD" wp14:editId="50FAD9FA">
-                <wp:extent cx="6781800" cy="9525"/>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15731200" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04623125" wp14:editId="460401CD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>3944492</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6781800" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                <wp:docPr id="12613" name="Group 12613"/>
-                <wp:cNvGraphicFramePr/>
+                <wp:wrapNone/>
+                <wp:docPr id="8" name="Graphic 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6781800" cy="9525"/>
-[...1 lines deleted...]
-                          <a:chExt cx="6781800" cy="9525"/>
+                          <a:ext cx="6781800" cy="1270"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...45 lines deleted...]
-                    </wpg:wgp>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6781800">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6781800" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="868686"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+              </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <w:pict>
-              <v:group id="Group 12613" style="width:534pt;height:0.75pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="67818,95">
-[...4 lines deleted...]
-              </v:group>
+              <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:15731200" from="72pt,310.589996pt" to="606pt,310.589996pt" stroked="true" strokeweight=".75pt" strokecolor="#868686">
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="none"/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="71E19407" w14:textId="23A3925B" w:rsidR="00346F94" w:rsidRDefault="00346F94" w:rsidP="00990726">
+      <w:bookmarkStart w:id="23" w:name="Foundation,_Arizona_State_University_and"/>
+      <w:bookmarkEnd w:id="23"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Foundation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Evan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tobias,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05C3464A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="62" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Providing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>$85,0000</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Connected</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Learning Playlists consist of the following themes: Coding and programming music; Making beats; Building</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>instruments and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>interfaces; Producing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>music;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>Connecting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>music and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="202020"/>
+        </w:rPr>
+        <w:t>culture; and Jamming: Solo and Groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6C2BEC" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="98"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DDC88F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1367" w:hanging="10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Colors</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Could</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Be</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Heard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>They'd</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Paint</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Wondrous</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tunes: Narratives</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Music Education,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Race,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ethnicity,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Identity.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(2023)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Christopher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Cayari</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dr.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Jason Thompson, and Dr. Rekha Rajan,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E640F42" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="451"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Accepted as an author to contribute a chapter for a collaborative book project. Invested approximately</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>extensive</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>drafting</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>assigned chapter.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Decided</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">to withdraw from the project due to a combination of creative differences in approaches to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FAA33BC" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8FAE8D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76284FC8" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="186"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03898F8A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="48" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="24" w:name="CREATIVITY:_COMPOSITIONS_&amp;_PERFORMANCES"/>
+      <w:bookmarkEnd w:id="24"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>CREATIVITY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>COMPOSITIONS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PERFORMANCES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C7F2E13" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7204483B" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:widowControl/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F54598E" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...26 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BFB22B" w14:textId="004410FF" w:rsidR="00B04560" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004A0D89">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Composition/Commissions</w:t>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="004A0D89">
+        <w:t>Executive Producer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D00F23" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF98E31" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 — Executive Producer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A30296">
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Golden Soul Archives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
         <w:rPr>
           <w:b/>
           <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sample Pack (ASU Popular Music × Splice).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77DCD9EB" w14:textId="3841B640" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1090"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oversaw artistic vision, recording sessions, post-production, and delivery of a professionally released sample pack, mentoring students in industry-standard production practices for an international commercial release on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Splice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50638EEB" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71FC6DCE" w14:textId="2BD5730A" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Composition</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04560">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Recorded Works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A23E9B" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469331E3" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“God Did (Baile Remix) (feat. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>Samuelitos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+        </w:rPr>
+        <w:t>)”</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t>Official Remix Producer, Capitol Music Group, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA85A8E" w14:textId="2C0AE00A" w:rsidR="00B04560" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="350" w:firstLine="370"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ommissioned and released through a major-label</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0D7423" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="104"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B2D701B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Stories</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Home</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Composer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>compositions,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2018-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09328C5C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compositions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>embodying</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>oral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>traditions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Latino communities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>American Southwest. Choreographer Yvonne Montoya, presented at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB63B81" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F213B08" w14:textId="250550CD" w:rsidR="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Colorado College </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Composer, 8 original compositions</w:t>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Sept 7, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36996857" w14:textId="1CA9F4CE" w:rsidR="00DA234B" w:rsidRPr="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Duane Smith Auditorium, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>, 2018- 2023</w:t>
-[...39 lines deleted...]
-          <w:b/>
+        <w:t>NM Oct 3 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3644B124" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRPr="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phoenix Art Museum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>Community Performance &amp; Art Center</w:t>
-[...12 lines deleted...]
-          <w:b/>
+        <w:t>, AZ, Dec 5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044C7C43" w14:textId="5E813C14" w:rsidR="00DA234B" w:rsidRPr="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">James Madison University) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:t>Harrisonburg, VA November 5th</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0547C313" w14:textId="307639F9" w:rsidR="00DA234B" w:rsidRPr="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Southern Utah, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Moab, UT November 12th</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C64FC4" w14:textId="69A8C5B9" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Network</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(NPN)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>"Pajarito"</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-4"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Video</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-3"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Essay</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Created</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-3"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>by</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:spacing w:val="-6"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Baylie</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:proofErr w:type="spellStart"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>MaCrae</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>,</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Published</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>May 2nd, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FEEFEC7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="4" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Western</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Alliance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>(WAA)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Annual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conference, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>San</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Diego,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">27, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB0D356" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kayenta</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utah, Sept 21,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40A8692D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Southern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Utah</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Utah,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sept</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>20,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17D7C282" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="42" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="1671"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">South Broadway Cultural Center, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Albuquerque, Oct 11, 2024 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Art</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Green</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Valley,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Tempe Center for the Arts</w:t>
       </w:r>
-      <w:r w:rsidR="00B01DFE">
+      <w:r>
+        <w:t>, Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>April 13, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4DC2ED" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="2221"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Western New Mexico University</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Silver City, NM. June 17, 2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>GALA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hispanic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Theatre</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0D89">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004A0D89">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Washington,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DC.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>29,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2023 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>New Mexico Tech University</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Socorro, NM. March 29, 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013BE5CD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="46"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EBABEE" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Breaking</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pachanga</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Composer,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>original</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>compositions</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>2021-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792FCE15" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>series</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dances</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>compositions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>celebrating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Latino</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cultural</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cumbia and Break Dance. Presented at:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A01F457" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="60"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7807790E" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Parks:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Svob,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Celeya,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Daley,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beach</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BC1B4D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D81B776" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRDefault="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BC0AEA" w14:textId="525A0759" w:rsidR="00DA234B" w:rsidRPr="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:spacing w:before="69" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="494" w:hanging="731"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00DA234B" w:rsidRPr="00DA234B">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Their Dogs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Came</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>with Them</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Department of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Corrections,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Perryville</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prison,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Designed sound and music compositions for the stage production of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Their Dogs Came with Them, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>attended tech rehearsals, and performed during the final production with community artists Virginia Grise and incarcerated women of Perryville Prison.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DDC9E6" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="83"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="049739ED" w14:textId="6F076A62" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="350"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Performances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DJ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3895E382" w14:textId="791478CF" w:rsidR="009B3174" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA234B">
+        <w:t>Maintain</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:t xml:space="preserve"> an active DJ performance practice in 2025 across club, community venues,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and campus, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA234B">
+        <w:t>integrating contemporary DJ culture into public-facing creative work and student instruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78BFAE47" w14:textId="3C80B662" w:rsidR="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Western New Mexico University</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B01DFE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5153BDE7" w14:textId="5C54668C" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Crescent Ballroom, om*WORLD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jan 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="14A92C26" w14:textId="250368E1" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zoni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Girls Skate Rink, Roll Band,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feb 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="390F707E" w14:textId="0B11CD9A" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>AutoShop</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Greater </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good,  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="205B5E94" w14:textId="11AB21DF" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU Tempe Campus, HIDA </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Day,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6C480E35" w14:textId="3F45E7CF" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stadium Sports Bar, MICC After Party, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">March 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2355FB2C" w14:textId="45095267" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ponchos Cantina, BI- Monthly Residency-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">July - December 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="34917A76" w14:textId="6D3F236D" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Club Contact, om*Live,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="4C13D28A" w14:textId="2A3F0E60" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU West, Hispanic Heritage, HIDA Day, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2F80D186" w14:textId="5017436E" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club Contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ritmos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7BF2CFE7" w14:textId="2782A289" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Club Contact, om*Live,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2D1EC309" w14:textId="77DAD7D2" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gracies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Taxbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Soundiverse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">September 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="102CFC53" w14:textId="21969B83" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pemberton, Nitas Hideaway, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="28D8BDA4" w14:textId="59A237DC" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ASU Gammage, Expressions,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">October 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1DF00CFB" w14:textId="29D8AC9C" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club Contact </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>omAHAL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0D89">
-[...10 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>GALA Hispanic Theatre</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B01DFE">
+        <w:t xml:space="preserve">November 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="1D2EA8D7" w14:textId="7862A31A" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dusk Market,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> December </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="221007AA" w14:textId="7B1812C1" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Club Contact, Mahal House, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5C02CA24" w14:textId="0A77DF97" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Pemberton, Muertos Stage, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7211A88F" w14:textId="65946F1F" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Blending the Moves Dance Festival, The Moonlight Party,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dec 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2A7C5BDA" w14:textId="33C969D7" w:rsidR="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gracies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Taxbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CodeName:om</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>*NYE,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">December 2025, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3F503ED2" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Walter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Studio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>om*Live</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0D89">
-[...10 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="0486D07D" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gracies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Taxbar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42F908DA" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Walter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Studio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>om*Live,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="66D56AEF" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Civic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Space</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Polling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Station,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Polls,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>Dj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="033BCCC0" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>HIDA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Day,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2019-Present,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Host</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E0FC4C" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A6CE9BF" w14:textId="77777777" w:rsidR="00B04560" w:rsidRPr="00555EC4" w:rsidRDefault="00B04560" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>New Mexico Tech University</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B01DFE">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="284EE81A" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67A73C86" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0679629D" w14:textId="2FF36DBF" w:rsidR="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Performances,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Percussionist/Vocalist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11AB641F" w14:textId="77777777" w:rsidR="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="350"/>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B02EA6B" w14:textId="10E0200C" w:rsidR="00DA234B" w:rsidRDefault="00DA234B" w:rsidP="00DA234B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Maintained an active performance practice in 2025 as a percussionist and vocalist, collaborating with jazz, Afro-Latin, and community-based ensembles at venues including The Nash, the Musical Instrument Museum, and South Mountain Park.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C5BDCF" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5217C858" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRDefault="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13074639" w14:textId="4042286E" w:rsidR="00555EC4" w:rsidRPr="00B04560" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Raul Yañez Latin Jazz Featuring Dennis Rowland, The Nash, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>August 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Percussion &amp; Vocals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="191DA524" w14:textId="2FC3B812" w:rsidR="00555EC4" w:rsidRPr="00B04560" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00555EC4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bombazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04560">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Musical Instrument Museum, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>April 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04560" w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Lead Vocalist and Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="215524E8" w14:textId="77777777" w:rsidR="00555EC4" w:rsidRPr="00555EC4" w:rsidRDefault="00555EC4" w:rsidP="00555EC4">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50727B78" w14:textId="69998162" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ancestral Cypher South Mountain Park,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">November </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52F78C26" w14:textId="4CD2AA4D" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collete </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Coco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Watson - Soul Salon</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Live</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004A0D89">
-[...16 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
           <w:bCs/>
-          <w:i/>
-[...4 lines deleted...]
-      <w:r w:rsidR="00A30296">
+        </w:rPr>
+        <w:t xml:space="preserve">July </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">8, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC87AAC" w14:textId="0C76421A" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Giova</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ni K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>yingi &amp; Friends Band Rebel 20th Anniversary,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1715C5" w14:textId="3BAC7D27" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Giova</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ni K</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">yingi &amp; Friends Band, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:t>MIM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:t xml:space="preserve"> Music Theatre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:t>, July 2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B04560">
+        <w:t>, Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03AACEA8" w14:textId="77777777" w:rsidR="00B04560" w:rsidRPr="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6945C4B8" w14:textId="28C614C6" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Giovanni</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kiyingi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ugandan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Band,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Virginia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Piper</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theatre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>July</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2024, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3498C686" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="246" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Raul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Yañez</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Latin Jazz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Band,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nash,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Vocals</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6404C9EF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Furious</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Styles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>31</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Anniversary,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Herberger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theater,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C3CC10" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>PVCC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Brazilian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Night</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Samba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cavalo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DE6B8D">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="004A0D89">
+      <w:r>
+        <w:t>August</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>24,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vocalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">City of Tempe Public Parks: </w:t>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40784D6A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="79"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66B3CA62" w14:textId="196D20C2" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="47"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Global</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Futures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Convocation,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>December</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:t xml:space="preserve"> - 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A680E36" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Power,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Galvin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Plaza,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082DC2DE" w14:textId="3CBE8791" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="37" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="446"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>End</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Showcase,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Crescent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ballroom,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:t>- 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Host</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E997AE4" w14:textId="75583B94" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Industry</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Career</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Performance,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Civic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Space</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Park,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:t>- 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410C582A" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="105"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="119F2D36" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="1081"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Furious</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Styles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Anniversary,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Herberger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Theater</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22961DF3" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="1081"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Love</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023, Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Voice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7407C8FE" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="472"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Canal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Convergence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City of Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023, Percussion &amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Host </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Canal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Convergence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Nov 2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Host </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">PVCC </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Brazilian Night - Samba de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004A0D89" w:rsidRPr="00B01DFE">
-[...4 lines deleted...]
-        <w:t>Svob</w:t>
+      <w:r>
+        <w:t>Cavalo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004A0D89" w:rsidRPr="00B01DFE">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>, Lead Vocalist and Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B6B0AE" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="1298"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Desert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Botanical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Gardens</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B01DFE">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Samba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00B01DFE">
-[...4 lines deleted...]
-        <w:t>Celeya</w:t>
+      <w:r>
+        <w:t>Cavalo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00B01DFE">
-[...18 lines deleted...]
-        <w:ind w:left="720" w:right="120" w:hanging="730"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lead</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vocalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A4FF85" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="52"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74EB51E7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="1081"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A30296">
-[...9 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Latin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jazz</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Concert</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Featured</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vocalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussionist,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Apr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>24,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02B1FACA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="52"/>
+        <w:ind w:left="1081"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wind</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Band</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Featured</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Vocalist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussionist,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sept</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6502DEEC" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="47" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="453"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Popular</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>End</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Year</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Showcase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Crescent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ballroom,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Host</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A2EDFE4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="1081"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Eric</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Roberson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Performance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Fusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>First,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2023,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33500499" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="104"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FCD2219" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="2661"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grupo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>BombAZo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Tempe, AZ, 2018-Present, Percussion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samba de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Cavalo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, Tempe AZ, 2014-Present, Percussion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bohemian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Insurgence</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...27 lines deleted...]
-      <w:r w:rsidR="00AD7301">
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015-2020,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D8FC8D" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560" w:rsidP="00B04560">
+      <w:pPr>
+        <w:spacing w:before="69"/>
+        <w:ind w:left="361" w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Grupo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Liberdade</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> and performed during the final production with community artists Virginia Grise and incarcerated women of Perryville Prison. </w:t>
-[...444 lines deleted...]
-          <w:rFonts w:eastAsia="Calibri"/>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ 2008-2015,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Percussion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="701092B4" w14:textId="77777777" w:rsidR="00B04560" w:rsidRDefault="00B04560">
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="2661"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BA1DB9F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1680" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ADDE02C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="29"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-        </w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="084E2D56" wp14:editId="34AABE95">
-[...3 lines deleted...]
-                <wp:cNvGraphicFramePr/>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590912" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22C5F981" wp14:editId="20019026">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>179718</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5933440" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="9" name="Graphic 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...2 lines deleted...]
-                      <wpg:grpSpPr>
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5933440" cy="8333"/>
-[...1 lines deleted...]
-                          <a:chExt cx="6781800" cy="9525"/>
+                          <a:ext cx="5933440" cy="1270"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...45 lines deleted...]
-                    </wpg:wgp>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5933440">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5933440" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="868686"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-              </wp:inline>
+              </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006">
             <w:pict>
-              <v:group w14:anchorId="28D125E4" id="Group 1849000187" o:spid="_x0000_s1026" style="width:467.2pt;height:.65pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="67818,95" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAwGQVeYAIAAKQFAAAOAAAAZHJzL2Uyb0RvYy54bWykVNuO2yAQfa/Uf0B+b2wnm6zXirMP3TYv&#13;&#10;Vbva3X4AwWBbwoCAxMnfdxhfkk2kqtomEh5gZjjnMMz68dhKcuDWNVoVUTpLIsIV02WjqiL6/fb9&#13;&#10;SxYR56kqqdSKF9GJu+hx8/nTujM5n+tay5JbAkmUyztTRLX3Jo9jx2reUjfThivYFNq21MPUVnFp&#13;&#10;aQfZWxnPk2QVd9qWxmrGnYPVp34z2mB+ITjzv4Rw3BNZRIDN42hx3IUx3qxpXllq6oYNMOgHULS0&#13;&#10;UXDolOqJekr2trlJ1TbMaqeFnzHdxlqIhnHkAGzS5IrN1uq9QS5V3lVmkgmkvdLpw2nZz8PWmlfz&#13;&#10;bEGJzlSgBc4Cl6OwbfgCSnJEyU6TZPzoCYPF5cNicXcHyjLYyxaLRa8oq0H2myBWfxvCVvdZmiVD&#13;&#10;2MNyvgxh8Xhk/A5IZ6A03Jm9+z/2rzU1HEV1ObB/tqQpoXLTdA6gshVgUrSFSkU/skiyAC1gAOdJ&#13;&#10;J5c7kOxfRXrHFmtuokpztnd+yzUqTQ8/nO9LshwtWo8WO6rRtFDYfy1pQ32ICwiDSboiGlGEtVYf&#13;&#10;+JvGXX91TQDtvCvVpdeYgYx1AL69BxjhGLzD6WhYvCQnVUCBl00YhbcuJPX4aKDMVdkXgFSQI6jd&#13;&#10;64uWP0keoEr1wgXcFpRdinHOVruv0pIDhded3Yf/UEfoGmJEI+UUldxGJfjDdSpNTftc4x0NByCt&#13;&#10;IVNIyrGxXKdlA5q+u8AbhVIaewxIMQUhLK38FK+gMyLuC7bB3OnyhO8SBYEngNJgK0BEQ9sKveZy&#13;&#10;jl7n5rr5AwAA//8DAFBLAwQUAAYACAAAACEAHkj1cN8AAAAIAQAADwAAAGRycy9kb3ducmV2Lnht&#13;&#10;bEyPT0vDQBDF74LfYRnBm93EVNE0m1Lqn1MRbAXxNk2mSWh2NmS3SfrtHb3o5cHwZt68X7acbKsG&#13;&#10;6n3j2EA8i0ARF65suDLwsXu5eQDlA3KJrWMycCYPy/zyIsO0dCO/07ANlZIQ9ikaqEPoUq19UZNF&#13;&#10;P3MdsXgH11sMMvaVLnscJdy2+jaK7rXFhuVDjR2tayqO25M18DriuEri52FzPKzPX7u7t89NTMZc&#13;&#10;X01PC5HVAlSgKfxdwA+D9Idciu3diUuvWgNCE35VvMdkPge1l6UEdJ7p/wD5NwAAAP//AwBQSwEC&#13;&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#13;&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#13;&#10;cmVsc1BLAQItABQABgAIAAAAIQAwGQVeYAIAAKQFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#13;&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAeSPVw3wAAAAgBAAAPAAAAAAAAAAAAAAAAALoEAABkcnMv&#13;&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAxgUAAAAA&#13;&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape style="position:absolute;margin-left:72pt;margin-top:14.151074pt;width:467.2pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15725568;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape5" coordorigin="1440,283" coordsize="9344,0" path="m1440,283l10784,283e" filled="false" stroked="true" strokeweight=".75pt" strokecolor="#868686">
+                <v:path arrowok="t"/>
+                <v:stroke dashstyle="solid"/>
+                <w10:wrap type="topAndBottom"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B66404E" w14:textId="6023C2A0" w:rsidR="00B01DFE" w:rsidRPr="001150B4" w:rsidRDefault="00990726" w:rsidP="001150B4">
+    <w:p w14:paraId="2CEDEB27" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:spacing w:after="48" w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:before="66"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="25" w:name="CREATIVITY:_COMMUNITY_EDUCATION_&amp;_SCHOLA"/>
+      <w:bookmarkEnd w:id="25"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>CREATIVITY:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>COMMUNITY</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="BD8E00"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>SCHOLARSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E62F1B0" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74DEC174" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...4 lines deleted...]
-        <w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20B07B26" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="88"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...76 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D712BF6" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="26" w:name="Ableton_Phoenix_User_Group,_Phoenix,_AZ,"/>
+      <w:bookmarkEnd w:id="26"/>
+      <w:r>
+        <w:t>Ableton</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>User</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Group,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2018-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69B036F5" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="58" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Co-organizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ableton</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>user</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>group</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>well</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>building</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>among</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">live users, providing educational presentations, managing guest speakers and artists, and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>marketing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283956DB" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="93"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AC5E115" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="1671"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Musical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00730F54">
-[...75 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Urban</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Sol</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Festival,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Herberger</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Institute</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:t>Design</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...86 lines deleted...]
-        <w:ind w:left="-360" w:right="-676" w:firstLine="0"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts, Tempe, AZ, 2013-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5458AE15" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>This multi-day festival celebrates the hip-hop community in the Phoenix area. The Saturday night</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>event</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>features</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>live</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>DJs,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>Live</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>music,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>graffiti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>artists,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>competitions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>all</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>set</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>against the backdrop of the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="181818"/>
+        </w:rPr>
+        <w:t>ASU Art Museum's stunning architecture.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="691B3218" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="54"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="535DB416" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="350"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="Spark_After_Dark,_‘Cypher_Ritmo,’_Mesa_A"/>
+      <w:bookmarkEnd w:id="27"/>
+      <w:r>
+        <w:t>Spark</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>After</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dark,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>‘Cypher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ritmo,’</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD28303" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="68" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="350" w:right="684"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Curated,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directed,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>performed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>at 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>large-scale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>festivals at the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts Center’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>monthly</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Spark!</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>After</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Dark.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>participants of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cypher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ritmo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>enjoyed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>an Afro-Brazilian</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>drum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dance</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workshop, a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lowrider show,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>live</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Hop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>DJs</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>musical performances. In</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>second</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>year, participants engaged</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gospel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Choir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>live street dance performances with live Hip Hop DJs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F8EDD2" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="210"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F8EAA40" wp14:editId="58E5DAB0">
-            <wp:extent cx="2116806" cy="866522"/>
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487591424" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7703C3D0" wp14:editId="667C03BD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>976487</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>295093</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1525052" cy="719137"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="804514991" name="Picture 2" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="10" name="Image 10" descr="A black and white logo  Description automatically generated"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="804514991" name="Picture 2" descr="A black and white logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="10" name="Image 10" descr="A black and white logo  Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2197437" cy="899529"/>
+                      <a:ext cx="1525052" cy="719137"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+          </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7301FC" w14:textId="77777777" w:rsidR="00AD7301" w:rsidRPr="004A74AA" w:rsidRDefault="00AD7301" w:rsidP="00990726">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading1"/>
+    <w:p w14:paraId="62C8620F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="39"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C66D24F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="28" w:name="AZ_BEAT_LAB_FOUNDER_AND_EXECUTIVE_DIRECT"/>
+      <w:bookmarkEnd w:id="28"/>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>BEAT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>LAB</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FOUNDER</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AND</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>EXECUTIVE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>DIRECTOR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F9EFA03" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="460"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20EA32B6" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="89"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53A83FFD" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="470" w:right="569" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:t>AZ Beat Lab’s unique fusion of music education, Latin percussion, technology, and hip-hop invites youth from all gender identities, race, and physical and mental abilities to think critically</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collaboration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>creative</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>expression</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>become</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tools</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>personal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and social transformation. Through the integration of historical and modern practices of Latin percussion and Hip-Hop culture, students collaboratively sample and make beats while deepening their understanding of BIPOC perspectives, histories, and musical practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ABBEDF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="470" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Throughout</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lab’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programming,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>youth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>develop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>critical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>literacies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(social, emotional, and cultural), and 21st-century learning skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC67BC7" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="280" w:lineRule="auto"/>
+        <w:sectPr w:rsidR="009B3174">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C876A6B" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="29" w:name="AZ_Beat_Lab_Community_Beat_Making_Presen"/>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Making</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="620A5EB7" w14:textId="31BF8C62" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1801" w:right="3182" w:hanging="730"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Musical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Museum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015-Present Celebrate Electronic Music at MIM, January</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:t xml:space="preserve"> 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Celebrate Hip Hop at MIM, August, 2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA234B">
+        <w:t xml:space="preserve"> - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E07623" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="250" w:lineRule="exact"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Canal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Convergence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3820E685" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="22"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Canal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Convergence</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>City</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613852EF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="22" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1801" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workshop, Scottsdale,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ, January 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D273C4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="35"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CAFF0FB" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="AZ_Beat_Lab_Teaching_Residencies"/>
+      <w:bookmarkEnd w:id="30"/>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Teaching</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Residencies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14BCB1AA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1071"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Facilitator/Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Instructor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>8-16-week</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>residencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F8907D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="47" w:line="278" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="1022" w:hanging="10"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Through</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>integration of historical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and modern</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>of Latin percussion and Hip-Hop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>culture,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>students</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>collaboratively</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sample</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>beats</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>while</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deepening their understanding of BIPOC perspectives, histories, and musical practices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCBDB0F" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="67"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669FAB82" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Heart</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Whitehorse,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Yukon,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Canada,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16838AFF" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Musical</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Instrument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Museum</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bomba</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2015-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F781A46" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="52" w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="1071" w:right="862"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="31" w:name="South_Point_High_School,_“Beats_and_Poet"/>
+      <w:bookmarkEnd w:id="31"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">South Point High School, “Beats and Poetry” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Phoenix, AZ, 2020-2022 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Re:Frame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Youth</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>DJ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Production</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2018-Present </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Step Up</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Academy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Mesa, AZ, 2015-2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D94CDC4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="95"/>
-[...16 lines deleted...]
-      <w:r>
+        <w:ind w:left="1081" w:right="569" w:hanging="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Porter Elementary, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Mesa,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AZ, 2015-2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Boys and Girls Club Renee Parsons Branch</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2017-2018</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>Phoenix</w:t>
       </w:r>
-      <w:r w:rsidR="00AD7301">
-[...95 lines deleted...]
-      <w:r w:rsidRPr="001150B4">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Collegiate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Academy</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...176 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AZ, –2017-2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Phoenix Center for the Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AZ, 2016-2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mesa Arts Academy/Boys and Girls Club East Valley</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Mesa, AZ, 2016-2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A6A5FA" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mcclintock</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>High</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743A567D" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="42"/>
+        <w:ind w:left="1071"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Free</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hip</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Camp</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>2016-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D14DE1C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="47" w:line="285" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="451" w:hanging="10"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="32" w:name="Dobson_High_School,_“Urban_Arts_in_the_S"/>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dobson</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>High</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>School,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>“Urban</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Schools,”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>State</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Tempe, AZ, –2015-2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2499DD2C" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="009B3174">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="40"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC6A458" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="33" w:name="AZ_Beat_Lab_Community_Percussion_Worksho"/>
+      <w:bookmarkEnd w:id="33"/>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Beat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Lab</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Community</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Percussion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Workshops</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="089BA920" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="117" w:line="280" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="569"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rosie’s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>House</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Experiencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Tambores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Danza,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Grand</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Opening</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ, November 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B3EC57" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="1081"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Resource</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>K-12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>music</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Educator</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drumming,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Phoenix,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>November</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
-      <w:r>
-[...187 lines deleted...]
-      <w:r w:rsidRPr="00733522">
+    </w:p>
+    <w:p w14:paraId="4F7EBCE4" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="52" w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1081" w:right="1952"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Beatitudes</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Creative Aging Percussion Workshop, Phoenix, 2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Chaparral</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Elementary</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Conga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Club,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workshop,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gilbert,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Wounded Warrior Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Drum Workshop, Mesa, AZ, May 2016 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mesa Arts Center</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Drum Workshop, Mesa,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ, May 2015-May 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C215743" w14:textId="77777777" w:rsidR="009B3174" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="290" w:lineRule="auto"/>
+        <w:ind w:left="1801" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Scottsdale</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Leadership</w:t>
+      </w:r>
+      <w:r>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A30296">
-[...182 lines deleted...]
-    <w:sectPr w:rsidR="001F0826" w:rsidRPr="00733522">
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Professional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Development</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Drum</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Workshop, Scottsdale,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>AZ, January 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009B3174">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1447" w:right="1456" w:bottom="1504" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1380" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotDisplayPageBoundaries/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="139"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001F0826"/>
-[...49 lines deleted...]
-    <w:rsid w:val="00FC443D"/>
+    <w:rsidRoot w:val="009B3174"/>
+    <w:rsid w:val="00555EC4"/>
+    <w:rsid w:val="009B3174"/>
+    <w:rsid w:val="00B04560"/>
+    <w:rsid w:val="00C84F8A"/>
+    <w:rsid w:val="00DA234B"/>
+    <w:rsid w:val="00F94B1C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...4 lines deleted...]
-  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4286B5C4"/>
-  <w15:docId w15:val="{62B74224-AB84-3740-B6DB-9C79F52B1751}"/>
+  <w14:docId w14:val="215A5C83"/>
+  <w15:docId w15:val="{4F1A9D3E-78EC-234E-99A9-12CCFAE12DCC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -5919,517 +21124,534 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001150B4"/>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="110" w:hanging="10"/>
+      <w:ind w:left="360"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="BE8E00"/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="830" w:hanging="10"/>
+      <w:spacing w:before="1"/>
+      <w:ind w:left="445"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1081"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="318"/>
+      <w:ind w:left="2231"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...1 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F0782"/>
+    <w:rsid w:val="00555EC4"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B04560"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B04560"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...15 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npnweb.org/atomic-repercussions-yvonne-montoyas-pajarito/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://npnweb.org/atomic-repercussions-yvonne-montoyas-pajarito/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cspena@asu.edu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>18009</Characters>
+  <Pages>13</Pages>
+  <Words>3786</Words>
+  <Characters>21585</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>150</Lines>
-  <Paragraphs>42</Paragraphs>
+  <Lines>179</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - Peña_CV_22.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21126</CharactersWithSpaces>
+  <CharactersWithSpaces>25321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Microsoft Word - Peña_CV_22.docx</dc:title>
-  <dc:subject/>
   <dc:creator>C. Samuel Peña</dc:creator>
-  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-01-19T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-01-09T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>