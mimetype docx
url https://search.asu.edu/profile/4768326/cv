--- v0 (2026-01-02)
+++ v1 (2026-04-06)
@@ -13,113 +13,111 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="359D8140" w14:textId="4D3E88E6" w:rsidR="00DD579E" w:rsidRPr="00DD579E" w:rsidRDefault="000771BD" w:rsidP="00C90C12">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C41436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Zhiqiang</w:t>
       </w:r>
       <w:r w:rsidR="000077CB" w:rsidRPr="00C41436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000077CB" w:rsidRPr="00C41436">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Liu</w:t>
       </w:r>
       <w:r w:rsidR="00767136" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00165305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>刘志强</w:t>
       </w:r>
       <w:r w:rsidR="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BA9AE8" w14:textId="06A3C503" w:rsidR="00DD579E" w:rsidRDefault="00DD579E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="275" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Teaching Assistant of Chinese</w:t>
       </w:r>
       <w:r w:rsidR="00C41436">
         <w:rPr>
@@ -185,135 +183,50 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Arizona</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>State</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>University</w:t>
-      </w:r>
-[...83 lines deleted...]
-        <w:t>-0202</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="496B10E0" w14:textId="59285A2D" w:rsidR="00DD579E" w:rsidRPr="00102D1B" w:rsidRDefault="00DD579E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="ad"/>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="238" w:lineRule="auto"/>
         <w:ind w:left="3419" w:right="1548" w:hanging="1372"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00943039">
         <w:t>Office</w:t>
       </w:r>
       <w:r w:rsidRPr="00943039">
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00943039">
         <w:t>phone:</w:t>
       </w:r>
       <w:r w:rsidRPr="00943039">
@@ -378,595 +291,1065 @@
         <w:r w:rsidR="00102D1B" w:rsidRPr="002D6BB3">
           <w:rPr>
             <w:rStyle w:val="af"/>
           </w:rPr>
           <w:t>@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00102D1B">
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorEastAsia" w:hint="eastAsia"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2DF04D" w14:textId="2102A3BF" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk87980175"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="46E91048">
           <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
             <v:stroke joinstyle="miter"/>
             <v:path gradientshapeok="t" o:connecttype="rect"/>
           </v:shapetype>
           <v:shape id="Textbox 2" o:spid="_x0000_s2051" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251657216;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#Textbox 2" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="6C0D882C" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004C40B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                     </w:rPr>
                     <w:t>Education</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CE8176" w14:textId="54989881" w:rsidR="00A475B2" w:rsidRPr="00A475B2" w:rsidRDefault="00A475B2" w:rsidP="00C26EE9">
+    <w:p w14:paraId="20CE8176" w14:textId="737936C1" w:rsidR="00A475B2" w:rsidRPr="00A475B2" w:rsidRDefault="00A475B2" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A475B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00102D1B" w:rsidRPr="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Degree Awarded:</w:t>
       </w:r>
       <w:r w:rsidR="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00636167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Expected</w:t>
       </w:r>
       <w:r w:rsidR="00636167">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00B2508E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">May </w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00DD579E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F3AB882" w14:textId="3B0A40E2" w:rsidR="00F643AA" w:rsidRDefault="00F643AA" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ph.D. in Comparative Culture and Language</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7F1953" w14:textId="17B2F2F6" w:rsidR="00102D1B" w:rsidRPr="00767136" w:rsidRDefault="00102D1B" w:rsidP="00C26EE9">
+    <w:p w14:paraId="7E7F1953" w14:textId="46152E93" w:rsidR="00102D1B" w:rsidRPr="00767136" w:rsidRDefault="00102D1B" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-        <w:t>Committee: Sookja Cho (advisor), Nina Berman (co-advisor)</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Committee: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>TBD</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FF58CA1" w14:textId="2F6FDB2A" w:rsidR="000771BD" w:rsidRPr="00767136" w:rsidRDefault="000771BD" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>China Foreign Affairs University</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00102D1B" w:rsidRPr="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Degree Awarded:</w:t>
       </w:r>
       <w:r w:rsidR="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jun. </w:t>
       </w:r>
       <w:r w:rsidR="000077CB" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="104E43F2" w14:textId="723F5A79" w:rsidR="000771BD" w:rsidRDefault="000771BD" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00A475B2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.A.</w:t>
       </w:r>
       <w:r w:rsidR="0011268F" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in Foreign Linguistics and Applied Linguistics</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33AA725A" w14:textId="21C9449B" w:rsidR="00DD579E" w:rsidRPr="00767136" w:rsidRDefault="00DD579E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD579E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Concentration: Translation Studies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F11D6A8" w14:textId="515E789A" w:rsidR="00762572" w:rsidRPr="00767136" w:rsidRDefault="00762572" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Central South University of Forestry and Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00102D1B" w:rsidRPr="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Degree Awarded:</w:t>
       </w:r>
       <w:r w:rsidR="00102D1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jun. </w:t>
       </w:r>
       <w:r w:rsidR="000077CB" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="064EF531" w14:textId="4E9A0F40" w:rsidR="000479AC" w:rsidRPr="00DF2719" w:rsidRDefault="00762572" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00A475B2" w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.E.</w:t>
       </w:r>
       <w:r w:rsidR="0011268F" w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in Software Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04635AC0" w14:textId="44C4BB97" w:rsidR="00F122DC" w:rsidRPr="00F122DC" w:rsidRDefault="00F122DC" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hunan “Academic Frontier of Comparative Literature and Cross-Cultural Studies” International Summer School for Graduate Students</w:t>
       </w:r>
       <w:r w:rsidR="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Hunan Normal University</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (online)</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F122DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE3600D" w14:textId="05106F2F" w:rsidR="00F122DC" w:rsidRPr="00F122DC" w:rsidRDefault="00F122DC" w:rsidP="00C26EE9">
+    <w:p w14:paraId="6BEF3F69" w14:textId="54389A4B" w:rsidR="00D351EC" w:rsidRPr="00D351EC" w:rsidRDefault="00F122DC" w:rsidP="00D351EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pusan National University Summer School (online)</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F122DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F58627" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
+    <w:p w14:paraId="0C322C67" w14:textId="77777777" w:rsidR="00D351EC" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:pict w14:anchorId="61EACEEB">
+          <v:shape id="_x0000_s2071" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251634688;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s2071" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="0810EBC9" w14:textId="77777777" w:rsidR="00D351EC" w:rsidRPr="004C40B2" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+                  <w:pPr>
+                    <w:spacing w:before="16"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>Areas of Interests</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BDE2F99" w14:textId="327B6DE4" w:rsidR="00D351EC" w:rsidRDefault="00B2508E" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chinese </w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Disability History</w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Theory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contemporary Chinese and Korean </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disability-Themed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cinema</w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Gender Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cross-dressing, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D351EC" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Translation Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73AFE258" w14:textId="1A8413BA" w:rsidR="00D351EC" w:rsidRPr="00D351EC" w:rsidRDefault="00000000" w:rsidP="00D351EC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="49" w:right="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:pict w14:anchorId="3D8B2E73">
+          <v:shape id="_x0000_s2070" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251636736;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <v:textbox style="mso-next-textbox:#_x0000_s2070" inset="0,0,0,0">
+              <w:txbxContent>
+                <w:p w14:paraId="1F81BB96" w14:textId="25B8E919" w:rsidR="00D351EC" w:rsidRPr="004C40B2" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+                  <w:pPr>
+                    <w:spacing w:before="16"/>
+                    <w:jc w:val="center"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:spacing w:val="-2"/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>Publications</w:t>
+                  </w:r>
+                </w:p>
+              </w:txbxContent>
+            </v:textbox>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075430F4" w14:textId="6D9F7318" w:rsidR="00D351EC" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Book Chapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>s Forthcoming, Under Review, or in Preparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E6B564" w14:textId="77777777" w:rsidR="00D351EC" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D252C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liu, Zhiqiang, and Nina Berman. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Shame and Responsibility: Disability and Parental Caregiving in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Yang Lina’s Big World</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Disability Perspectives from China and the U.S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Michigan State University Press</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2026. (forthcoming)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E1964A9" w14:textId="77777777" w:rsidR="00D351EC" w:rsidRPr="00767136" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Translations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676AFA83" w14:textId="12C2CB5B" w:rsidR="00D351EC" w:rsidRPr="00B2508E" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Liu,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zhiqiang, translator. “Wings.” By Misha Rai, Thousand Languages Project Issue 4. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00B2508E" w:rsidRPr="0071512F">
+          <w:rPr>
+            <w:rStyle w:val="af"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:eastAsia="zh-CN"/>
+          </w:rPr>
+          <w:t>https://thousandlanguages.asu.edu/article/wings</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B2508E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F58627" w14:textId="0D072ECE" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:rightChars="49" w:right="108"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="02AEF013">
           <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251655168;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2052" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="0C3CB364" w14:textId="59D7A08A" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
@@ -982,372 +1365,400 @@
     </w:p>
     <w:p w14:paraId="70C0F3F0" w14:textId="541A26FA" w:rsidR="00C26EE9" w:rsidRDefault="00C26EE9" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7172E11B" w14:textId="606D3796" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
+    <w:p w14:paraId="43C5B007" w14:textId="5600142F" w:rsidR="00396889" w:rsidRDefault="00396889" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman)</w:t>
+      <w:r w:rsidRPr="00396889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ROM 442: Dracula and Vampire Lore</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Spring 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="004B717B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grader)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11360269" w14:textId="58FA5CE4" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
+    <w:p w14:paraId="1C9947DE" w14:textId="168D3F64" w:rsidR="00D63476" w:rsidRDefault="00D63476" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman)</w:t>
+      <w:r w:rsidRPr="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ROM 194</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/SLC 194: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Artificial Intelligence in Literature and Film</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Fall 2025, Professor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Madalina Meirosu</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAF36F8" w14:textId="17CA8A25" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
+    <w:p w14:paraId="738A1845" w14:textId="2659E790" w:rsidR="00D63476" w:rsidRDefault="00D63476" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SLC 598: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman)</w:t>
+        <w:t xml:space="preserve">SLC 123: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Gods and Monsters: Comparative Mythology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Fall 2025, </w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grader</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE9F2F3" w14:textId="502275D2" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
+    <w:p w14:paraId="7172E11B" w14:textId="606762B4" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">SLC 425: </w:t>
+        <w:t>CGF 598</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>/SLC 598</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Colonialism to Climate Change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman)</w:t>
+        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB3F641" w14:textId="414B9A04" w:rsidR="00250892" w:rsidRPr="00870273" w:rsidRDefault="00250892" w:rsidP="00250892">
+    <w:p w14:paraId="11360269" w14:textId="7942838E" w:rsidR="00AD30BB" w:rsidRDefault="00AD30BB" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...33 lines deleted...]
-      <w:r w:rsidR="00AD30BB">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CGF 425</w:t>
+      </w:r>
+      <w:r w:rsidR="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>/SLC 425</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="00AD30BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Colonialism to Climate Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (week 11, Spring 2025, Professor Nina Berman</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5741BF0F" w14:textId="1C006EC7" w:rsidR="00870273" w:rsidRPr="00870273" w:rsidRDefault="00870273" w:rsidP="00870273">
+    <w:p w14:paraId="4FB3F641" w14:textId="07AAFF66" w:rsidR="00250892" w:rsidRPr="00870273" w:rsidRDefault="00250892" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1371,144 +1782,142 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Intermediate Chinese II</w:t>
       </w:r>
+      <w:r w:rsidR="00AD30BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6587B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>in person</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Spring</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...37 lines deleted...]
-        <w:t>Spring</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Professor Xia Zhang</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 20</w:t>
-[...34 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3248AF49" w14:textId="71D91A78" w:rsidR="00870273" w:rsidRPr="00870273" w:rsidRDefault="00870273" w:rsidP="00870273">
+    <w:p w14:paraId="5741BF0F" w14:textId="1694E77B" w:rsidR="00870273" w:rsidRPr="00870273" w:rsidRDefault="00870273" w:rsidP="00870273">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1532,124 +1941,162 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Intermediate Chinese II</w:t>
       </w:r>
-      <w:r w:rsidR="00250892" w:rsidRPr="00250892">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00250892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(online, </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00250892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>icourse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>/online</w:t>
+      </w:r>
+      <w:r w:rsidR="00250892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Professor Xia Zhang</w:t>
       </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A5083B" w14:textId="087F436E" w:rsidR="00490BE3" w:rsidRPr="00250892" w:rsidRDefault="00490BE3" w:rsidP="00490BE3">
+    <w:p w14:paraId="07A5083B" w14:textId="1FC64EDF" w:rsidR="00490BE3" w:rsidRPr="00250892" w:rsidRDefault="00490BE3" w:rsidP="00490BE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>SLC 202</w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1700,72 +2147,79 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">in person, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Fall 2024, Professor Ana</w:t>
       </w:r>
       <w:r w:rsidRPr="00490BE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Hedberg </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Olenina</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E0A1B13" w14:textId="6B110F27" w:rsidR="00250892" w:rsidRDefault="00250892" w:rsidP="00250892">
+    <w:p w14:paraId="7E0A1B13" w14:textId="6981043E" w:rsidR="00250892" w:rsidRDefault="00250892" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -1809,665 +2263,568 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>icourse</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D63476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>/online</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>24, Professor Xia Zhang</w:t>
       </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B5E740" w14:textId="301207AA" w:rsidR="00636167" w:rsidRDefault="00636167" w:rsidP="00490BE3">
+    <w:p w14:paraId="274F31AD" w14:textId="158C9EF6" w:rsidR="00250892" w:rsidRPr="00DD579E" w:rsidRDefault="00250892" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>HI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10</w:t>
       </w:r>
-      <w:r w:rsidR="00165305">
-[...7 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00250892" w:rsidRPr="00250892">
+        <w:t xml:space="preserve">1: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Elementary Chinese I</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
-[...33 lines deleted...]
-        <w:t>Summer</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(class 2, in person, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...17 lines deleted...]
-        <w:t>, Professor Xia Zhang</w:t>
+        <w:t>24, Professor Xia Zhang</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274F31AD" w14:textId="22780FDC" w:rsidR="00250892" w:rsidRPr="00DD579E" w:rsidRDefault="00250892" w:rsidP="00250892">
+    <w:p w14:paraId="46C0C9A5" w14:textId="4EBAEE13" w:rsidR="00DD579E" w:rsidRPr="00DD579E" w:rsidRDefault="00DD579E" w:rsidP="00490BE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>HI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 10</w:t>
+        <w:t xml:space="preserve"> 101</w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1: </w:t>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Elementary Chinese I</w:t>
       </w:r>
-      <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">(class 2, in person, </w:t>
+      <w:r w:rsidR="00250892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(class 1, in person, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>24, Professor Xia Zhang</w:t>
       </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C0C9A5" w14:textId="262A586B" w:rsidR="00DD579E" w:rsidRPr="00DD579E" w:rsidRDefault="00DD579E" w:rsidP="00490BE3">
+    <w:p w14:paraId="22AFD9D9" w14:textId="744C3D45" w:rsidR="00DD579E" w:rsidRDefault="00165305" w:rsidP="00490BE3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="0073527C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>HI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 101</w:t>
+        <w:t xml:space="preserve"> 102</w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00AD30BB" w:rsidRPr="00AD30BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Elementary Chinese I</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00767136">
+        <w:t>Elementary Chinese II</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00250892">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">(class 1, in person, </w:t>
-[...112 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">(in person, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Fall 2023</w:t>
       </w:r>
       <w:r w:rsidR="00084273">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Professor Xia Zhang</w:t>
+      </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Instructor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07820040" w14:textId="0A5620B0" w:rsidR="00C26EE9" w:rsidRPr="00C26EE9" w:rsidRDefault="00C26EE9" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>China Foreign Affairs University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52469C13" w14:textId="0C60605A" w:rsidR="00183643" w:rsidRDefault="00183643" w:rsidP="00C26EE9">
+    <w:p w14:paraId="52469C13" w14:textId="3ABB856B" w:rsidR="00183643" w:rsidRDefault="00183643" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Cross-Cultural Studies (Spring 2020, Professor Yi</w:t>
       </w:r>
       <w:r w:rsidR="00084273">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Shi</w:t>
       </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="452FBAFB" w14:textId="2530A794" w:rsidR="00C26EE9" w:rsidRPr="00767136" w:rsidRDefault="00C26EE9" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C26EE9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Central South University of Forestry and Technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DE67BB" w14:textId="685D0874" w:rsidR="00183643" w:rsidRDefault="00183643" w:rsidP="00C26EE9">
+    <w:p w14:paraId="79DE67BB" w14:textId="46FA385B" w:rsidR="00183643" w:rsidRDefault="00183643" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Hlk124265320"/>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Intermediate English Audio-video Teaching</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
@@ -2483,1435 +2840,2195 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jie</w:t>
       </w:r>
       <w:r w:rsidR="00084273">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Wang</w:t>
       </w:r>
+      <w:r w:rsidR="005B33D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Teaching Assistant</w:t>
+      </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B59F36" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
+    <w:p w14:paraId="269E401A" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-          <v:shape id="_x0000_s2053" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251653120;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:pict w14:anchorId="70AE866F">
+          <v:shape id="_x0000_s2057" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251646976;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
-            <v:textbox style="mso-next-textbox:#_x0000_s2053" inset="0,0,0,0">
+            <v:textbox style="mso-next-textbox:#_x0000_s2057" inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w14:paraId="01766AAF" w14:textId="52FA86C6" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
+                <w:p w14:paraId="72684EA7" w14:textId="50B10FCE" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00D351EC" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00D351EC">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
-                    <w:t>Areas of Interests</w:t>
+                    <w:t>Conference Presentations</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CEF60B" w14:textId="33DF7A1A" w:rsidR="00183643" w:rsidRDefault="00490BE3" w:rsidP="00C26EE9">
-      <w:pPr>
+    <w:p w14:paraId="62FF3B30" w14:textId="183DCB9B" w:rsidR="00951F65" w:rsidRPr="00767136" w:rsidRDefault="00DE2E62" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...17 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk110951838"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk112691408"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk88001377"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Conference Papers Presented</w:t>
+      </w:r>
+      <w:r w:rsidR="00951F65" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110E5881" w14:textId="55310E71" w:rsidR="00396889" w:rsidRPr="00396889" w:rsidRDefault="00396889" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00396889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Emerging Cross-Social Desire: Cross-Dressing and Cross-Sociality in Xu Wei’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Ci Mulan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00396889">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Trace and Trajectory in East Asian Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III East Asian Studies Graduate Student Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Tempe, AZ, Jan. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EC2BAE5" w14:textId="4BBC4776" w:rsidR="00B5212F" w:rsidRDefault="00B5212F" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A Cross-dresser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>s Ming-Era Journey: Reconfigured Agency, Gender, and Cross-social Desire in Xu Wei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193266">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Ci Mulan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>South</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>on Asian Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F122DC">
-[...30 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Texas A&amp;M University-San Antonio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, San Antonio, Nov. 7-9, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2337D6DB" w14:textId="46BA3B7A" w:rsidR="00B5212F" w:rsidRPr="00B5212F" w:rsidRDefault="00B5212F" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Shame and Responsibility: Disability and Parental Caregiving in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Yang Lina’s Big World</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 Comparative Culture and Language Symposium,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Tempe, AZ, Oct. 17, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3308636D" w14:textId="4C14A31F" w:rsidR="00F44F20" w:rsidRDefault="00F44F20" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">More Than What My Skin Knew: Affects and Emotions Flowing in and out of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>The Glory</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Uncommon Senses V: Sensing the Social, the Environmental, and Across the Arts and Sciences</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F122DC">
-[...21 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Concordia University, Montreal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> QC,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> May</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7-11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F44F20">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="542838E3" w14:textId="3D90B693" w:rsidR="00F44F20" w:rsidRDefault="00F44F20" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performing Feminism and Anti-Colonialism in Colonial Korea: Bodies, and Spaces in Park Chan-wook’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Agassi/The Handmaiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>BTAA/Midwest Graduate Student Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D" w:rsidRPr="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Institute for Korean Studies,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Indiana</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bloomington</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF2719">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloomington, IN, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063BAC9D" w14:textId="73B9005D" w:rsidR="00165305" w:rsidRDefault="00165305" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Performing Feminism and Anti-Colonialism in Colonial Korea: Bodies, and Spaces in Park Chan-wook’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Agassi/The Handmaiden</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>II Graduate Students Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00183643" w:rsidRPr="00767136">
-[...14 lines deleted...]
-        <w:t>, Global Citizenship</w:t>
+      <w:r w:rsidR="009F130D" w:rsidRPr="00165305">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>East Asian Studies Graduate Students Association</w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempe, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AZ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12-13, 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269E401A" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
+    <w:p w14:paraId="60DE7D2F" w14:textId="75269364" w:rsidR="0086140E" w:rsidRPr="00767136" w:rsidRDefault="0086140E" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Seminars and Workshops</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DC0501C" w14:textId="4F5F88EF" w:rsidR="00A97B49" w:rsidRPr="00A97B49" w:rsidRDefault="00A97B49" w:rsidP="00220D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Organizing Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>th East Asian Translation Studies Conference (EATS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Arizona State University, Tempe, AZ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">early </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Jan.,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BE0D21" w14:textId="7AA31743" w:rsidR="00220D97" w:rsidRPr="001C3B94" w:rsidRDefault="00220D97" w:rsidP="00220D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Organizing Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Trace and Trajectory in East Asian Culture</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220D97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> III East Asian Studies Graduate Student Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Tempe, AZ, Jan. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB6CDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4682D4EC" w14:textId="1698454A" w:rsidR="00220D97" w:rsidRPr="001C3B94" w:rsidRDefault="00220D97" w:rsidP="00220D97">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Organizing Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Who </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001C3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Cares?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001C3B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reflections on Care Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025 Comparative Culture and Language Symposium,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Tempe, AZ, Oct. 17, 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134EC66C" w14:textId="5179D332" w:rsidR="0003338E" w:rsidRPr="0003338E" w:rsidRDefault="0003338E" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Workshop Organizing Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk195910013"/>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Sinocentric Involution and Oscillation in Choson Korea: Understanding China and East Asian World from Choson, 1392-1910</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="00C90C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arizona State University, Tempe</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD" w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD" w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 23-24, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544ED7CB" w14:textId="7E394846" w:rsidR="0086140E" w:rsidRPr="00767136" w:rsidRDefault="0086140E" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0086140E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Symposium/Seminar/Workshop Participation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D82CB0" w14:textId="2A32A43F" w:rsidR="0086140E" w:rsidRPr="0003338E" w:rsidRDefault="0003338E" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F18A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toward the Tower of Babel: Translation of Same-sex Relationship in Wong Kar-wai’s </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F18A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Happy Together</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arizona</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> East Asian Studies Showcase: A Joint UA-ASU Workshop, Department of Easy Asian Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="00260733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University of Arizona, </w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Tucson</w:t>
+      </w:r>
+      <w:r w:rsidR="009F130D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AZ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Jan</w:t>
+      </w:r>
+      <w:r w:rsidR="00D660DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 26-27, 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3782EDFF" w14:textId="310F7409" w:rsidR="00B2508E" w:rsidRPr="00B2508E" w:rsidRDefault="00000000" w:rsidP="00B2508E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Hlk192597388"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
-        </w:rPr>
-[...1 lines deleted...]
-          <v:shape id="_x0000_s2057" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251646976;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
+          <w:lang w:val="en-CA"/>
+        </w:rPr>
+        <w:pict w14:anchorId="34F1152C">
+          <v:shape id="_x0000_s2072" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251632640;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
-            <v:textbox style="mso-next-textbox:#_x0000_s2057" inset="0,0,0,0">
+            <v:textbox style="mso-next-textbox:#_x0000_s2072" inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w14:paraId="72684EA7" w14:textId="64E14908" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00707D5C" w:rsidP="004C40B2">
+                <w:p w14:paraId="1FC6020B" w14:textId="54D32498" w:rsidR="00B2508E" w:rsidRPr="004C40B2" w:rsidRDefault="00B2508E" w:rsidP="00B2508E">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:r>
+                  <w:r w:rsidRPr="00B2508E">
                     <w:rPr>
-                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
-                    <w:t>Research</w:t>
+                    <w:t>Invited Talks / Presentations</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C24E605" w14:textId="02F05813" w:rsidR="00CA56F1" w:rsidRPr="00767136" w:rsidRDefault="00CA56F1" w:rsidP="00C26EE9">
+    <w:p w14:paraId="0C103F40" w14:textId="654D77B2" w:rsidR="00707D5C" w:rsidRPr="00767136" w:rsidRDefault="00B2508E" w:rsidP="00707D5C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk110951838"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Articles Forthcoming, Under Review, or in Preparation</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Presentation</w:t>
+      </w:r>
+      <w:r w:rsidR="00E807CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00707D5C" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62FF3B30" w14:textId="183DCB9B" w:rsidR="00951F65" w:rsidRPr="00767136" w:rsidRDefault="00DE2E62" w:rsidP="00C26EE9">
+    <w:p w14:paraId="5BDE14E0" w14:textId="1B010BC4" w:rsidR="00B93E52" w:rsidRDefault="00B93E52" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:b/>
-[...26 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Liu, Zhiqiang (with Nina Berman and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Rohini Chakraborty</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B93E52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>The Trials and Triumphs of Co-authoring and Collaborating</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9" w:rsidRPr="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omparative </w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9" w:rsidRPr="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ulture and </w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9" w:rsidRPr="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>anguage</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9" w:rsidRPr="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Colloquium</w:t>
+      </w:r>
+      <w:r w:rsidR="008517A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>International Letters and Cultures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Arizona State University, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Tempe, AZ, Mar.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00707D5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>26</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3308636D" w14:textId="495DA16C" w:rsidR="00F44F20" w:rsidRDefault="00F44F20" w:rsidP="00F44F20">
+    <w:p w14:paraId="182866A4" w14:textId="4F4F22F2" w:rsidR="00B2508E" w:rsidRPr="00B2508E" w:rsidRDefault="00B2508E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...139 lines deleted...]
-        <w:t xml:space="preserve"> 2025</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Talks</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542838E3" w14:textId="3D90B693" w:rsidR="00F44F20" w:rsidRDefault="00F44F20" w:rsidP="00F44F20">
+    <w:p w14:paraId="03CA7E73" w14:textId="44C1DA3C" w:rsidR="00707D5C" w:rsidRPr="00707D5C" w:rsidRDefault="00707D5C" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...907 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Liu</w:t>
       </w:r>
       <w:r w:rsidRPr="00707D5C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
@@ -4054,350 +5171,360 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:p w14:paraId="2320224B" w14:textId="46351FEB" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="43B0B52D">
           <v:shape id="_x0000_s2055" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:15.5pt;width:486.55pt;height:16.35pt;z-index:-251649024;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2055" inset="0,0,0,0">
               <w:txbxContent>
-                <w:p w14:paraId="6D236180" w14:textId="41657923" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
+                <w:p w14:paraId="6D236180" w14:textId="058E0BA1" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
-                    <w:t>Honors and Rewards</w:t>
+                    <w:t xml:space="preserve">Honors and </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00B2508E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                      <w:b/>
+                      <w:sz w:val="24"/>
+                      <w:lang w:eastAsia="zh-CN"/>
+                    </w:rPr>
+                    <w:t>wards</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF2E51B" w14:textId="1852B349" w:rsidR="0086140E" w:rsidRPr="0086140E" w:rsidRDefault="0086140E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="OLE_LINK9"/>
       <w:bookmarkStart w:id="8" w:name="OLE_LINK10"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0086140E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Academic Awards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D0DFC4F" w14:textId="410A3597" w:rsidR="001670CB" w:rsidRDefault="001670CB" w:rsidP="00587E48">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Second Place Award, </w:t>
       </w:r>
       <w:r w:rsidR="001967A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">$500, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2025 Connected Academics Research Pitch Competition, Department of English &amp; School </w:t>
       </w:r>
       <w:r w:rsidR="001967A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>of International Letters and Cultures, Arizona State University, Tempe, AZ, Spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0463E805" w14:textId="690A593A" w:rsidR="00587E48" w:rsidRPr="00587E48" w:rsidRDefault="00587E48" w:rsidP="00587E48">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="002605F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>024-2025 The College Graduate Excellence Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, $100, t</w:t>
       </w:r>
       <w:r w:rsidRPr="002605F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">he College of Liberal Arts </w:t>
       </w:r>
       <w:r w:rsidR="00C90C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="002605F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sciences</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="00C90C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Tempe, AZ, Spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A0ECD85" w14:textId="74B9BEAF" w:rsidR="00746384" w:rsidRPr="001F0121" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2021 Award for Excellent Graduat</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ion</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00260733">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Project Design</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...10 lines deleted...]
-        <w:t>Division of Graduate Studies Administration</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Division of Graduate Studies Administration</w:t>
       </w:r>
       <w:r w:rsidR="001F0121">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="001F0121">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -4488,60 +5615,61 @@
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CDAFA61" w14:textId="1D03AD3C" w:rsidR="001F0121" w:rsidRPr="00587E48" w:rsidRDefault="00C90C12" w:rsidP="001F0121">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2021-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0121" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First-Class Scholarship,</w:t>
       </w:r>
       <w:r w:rsidR="001F0121" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -4659,51 +5787,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Beijing, China, Fall 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C447CE" w14:textId="3CC2E387" w:rsidR="001F0121" w:rsidRPr="0086140E" w:rsidRDefault="00C90C12" w:rsidP="001F0121">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2020-2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0121" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4830,51 +5958,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Beijing, China, Fall 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31532CDA" w14:textId="184AF93B" w:rsidR="001F0121" w:rsidRPr="001F0121" w:rsidRDefault="00C90C12" w:rsidP="001F0121">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>19-2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -5558,142 +6686,142 @@
         </w:rPr>
         <w:t>Hunan Provincial Department of Education</w:t>
       </w:r>
       <w:r w:rsidR="00C90C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Changsha, China, Fall 2016</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FE6D57" w14:textId="0E36A21D" w:rsidR="0086140E" w:rsidRPr="000479AC" w:rsidRDefault="000479AC" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Translation</w:t>
       </w:r>
       <w:r w:rsidRPr="0086140E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D91D3BA" w14:textId="3962FFC4" w:rsidR="00F122DC" w:rsidRPr="00F122DC" w:rsidRDefault="00F122DC" w:rsidP="00F122DC">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="OLE_LINK11"/>
       <w:bookmarkStart w:id="10" w:name="OLE_LINK12"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00587E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Judith Radke Award in Translation Scholarship Award</w:t>
       </w:r>
       <w:r w:rsidR="00D70DC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, $1500, School of International Letters and Cultures, Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, Tempe, AZ, </w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93" w:rsidRPr="00587E48">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Spring 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52A94F08" w14:textId="24D8D5D8" w:rsidR="00746384" w:rsidRPr="00767136" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -5844,51 +6972,71 @@
     <w:p w14:paraId="082ABC4D" w14:textId="5A271A9E" w:rsidR="00521DE2" w:rsidRPr="00767136" w:rsidRDefault="00521DE2" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Second Prize of the 5th Puyi National College Students Translation Contest (English-Chinese, preliminary)</w:t>
+        <w:t>Second Prize of the 5th Puyi National College Students Translation Contest (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>English-Chinese</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, preliminary)</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F0E145F" w14:textId="2CB6A236" w:rsidR="00746384" w:rsidRPr="00767136" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -5936,51 +7084,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>rize of the 2</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NEIECC Contest for English Translation (English-Chinese)</w:t>
+        <w:t xml:space="preserve"> NEIECC Contest for English Translation (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>English-Chinese</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A30740D" w14:textId="667B8BFF" w:rsidR="00746384" w:rsidRPr="00767136" w:rsidRDefault="00ED0F95" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6028,51 +7196,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>rize of the 2</w:t>
       </w:r>
       <w:r w:rsidR="00746384" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
       <w:r w:rsidR="00746384" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> NEIECC Contest for English Translation (Chinese-English)</w:t>
+        <w:t xml:space="preserve"> NEIECC Contest for English Translation (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00746384" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Chinese-English</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00746384" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00746384" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE0F401" w14:textId="07E9ABC1" w:rsidR="00746384" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6083,51 +7271,71 @@
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>ecognition Award for the First Liaoning Provincial Translation Contest (Chinese-English)</w:t>
+        <w:t>ecognition Award for the First Liaoning Provincial Translation Contest (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Chinese-English</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59195457" w14:textId="562C21FA" w:rsidR="000479AC" w:rsidRPr="000479AC" w:rsidRDefault="000479AC" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -6181,97 +7389,96 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="432DCFF8" w14:textId="129BA2E2" w:rsidR="0086140E" w:rsidRPr="0086140E" w:rsidRDefault="0086140E" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086140E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Service Awards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23FDD00A" w14:textId="33B3D0BE" w:rsidR="00746384" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Excellent Student Leader</w:t>
       </w:r>
       <w:r w:rsidR="00573E6A" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scholarship</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00260733">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -6448,51 +7655,50 @@
         <w:t>Asia-Pacific Summit on Low Carbon Technology</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changsha, China</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D70DC1" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nov</w:t>
       </w:r>
       <w:r w:rsidR="00D70DC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6505,2030 +7711,2652 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>29-30, 2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24B51B95" w14:textId="77777777" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="4085F0A5">
           <v:shape id="_x0000_s2059" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251644928;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2059" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="6D6DB491" w14:textId="5A9EB25D" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>Grant and Fellowship Activity</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="652DA40B" w14:textId="18141C00" w:rsidR="00101AC8" w:rsidRPr="00101AC8" w:rsidRDefault="00C26EE9" w:rsidP="00101AC8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Scholarships</w:t>
       </w:r>
       <w:r w:rsidR="006149B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fellowships</w:t>
       </w:r>
       <w:r w:rsidR="006149B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Grants</w:t>
       </w:r>
       <w:r w:rsidR="000479AC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C5EE4C" w14:textId="45CA66A8" w:rsidR="009879CA" w:rsidRDefault="005D783A" w:rsidP="00997C3B">
+    <w:p w14:paraId="602DCC85" w14:textId="5ED01611" w:rsidR="00B2508E" w:rsidRDefault="00D3570C" w:rsidP="0044709A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Hlk192597248"/>
-      <w:r>
-[...60 lines deleted...]
-        <w:t>, Tempe, AZ, Spring 2025</w:t>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hing Fong Scholarship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, $600, School of International Letters and Cultures, Arizona State University, Tempe, AZ, Spring 2026</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:p w14:paraId="08D163B0" w14:textId="337D607B" w:rsidR="00997C3B" w:rsidRPr="00997C3B" w:rsidRDefault="00997C3B" w:rsidP="00997C3B">
+    <w:p w14:paraId="7702EF13" w14:textId="3560DDE8" w:rsidR="0044709A" w:rsidRPr="0044709A" w:rsidRDefault="0044709A" w:rsidP="0044709A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...16 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Student Travel Grant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00587E48">
-[...105 lines deleted...]
-        <w:t>2024</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>South</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>on Asian Studies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, $100, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0044709A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Texas A&amp;M University-San Antonio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, San Antonio, Fall 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B878DCD" w14:textId="4EA73FF6" w:rsidR="00101AC8" w:rsidRPr="00997C3B" w:rsidRDefault="000479AC" w:rsidP="00997C3B">
+    <w:p w14:paraId="3D4CE2A5" w14:textId="50C02973" w:rsidR="00DA1F73" w:rsidRDefault="00DA1F73" w:rsidP="00997C3B">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Travel Grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Individual Travel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(peer-reviewed, Top 40%), $950, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Student Government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rizona </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA1F73">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>niversity, Tempe, AZ, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="121AB4E7" w14:textId="2C43BA40" w:rsidR="00493272" w:rsidRDefault="00493272" w:rsidP="00997C3B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00681F90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Support Award</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, $300, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Student Government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Tempe, AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Spring</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C5EE4C" w14:textId="37D8C56D" w:rsidR="009879CA" w:rsidRDefault="005D783A" w:rsidP="00997C3B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Comparative Culture and Language Block Grant (</w:t>
+      </w:r>
+      <w:r w:rsidR="009879CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>University Graduate Fellowship</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="009879CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, $2200, </w:t>
+      </w:r>
+      <w:r w:rsidR="002605F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of International Letters and Cultures, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Tempe, AZ, Spring 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798E5C89" w14:textId="65CEBE34" w:rsidR="004F6725" w:rsidRPr="004F6725" w:rsidRDefault="004F6725" w:rsidP="004F6725">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00493272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Support Award</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, $500, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00493272">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Student Government</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Tempe, AZ,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p w14:paraId="08D163B0" w14:textId="337D607B" w:rsidR="00997C3B" w:rsidRPr="00997C3B" w:rsidRDefault="00997C3B" w:rsidP="00997C3B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00997C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Travel Grant for the BTAA/Midwest Graduate Student Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>~</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00, </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Institute for Korean Studies</w:t>
+      </w:r>
+      <w:r w:rsidR="002605F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Indiana</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00997C3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bloomington, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0E93">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bloomington, IN, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nov. </w:t>
+      </w:r>
+      <w:r w:rsidR="00587E48">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B878DCD" w14:textId="4EA73FF6" w:rsidR="00101AC8" w:rsidRPr="00997C3B" w:rsidRDefault="000479AC" w:rsidP="00997C3B">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">University Graduate Fellowship, </w:t>
       </w:r>
       <w:r w:rsidR="009879CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">$2000, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Tempe, AZ,</w:t>
       </w:r>
       <w:r w:rsidR="00AB0E93">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> Fall 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63994C09" w14:textId="77777777" w:rsidR="00F44F20" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="00F44F20">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="75293EAB">
           <v:shape id="_x0000_s2065" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251640832;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2065" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="4A561610" w14:textId="3F81A067" w:rsidR="00F44F20" w:rsidRPr="004C40B2" w:rsidRDefault="00A04C78" w:rsidP="00F44F20">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>Service</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF49EA7" w14:textId="648ADF42" w:rsidR="00A04C78" w:rsidRPr="006E5EFA" w:rsidRDefault="00A04C78" w:rsidP="00A04C78">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk192597219"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Departmental Service:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019BA253" w14:textId="257F414A" w:rsidR="000A2F7F" w:rsidRDefault="000A2F7F" w:rsidP="00F44F20">
+    <w:p w14:paraId="019BA253" w14:textId="485CB3F8" w:rsidR="000A2F7F" w:rsidRDefault="000A2F7F" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Treasurer, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">ast </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">sian </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">tudies </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Grad</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>uate</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ommittee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>School of International Letters and Cultures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, Arizona State University, Tempe, AZ, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">2025–2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">cademic </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Y</w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ear</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1E6FFD" w14:textId="6850DF83" w:rsidR="001670CB" w:rsidRDefault="001670CB" w:rsidP="00F44F20">
+    <w:p w14:paraId="72A2B0F1" w14:textId="09827862" w:rsidR="00A04C78" w:rsidRDefault="00A04C78" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...9 lines deleted...]
-        <w:t>Organizer, 2025 Spring Comparative Culture and Language Reading Group</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Juror</w:t>
+      </w:r>
+      <w:r w:rsidR="001670CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Lanterna</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prize</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00617726">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Italian program, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A04C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>School of International Letters and Cultures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...28 lines deleted...]
-        <w:t>5</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Arizona State University, </w:t>
+      </w:r>
+      <w:r w:rsidR="009466D4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tempe, AZ, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fall 2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A2B0F1" w14:textId="09827862" w:rsidR="00A04C78" w:rsidRDefault="00A04C78" w:rsidP="00F44F20">
+    <w:p w14:paraId="7A0D5EA3" w14:textId="3BE10BBD" w:rsidR="00A04C78" w:rsidRDefault="00A04C78" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...16 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Student Assistant</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006E5EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Graduate Enrollment Office, China Foreign Affairs University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A04C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...18 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04C78">
-[...60 lines deleted...]
-        <w:t>Fall 2024</w:t>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beijing, China, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Spring</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0D5EA3" w14:textId="3BE10BBD" w:rsidR="00A04C78" w:rsidRDefault="00A04C78" w:rsidP="00F44F20">
+    <w:p w14:paraId="55880312" w14:textId="2A5E0455" w:rsidR="00323FC9" w:rsidRDefault="00323FC9" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00767136">
-[...13 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Secretary, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323FC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Graduate Student Committee of the English Department</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00323FC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2019 cohort</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Division of Graduate Studies Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, China Foreign Affairs </w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6" w:rsidRPr="006E5EFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A04C78">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A031B6" w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006E5EFA">
-[...52 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Beijing, China, Fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6" w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A031B6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
-      <w:r w:rsidRPr="00767136">
+      <w:r w:rsidR="00A031B6" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55880312" w14:textId="2A5E0455" w:rsidR="00323FC9" w:rsidRDefault="00323FC9" w:rsidP="00F44F20">
+    <w:p w14:paraId="2C06D498" w14:textId="6E7072C0" w:rsidR="00A031B6" w:rsidRDefault="00A031B6" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...149 lines deleted...]
-        <w:t xml:space="preserve"> 2022</w:t>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A031B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Committee Member</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Undergraduate Student Committee of Software Engineering major (2015 cohort), College of Computer and Mathematics, Central South University of Forestry and Technology, Changsha, China, Fall 2015-Spring 2019</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C06D498" w14:textId="6E7072C0" w:rsidR="00A031B6" w:rsidRDefault="00A031B6" w:rsidP="00F44F20">
+    <w:p w14:paraId="6F9416D5" w14:textId="6D8080A4" w:rsidR="00250892" w:rsidRPr="006E5EFA" w:rsidRDefault="00250892" w:rsidP="00250892">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Reginal Service:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546822D4" w14:textId="77777777" w:rsidR="00790FF0" w:rsidRDefault="00250892" w:rsidP="00790FF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A031B6">
-[...15 lines deleted...]
-        <w:t>, Undergraduate Student Committee of Software Engineering major (2015 cohort), College of Computer and Mathematics, Central South University of Forestry and Technology, Changsha, China, Fall 2015-Spring 2019</w:t>
+      <w:bookmarkStart w:id="13" w:name="_Hlk192597188"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Data Collector</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(online) </w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA" w:rsidRPr="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>the dissemination and impact of Chinese sci</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-fi</w:t>
+      </w:r>
+      <w:r w:rsidR="006149B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-themed</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA" w:rsidRPr="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> literature</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA" w:rsidRPr="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> films </w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and TV dramas </w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA" w:rsidRPr="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>North American and European</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA" w:rsidRPr="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> markets</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00250892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>China Research Institute for Science Popularization</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Nov</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-Dec</w:t>
+      </w:r>
+      <w:r w:rsidR="00D70DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00032FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F9416D5" w14:textId="6D8080A4" w:rsidR="00250892" w:rsidRPr="006E5EFA" w:rsidRDefault="00250892" w:rsidP="00250892">
-[...21 lines deleted...]
-    <w:p w14:paraId="546822D4" w14:textId="77777777" w:rsidR="00790FF0" w:rsidRDefault="00250892" w:rsidP="00790FF0">
+    <w:p w14:paraId="59908A89" w14:textId="5CB422F0" w:rsidR="00790FF0" w:rsidRPr="00790FF0" w:rsidRDefault="00790FF0" w:rsidP="00790FF0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...143 lines deleted...]
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Escort </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Interpreter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790FF0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00250892">
-[...111 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Asia-Pacific Summit on Low Carbon Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00790FF0">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...17 lines deleted...]
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Changsha, China</w:t>
       </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nov</w:t>
       </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00790FF0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 29-30, 2017</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkEnd w:id="13"/>
     <w:p w14:paraId="51893566" w14:textId="39859D0D" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
+          <w:lang w:val="en-CA"/>
         </w:rPr>
         <w:pict w14:anchorId="6325149E">
           <v:shape id="_x0000_s2060" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251642880;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2060" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="2094CB8A" w14:textId="184865C8" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>Professional Development</w:t>
                   </w:r>
                 </w:p>
               </w:txbxContent>
             </v:textbox>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1BB773" w14:textId="1771BD66" w:rsidR="00CA56F1" w:rsidRPr="006E5EFA" w:rsidRDefault="00CA56F1" w:rsidP="00C26EE9">
+    <w:p w14:paraId="1E1BB773" w14:textId="4ED1F00F" w:rsidR="00CA56F1" w:rsidRPr="006E5EFA" w:rsidRDefault="0069739F" w:rsidP="00C26EE9">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Hlk194181096"/>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Working and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00D70DC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">eaching </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00CA56F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Training</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w14:paraId="4692CC33" w14:textId="242019C0" w:rsidR="00CA56F1" w:rsidRDefault="00D70DC1" w:rsidP="00C26EE9">
+    <w:p w14:paraId="704C9BDE" w14:textId="584745F3" w:rsidR="004B717B" w:rsidRPr="004B717B" w:rsidRDefault="004B717B" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D70DC1">
+      <w:r w:rsidRPr="004B717B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Teaching Assistant Training</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006149B4">
+        <w:t>FOLC Fest Educator Workshops</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B717B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t>Office of the University Provost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">School of International Letters </w:t>
-[...209 lines deleted...]
-        <w:t>., 2023</w:t>
+        <w:t>, Arizona State University, Tempe, AZ, Feb. 5th, 9:00 a.m.-3:00 p.m., 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="309A97DE" w14:textId="25EC550A" w:rsidR="00F87D13" w:rsidRPr="006E5EFA" w:rsidRDefault="00F87D13" w:rsidP="00F87D13">
-[...31 lines deleted...]
-    <w:p w14:paraId="03D432AE" w14:textId="25ABF862" w:rsidR="00F87D13" w:rsidRPr="00F87D13" w:rsidRDefault="00F87D13" w:rsidP="00C26EE9">
+    <w:p w14:paraId="2FCB9E6A" w14:textId="1471E436" w:rsidR="002A640C" w:rsidRPr="002A640C" w:rsidRDefault="002A640C" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002A640C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t>Queer X Archives Workshop (John D’Emilio + Nancy Godoy)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A640C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Queer X Humanities</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Tempe, AZ, Oct. 9th, 10:00 a.m.-12:00 p.m., 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FA29E4C" w14:textId="5861822B" w:rsidR="0069739F" w:rsidRPr="0069739F" w:rsidRDefault="0069739F" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0069739F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AI Hands-on “Get Started” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069739F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>orkshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0069739F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>he College Learning Technology team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University, Downtown Phoenix, AZ, May. 9th, 11:30 a.m.-3:30 p.m., 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4692CC33" w14:textId="66F35221" w:rsidR="00CA56F1" w:rsidRDefault="00D70DC1" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D70DC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Teaching Assistant Training</w:t>
+      </w:r>
+      <w:r w:rsidR="006149B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">School of International Letters </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006149B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rizona </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidR="006149B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tate </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="006149B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA56F1" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Tempe</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Aug. 8th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11th </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>14th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>16th, 9:00 a.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B" w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>5:00 p.m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B4000B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>., 2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309A97DE" w14:textId="25EC550A" w:rsidR="00F87D13" w:rsidRPr="006E5EFA" w:rsidRDefault="00F87D13" w:rsidP="00F87D13">
+      <w:pPr>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Working Meeting for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F87D13">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Spring 2026 Convergence and Futures Lab</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03D432AE" w14:textId="25ABF862" w:rsidR="00F87D13" w:rsidRPr="00F87D13" w:rsidRDefault="00F87D13" w:rsidP="00C26EE9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Storying Just Futures: Community, Futures Thinking, and Expanding Career Horizons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -8725,111 +10553,91 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA56F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>4th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t>-25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA56F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">th, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">th, </w:t>
-[...19 lines deleted...]
-        <w:t>5 Spring</w:t>
+        <w:t>2025 Spring</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6456F94E" w14:textId="77777777" w:rsidR="00CA56F1" w:rsidRPr="002F18A6" w:rsidRDefault="00CA56F1" w:rsidP="00C26EE9">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US" w:eastAsia="zh-CN"/>
+          <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Translation Certificates:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FEF0B01" w14:textId="254D6138" w:rsidR="00490BE3" w:rsidRDefault="00490BE3" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
@@ -8992,61 +10800,61 @@
         <w:t>hina Accreditation Test for Translators and Interpreters (Translator Level 3)</w:t>
       </w:r>
       <w:r w:rsidR="006149B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Jul. 2018</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA56F1" w:rsidRPr="00CA56F1" w:rsidSect="00A40355">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1080" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="45A8D971" w14:textId="77777777" w:rsidR="00545C91" w:rsidRDefault="00545C91" w:rsidP="000771BD">
+    <w:p w14:paraId="0534B162" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20FF4AEF" w14:textId="77777777" w:rsidR="00545C91" w:rsidRDefault="00545C91" w:rsidP="000771BD">
+    <w:p w14:paraId="0F5C50FA" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -9080,61 +10888,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F17198B" w14:textId="77777777" w:rsidR="00545C91" w:rsidRDefault="00545C91" w:rsidP="000771BD">
+    <w:p w14:paraId="6F2A63E2" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53994DB9" w14:textId="77777777" w:rsidR="00545C91" w:rsidRDefault="00545C91" w:rsidP="000771BD">
+    <w:p w14:paraId="5DDCC0D3" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1980786B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6890DDB2"/>
     <w:lvl w:ilvl="0" w:tplc="2AF09832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
@@ -9808,349 +11616,439 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1559391217">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1006399257">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1761217317">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="804926874">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="319501670">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="420"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2066"/>
+    <o:shapedefaults v:ext="edit" spidmax="2073"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004F38B5"/>
     <w:rsid w:val="000021DF"/>
+    <w:rsid w:val="00004CE7"/>
     <w:rsid w:val="000050FB"/>
     <w:rsid w:val="000077CB"/>
+    <w:rsid w:val="000103AE"/>
     <w:rsid w:val="00032FDA"/>
     <w:rsid w:val="0003338E"/>
     <w:rsid w:val="000479AC"/>
     <w:rsid w:val="0005177A"/>
     <w:rsid w:val="0005468E"/>
     <w:rsid w:val="00063126"/>
     <w:rsid w:val="00070722"/>
     <w:rsid w:val="000722D6"/>
     <w:rsid w:val="000762F3"/>
     <w:rsid w:val="000771BD"/>
     <w:rsid w:val="000814EC"/>
     <w:rsid w:val="0008189D"/>
     <w:rsid w:val="00084273"/>
     <w:rsid w:val="000A2F7F"/>
     <w:rsid w:val="000A549B"/>
     <w:rsid w:val="000B0C43"/>
     <w:rsid w:val="000B4E8B"/>
+    <w:rsid w:val="000C0B36"/>
+    <w:rsid w:val="000C1AE4"/>
     <w:rsid w:val="000E0A76"/>
+    <w:rsid w:val="000F10D0"/>
     <w:rsid w:val="00100EB1"/>
     <w:rsid w:val="00101AC8"/>
     <w:rsid w:val="00102D1B"/>
     <w:rsid w:val="0011268F"/>
+    <w:rsid w:val="00121B90"/>
     <w:rsid w:val="00150400"/>
+    <w:rsid w:val="00152713"/>
+    <w:rsid w:val="00152C28"/>
+    <w:rsid w:val="00155EA0"/>
     <w:rsid w:val="00165305"/>
     <w:rsid w:val="001670CB"/>
     <w:rsid w:val="001763E0"/>
     <w:rsid w:val="00183643"/>
     <w:rsid w:val="001967A0"/>
     <w:rsid w:val="001C0504"/>
     <w:rsid w:val="001C09E0"/>
+    <w:rsid w:val="001C2973"/>
+    <w:rsid w:val="001C2C91"/>
+    <w:rsid w:val="001C3B94"/>
     <w:rsid w:val="001D3081"/>
     <w:rsid w:val="001D6491"/>
     <w:rsid w:val="001F0121"/>
     <w:rsid w:val="001F5073"/>
+    <w:rsid w:val="00204BCA"/>
     <w:rsid w:val="00206CB5"/>
     <w:rsid w:val="0021360B"/>
     <w:rsid w:val="00216530"/>
+    <w:rsid w:val="00220D97"/>
     <w:rsid w:val="002246AC"/>
     <w:rsid w:val="00226CC7"/>
+    <w:rsid w:val="00236022"/>
     <w:rsid w:val="00240C6B"/>
     <w:rsid w:val="00250892"/>
     <w:rsid w:val="002605F6"/>
     <w:rsid w:val="00260733"/>
+    <w:rsid w:val="00263A1E"/>
     <w:rsid w:val="0029418D"/>
     <w:rsid w:val="002A2E40"/>
     <w:rsid w:val="002A4ED0"/>
+    <w:rsid w:val="002A640C"/>
     <w:rsid w:val="002B0AE5"/>
     <w:rsid w:val="002D5544"/>
     <w:rsid w:val="002E3171"/>
     <w:rsid w:val="002F18A6"/>
     <w:rsid w:val="00301D81"/>
+    <w:rsid w:val="00303089"/>
+    <w:rsid w:val="00307AB8"/>
     <w:rsid w:val="00323FC9"/>
     <w:rsid w:val="003242B2"/>
     <w:rsid w:val="003414DD"/>
     <w:rsid w:val="003424F6"/>
     <w:rsid w:val="00364C51"/>
     <w:rsid w:val="00370DFE"/>
+    <w:rsid w:val="00396889"/>
+    <w:rsid w:val="003B4850"/>
     <w:rsid w:val="003B7A43"/>
     <w:rsid w:val="003D3EC5"/>
+    <w:rsid w:val="003D79E6"/>
+    <w:rsid w:val="003F5D13"/>
     <w:rsid w:val="00402CE5"/>
     <w:rsid w:val="00404D70"/>
     <w:rsid w:val="004065EC"/>
     <w:rsid w:val="00430D98"/>
     <w:rsid w:val="00440330"/>
     <w:rsid w:val="004468EC"/>
+    <w:rsid w:val="0044709A"/>
     <w:rsid w:val="00454975"/>
     <w:rsid w:val="00466065"/>
     <w:rsid w:val="00480DAD"/>
     <w:rsid w:val="00490BE3"/>
+    <w:rsid w:val="00493272"/>
     <w:rsid w:val="004A2AD8"/>
     <w:rsid w:val="004A41A7"/>
+    <w:rsid w:val="004B717B"/>
     <w:rsid w:val="004C40B2"/>
     <w:rsid w:val="004E5A3A"/>
     <w:rsid w:val="004F38B5"/>
+    <w:rsid w:val="004F6725"/>
     <w:rsid w:val="00503F21"/>
+    <w:rsid w:val="00504153"/>
     <w:rsid w:val="00516EA4"/>
     <w:rsid w:val="00521DE2"/>
+    <w:rsid w:val="005227F4"/>
     <w:rsid w:val="00525853"/>
+    <w:rsid w:val="00540DE4"/>
     <w:rsid w:val="00543E6B"/>
     <w:rsid w:val="00545C91"/>
     <w:rsid w:val="0055009C"/>
     <w:rsid w:val="00555712"/>
+    <w:rsid w:val="00570C87"/>
     <w:rsid w:val="00573E6A"/>
     <w:rsid w:val="005862A7"/>
     <w:rsid w:val="00587E48"/>
     <w:rsid w:val="00595C9C"/>
     <w:rsid w:val="005966AB"/>
     <w:rsid w:val="005A5BDB"/>
     <w:rsid w:val="005A6765"/>
+    <w:rsid w:val="005B33D4"/>
     <w:rsid w:val="005B3F2D"/>
     <w:rsid w:val="005D783A"/>
     <w:rsid w:val="005E0371"/>
     <w:rsid w:val="006005CB"/>
     <w:rsid w:val="006149B4"/>
     <w:rsid w:val="0061557D"/>
     <w:rsid w:val="00617726"/>
     <w:rsid w:val="00636167"/>
+    <w:rsid w:val="00651DF4"/>
     <w:rsid w:val="00665812"/>
     <w:rsid w:val="0066735C"/>
+    <w:rsid w:val="00667A0E"/>
+    <w:rsid w:val="00680AEF"/>
+    <w:rsid w:val="00681F90"/>
     <w:rsid w:val="00690655"/>
+    <w:rsid w:val="00693FC2"/>
+    <w:rsid w:val="00694B60"/>
+    <w:rsid w:val="0069739F"/>
     <w:rsid w:val="006A4BEE"/>
+    <w:rsid w:val="006B5744"/>
     <w:rsid w:val="006C4D2E"/>
     <w:rsid w:val="006C7790"/>
+    <w:rsid w:val="006D1B5D"/>
+    <w:rsid w:val="006D44BB"/>
+    <w:rsid w:val="006E289E"/>
     <w:rsid w:val="006E5EFA"/>
     <w:rsid w:val="006E5F7F"/>
     <w:rsid w:val="006F059C"/>
     <w:rsid w:val="00707D5C"/>
+    <w:rsid w:val="007258BF"/>
     <w:rsid w:val="0073527C"/>
     <w:rsid w:val="00746384"/>
     <w:rsid w:val="00747DAC"/>
     <w:rsid w:val="00756439"/>
     <w:rsid w:val="00762572"/>
     <w:rsid w:val="0076711A"/>
     <w:rsid w:val="00767136"/>
     <w:rsid w:val="00773090"/>
     <w:rsid w:val="00790FF0"/>
     <w:rsid w:val="007A2E72"/>
     <w:rsid w:val="007B2FF3"/>
     <w:rsid w:val="007B3D13"/>
     <w:rsid w:val="007B5B61"/>
     <w:rsid w:val="007B6DA6"/>
+    <w:rsid w:val="007D351F"/>
+    <w:rsid w:val="007F3234"/>
     <w:rsid w:val="008111C3"/>
     <w:rsid w:val="00836563"/>
     <w:rsid w:val="008417D6"/>
+    <w:rsid w:val="008517A9"/>
     <w:rsid w:val="0086140E"/>
     <w:rsid w:val="0086143E"/>
     <w:rsid w:val="00870273"/>
+    <w:rsid w:val="00870B36"/>
     <w:rsid w:val="0087248B"/>
+    <w:rsid w:val="008801D7"/>
     <w:rsid w:val="00897893"/>
+    <w:rsid w:val="008B3E77"/>
     <w:rsid w:val="008C18A0"/>
     <w:rsid w:val="008D441C"/>
     <w:rsid w:val="008E5094"/>
     <w:rsid w:val="009073F9"/>
     <w:rsid w:val="00916428"/>
     <w:rsid w:val="00916E7E"/>
     <w:rsid w:val="00920880"/>
+    <w:rsid w:val="0092469E"/>
     <w:rsid w:val="009466D4"/>
     <w:rsid w:val="00951F65"/>
     <w:rsid w:val="009613C4"/>
+    <w:rsid w:val="00963ED9"/>
     <w:rsid w:val="0097074C"/>
     <w:rsid w:val="009710F0"/>
+    <w:rsid w:val="00976750"/>
     <w:rsid w:val="009879CA"/>
     <w:rsid w:val="00987CC8"/>
     <w:rsid w:val="00992F07"/>
     <w:rsid w:val="00995637"/>
     <w:rsid w:val="00997C3B"/>
     <w:rsid w:val="009A5519"/>
     <w:rsid w:val="009E7CD5"/>
     <w:rsid w:val="009F130D"/>
     <w:rsid w:val="009F1800"/>
     <w:rsid w:val="00A02AA6"/>
     <w:rsid w:val="00A031B6"/>
     <w:rsid w:val="00A04C78"/>
     <w:rsid w:val="00A106D0"/>
     <w:rsid w:val="00A16003"/>
+    <w:rsid w:val="00A25C68"/>
     <w:rsid w:val="00A25CD3"/>
+    <w:rsid w:val="00A27AF2"/>
     <w:rsid w:val="00A40355"/>
     <w:rsid w:val="00A475B2"/>
     <w:rsid w:val="00A57B80"/>
+    <w:rsid w:val="00A64A02"/>
     <w:rsid w:val="00A83F26"/>
     <w:rsid w:val="00A90613"/>
+    <w:rsid w:val="00A97B49"/>
     <w:rsid w:val="00AA67F3"/>
     <w:rsid w:val="00AB0E93"/>
     <w:rsid w:val="00AB6875"/>
+    <w:rsid w:val="00AB7506"/>
     <w:rsid w:val="00AD30BB"/>
+    <w:rsid w:val="00AD54CF"/>
     <w:rsid w:val="00AD62A9"/>
     <w:rsid w:val="00AF202C"/>
+    <w:rsid w:val="00AF3709"/>
+    <w:rsid w:val="00B03350"/>
     <w:rsid w:val="00B04B21"/>
     <w:rsid w:val="00B10877"/>
+    <w:rsid w:val="00B14E3F"/>
     <w:rsid w:val="00B15BBE"/>
     <w:rsid w:val="00B1766E"/>
+    <w:rsid w:val="00B2508E"/>
     <w:rsid w:val="00B2753A"/>
     <w:rsid w:val="00B4000B"/>
     <w:rsid w:val="00B42F4B"/>
     <w:rsid w:val="00B45BE2"/>
+    <w:rsid w:val="00B5212F"/>
     <w:rsid w:val="00B63C85"/>
     <w:rsid w:val="00B6587B"/>
+    <w:rsid w:val="00B93E52"/>
     <w:rsid w:val="00BB207E"/>
     <w:rsid w:val="00BC33EC"/>
     <w:rsid w:val="00BD58E6"/>
     <w:rsid w:val="00BF3FEB"/>
     <w:rsid w:val="00C0065B"/>
     <w:rsid w:val="00C03544"/>
     <w:rsid w:val="00C10B14"/>
+    <w:rsid w:val="00C144BA"/>
     <w:rsid w:val="00C26EE9"/>
+    <w:rsid w:val="00C27237"/>
     <w:rsid w:val="00C37C25"/>
     <w:rsid w:val="00C41436"/>
+    <w:rsid w:val="00C4791F"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C73B5E"/>
     <w:rsid w:val="00C87D02"/>
     <w:rsid w:val="00C90C12"/>
     <w:rsid w:val="00C97F0E"/>
     <w:rsid w:val="00CA56F1"/>
     <w:rsid w:val="00CB39B8"/>
     <w:rsid w:val="00CC5945"/>
     <w:rsid w:val="00CF1F65"/>
     <w:rsid w:val="00CF251C"/>
     <w:rsid w:val="00CF2C0B"/>
     <w:rsid w:val="00D0158B"/>
     <w:rsid w:val="00D11282"/>
     <w:rsid w:val="00D1390F"/>
     <w:rsid w:val="00D17FFC"/>
+    <w:rsid w:val="00D252C3"/>
+    <w:rsid w:val="00D351EC"/>
+    <w:rsid w:val="00D3570C"/>
     <w:rsid w:val="00D55463"/>
+    <w:rsid w:val="00D6235B"/>
+    <w:rsid w:val="00D63476"/>
     <w:rsid w:val="00D660DD"/>
     <w:rsid w:val="00D70DC1"/>
     <w:rsid w:val="00D722EF"/>
     <w:rsid w:val="00D732C8"/>
     <w:rsid w:val="00D7575D"/>
     <w:rsid w:val="00D803C7"/>
+    <w:rsid w:val="00D809A5"/>
     <w:rsid w:val="00D84C42"/>
+    <w:rsid w:val="00D93F6F"/>
     <w:rsid w:val="00DA1D2A"/>
+    <w:rsid w:val="00DA1F73"/>
     <w:rsid w:val="00DA371E"/>
     <w:rsid w:val="00DA3A62"/>
+    <w:rsid w:val="00DC0185"/>
+    <w:rsid w:val="00DC648D"/>
     <w:rsid w:val="00DD49EA"/>
     <w:rsid w:val="00DD579E"/>
     <w:rsid w:val="00DE0998"/>
     <w:rsid w:val="00DE2E62"/>
+    <w:rsid w:val="00DE378D"/>
     <w:rsid w:val="00DF17F0"/>
     <w:rsid w:val="00DF2719"/>
     <w:rsid w:val="00E0500F"/>
+    <w:rsid w:val="00E11EF4"/>
     <w:rsid w:val="00E16FC7"/>
     <w:rsid w:val="00E20062"/>
     <w:rsid w:val="00E2262E"/>
+    <w:rsid w:val="00E42759"/>
     <w:rsid w:val="00E42EC7"/>
+    <w:rsid w:val="00E544D9"/>
+    <w:rsid w:val="00E6659D"/>
     <w:rsid w:val="00E807CC"/>
+    <w:rsid w:val="00E96437"/>
     <w:rsid w:val="00EA3223"/>
     <w:rsid w:val="00EA497E"/>
+    <w:rsid w:val="00EB2DA2"/>
     <w:rsid w:val="00EC0DF0"/>
+    <w:rsid w:val="00EC1A2A"/>
     <w:rsid w:val="00ED0F95"/>
     <w:rsid w:val="00ED4AD0"/>
     <w:rsid w:val="00ED6974"/>
     <w:rsid w:val="00EE1E41"/>
     <w:rsid w:val="00EF08B8"/>
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F04C66"/>
     <w:rsid w:val="00F122DC"/>
     <w:rsid w:val="00F16A9A"/>
     <w:rsid w:val="00F16CD4"/>
     <w:rsid w:val="00F266DC"/>
     <w:rsid w:val="00F31212"/>
+    <w:rsid w:val="00F37E47"/>
     <w:rsid w:val="00F44BE8"/>
     <w:rsid w:val="00F44F20"/>
     <w:rsid w:val="00F5112A"/>
     <w:rsid w:val="00F643AA"/>
     <w:rsid w:val="00F87D13"/>
     <w:rsid w:val="00FA0A24"/>
     <w:rsid w:val="00FA4A26"/>
     <w:rsid w:val="00FA5118"/>
     <w:rsid w:val="00FA6656"/>
     <w:rsid w:val="00FB3AF4"/>
     <w:rsid w:val="00FB52BC"/>
     <w:rsid w:val="00FB5CD2"/>
+    <w:rsid w:val="00FB6CDE"/>
+    <w:rsid w:val="00FB74CB"/>
     <w:rsid w:val="00FC12D5"/>
     <w:rsid w:val="00FC5633"/>
     <w:rsid w:val="00FD63EE"/>
+    <w:rsid w:val="00FE1251"/>
     <w:rsid w:val="00FE22CF"/>
     <w:rsid w:val="00FE6FF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2066"/>
+    <o:shapedefaults v:ext="edit" spidmax="2073"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1127644E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1F81DC84-E164-4B53-90C1-4B4EAB5EBC4B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
@@ -10523,51 +12421,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A475B2"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
-      <w:lang w:val="en-CA" w:eastAsia="en-US"/>
+      <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A57B80"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="340" w:after="330" w:line="578" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="44"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
@@ -10774,51 +12672,50 @@
       <w:b/>
       <w:bCs/>
       <w:kern w:val="44"/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
       <w:lang w:val="en-CA" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="ae"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00DD579E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="ad"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00DD579E"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0086140E"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
@@ -11013,51 +12910,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1958366438">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zliu421@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://thousandlanguages.asu.edu/article/wings" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zliu421@asu.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11315,55 +13212,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8134</Characters>
+  <Pages>1</Pages>
+  <Words>1611</Words>
+  <Characters>10686</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>67</Lines>
-  <Paragraphs>19</Paragraphs>
+  <Lines>194</Lines>
+  <Paragraphs>122</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9541</CharactersWithSpaces>
+  <CharactersWithSpaces>12175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>刘 志强</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>