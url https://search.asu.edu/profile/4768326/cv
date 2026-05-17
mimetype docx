--- v1 (2026-04-06)
+++ v2 (2026-05-17)
@@ -708,134 +708,291 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.E.</w:t>
       </w:r>
       <w:r w:rsidR="0011268F" w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in Software Engineering</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04635AC0" w14:textId="44C4BB97" w:rsidR="00F122DC" w:rsidRPr="00F122DC" w:rsidRDefault="00F122DC" w:rsidP="00C26EE9">
+    <w:p w14:paraId="0D4148AC" w14:textId="6208F52D" w:rsidR="00852095" w:rsidRDefault="00852095" w:rsidP="00852095">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="zh-CN"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (online)</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The Fifteenth Annual Summer Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Studies of Asian Arts, Religion, and History</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Institute for Advanced Humanistic Studies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fudan University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Shanghai, China</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00DF2719">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F122DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2022</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEF3F69" w14:textId="54389A4B" w:rsidR="00D351EC" w:rsidRPr="00D351EC" w:rsidRDefault="00F122DC" w:rsidP="00D351EC">
+    <w:p w14:paraId="04635AC0" w14:textId="10EDC8E9" w:rsidR="00F122DC" w:rsidRPr="00F122DC" w:rsidRDefault="00F122DC" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Pusan National University Summer School (online)</w:t>
+        <w:t>Hunan “Academic Frontier of Comparative Literature and Cross-Cultural Studies” International Summer School for Graduate Students</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2719" w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Hunan Normal University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (online)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF2719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Summer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F122DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BEF3F69" w14:textId="54389A4B" w:rsidR="00D351EC" w:rsidRPr="00D351EC" w:rsidRDefault="00F122DC" w:rsidP="00D351EC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00852095">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Pusan National University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF2719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Summer School (online)</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00DF2719">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Summer</w:t>
       </w:r>
       <w:r w:rsidRPr="00F122DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2021</w:t>
@@ -1114,80 +1271,125 @@
         <w:t>Book Chapter</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA56F1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>s Forthcoming, Under Review, or in Preparation</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E6B564" w14:textId="77777777" w:rsidR="00D351EC" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
+    <w:p w14:paraId="43E6B564" w14:textId="7C1EBD3E" w:rsidR="00D351EC" w:rsidRDefault="00D351EC" w:rsidP="00D351EC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D252C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu, Zhiqiang, and Nina Berman. </w:t>
       </w:r>
       <w:r w:rsidRPr="001C2C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Shame and Responsibility: Disability and Parental Caregiving in </w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7550" w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Responsibility</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7550" w:rsidRPr="004B7550">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="004B7550" w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Shame</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001C2C91">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Disability and Parental Caregiving in </w:t>
       </w:r>
       <w:r w:rsidRPr="001C2C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Yang Lina’s Big World</w:t>
       </w:r>
       <w:r w:rsidRPr="001C2C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
       <w:r w:rsidRPr="001C2C91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -1307,50 +1509,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08F58627" w14:textId="0D072ECE" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="00000000" w:rsidP="004C40B2">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:before="74" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:rightChars="49" w:right="108"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="en-CA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:pict w14:anchorId="02AEF013">
           <v:shape id="_x0000_s2052" type="#_x0000_t202" style="position:absolute;margin-left:54.5pt;margin-top:16.65pt;width:486.55pt;height:16.35pt;z-index:-251655168;visibility:visible;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh0hkXwwEAAH4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p8k6Vrao6QSrhpAm&#10;hjT4AY5jNxaOz/jcJv33nJ20neANkQfnnPv8+b7vLuv7sbfsoAIacDW/WpScKSehNW5X8x/fH9/d&#10;coZRuFZYcKrmR4X8fvP2zXrwlVpCB7ZVgRGJw2rwNe9i9FVRoOxUL3ABXjlKagi9iLQNu6INYiD2&#10;3hbLslwVA4TWB5AKkb5upyTfZH6tlYzPWqOKzNacaot5DXlt0lps1qLaBeE7I+cyxD9U0Qvj6NIz&#10;1VZEwfbB/EXVGxkAQceFhL4ArY1UWQOpuSr/UPPSCa+yFjIH/dkm/H+08uvhxX8LLI6fYKQGZhHo&#10;n0D+RPKmGDxWMyZ5ihUSOgkddejTmyQwOkjeHs9+qjEySR9X5e313fUNZ5Jyy/LD6v1NMry4nPYB&#10;42cFPUtBzQP1K1cgDk8YJ+gJki6zjg2J9m411QnWtI/G2pTDsGsebGAHkVqdn/kyfA1LdFuB3YTL&#10;qRlm3ax3kpjExrEZqYoUNtAeyaeBRqXm+GsvguLMfnHUizRXpyCcguYUhGgfIE9fqtLBx30EbbK4&#10;C+98MzU52zMPZJqi1/uMuvw2m98AAAD//wMAUEsDBBQABgAIAAAAIQDhce743QAAAAoBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2MDIQ4FYpULhwQbT/AjU0SEa9NvE3Tv8c9&#10;wXE0o5k31XrxI5vdlIaAGoqVAOawDXbATsN+t7l7ApbIoDVjQKfh7BKs6+urypQ2nPDTzVvqWC7B&#10;VBoNPVEsOU9t77xJqxAdZu8rTN5QllPH7WROudyP/F4Ixb0ZMC/0Jrqmd+339ug1vH3siH6K/QOm&#10;93nz2Kiozk3U+vZmeX0BRm6hvzBc8DM61JnpEI5oExuzljJ/IQ1SSmCXgHguCmAHDUoJ4HXF/1+o&#10;fwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBh0hkXwwEAAH4DAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDhce743QAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAB0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAJwUAAAAA&#10;" filled="f" strokeweight=".48pt">
             <v:path arrowok="t"/>
             <v:textbox style="mso-next-textbox:#_x0000_s2052" inset="0,0,0,0">
               <w:txbxContent>
                 <w:p w14:paraId="0C3CB364" w14:textId="59D7A08A" w:rsidR="004C40B2" w:rsidRPr="004C40B2" w:rsidRDefault="004C40B2" w:rsidP="004C40B2">
                   <w:pPr>
                     <w:spacing w:before="16"/>
                     <w:jc w:val="center"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                       <w:b/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                       <w:b/>
                       <w:spacing w:val="-2"/>
                       <w:sz w:val="24"/>
                       <w:lang w:eastAsia="zh-CN"/>
                     </w:rPr>
                     <w:t>Teaching Experience</w:t>
@@ -1365,51 +1568,50 @@
     </w:p>
     <w:p w14:paraId="70C0F3F0" w14:textId="541A26FA" w:rsidR="00C26EE9" w:rsidRDefault="00C26EE9" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43C5B007" w14:textId="5600142F" w:rsidR="00396889" w:rsidRDefault="00396889" w:rsidP="00250892">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="50" w:before="120" w:afterLines="50" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="480" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00396889">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>ROM 442: Dracula and Vampire Lore</w:t>
@@ -3534,50 +3736,51 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="542838E3" w14:textId="3D90B693" w:rsidR="00F44F20" w:rsidRDefault="00F44F20" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00165305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Performing Feminism and Anti-Colonialism in Colonial Korea: Bodies, and Spaces in Park Chan-wook’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00165305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Agassi/The Handmaiden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3739,51 +3942,50 @@
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, 2024</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="063BAC9D" w14:textId="73B9005D" w:rsidR="00165305" w:rsidRDefault="00165305" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="00165305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Performing Feminism and Anti-Colonialism in Colonial Korea: Bodies, and Spaces in Park Chan-wook’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00165305">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Agassi/The Handmaiden</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -3909,181 +4111,224 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086140E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Seminars and Workshops</w:t>
       </w:r>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC0501C" w14:textId="4F5F88EF" w:rsidR="00A97B49" w:rsidRPr="00A97B49" w:rsidRDefault="00A97B49" w:rsidP="00220D97">
+    <w:p w14:paraId="5DC0501C" w14:textId="6FD63852" w:rsidR="00A97B49" w:rsidRPr="00A97B49" w:rsidRDefault="00A97B49" w:rsidP="00220D97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Organizing Committee Member</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EAD" w:rsidRPr="00A64EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arts and Technology in East Asian Translation Conference</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64EAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A97B49">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>th East Asian Translation Studies Conference (EATS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00A97B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>th East Asian Translation Studies Conference (EATS</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00A04C78">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> School of International Letters and Cultures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, Arizona State University, Tempe, AZ, </w:t>
       </w:r>
-      <w:r>
-[...35 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="00473562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Feb</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00473562">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 25-7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, 2027</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BE0D21" w14:textId="7AA31743" w:rsidR="00220D97" w:rsidRPr="001C3B94" w:rsidRDefault="00220D97" w:rsidP="00220D97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A97B49">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Organizing Committee Member</w:t>
       </w:r>
       <w:r>
@@ -5273,403 +5518,512 @@
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="0086140E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Academic Awards</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0DFC4F" w14:textId="410A3597" w:rsidR="001670CB" w:rsidRDefault="001670CB" w:rsidP="00587E48">
+    <w:p w14:paraId="78C23259" w14:textId="269EFE73" w:rsidR="00FD3E81" w:rsidRPr="000F038A" w:rsidRDefault="00FD3E81" w:rsidP="000F038A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t>of International Letters and Cultures, Arizona State University, Tempe, AZ, Spring 2025</w:t>
+      <w:r w:rsidRPr="00FD3E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Storying Just Futures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Fellow</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ship, $200, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD3E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Create the Change</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F038A" w:rsidRPr="000F038A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Julie Ann Wrigley Global Futures Laboratory</w:t>
+      </w:r>
+      <w:r w:rsidR="000F038A" w:rsidRPr="000F038A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000F038A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F038A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Arizona State University, Tempe, AZ, Spring 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0463E805" w14:textId="690A593A" w:rsidR="00587E48" w:rsidRPr="00587E48" w:rsidRDefault="00587E48" w:rsidP="00587E48">
+    <w:p w14:paraId="4D0DFC4F" w14:textId="58B02682" w:rsidR="001670CB" w:rsidRDefault="001670CB" w:rsidP="00587E48">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...62 lines deleted...]
-        <w:t>, Tempe, AZ, Spring 2025</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Second Place Award, </w:t>
+      </w:r>
+      <w:r w:rsidR="001967A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">$500, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025 Connected Academics Research Pitch Competition, Department of English &amp; School </w:t>
+      </w:r>
+      <w:r w:rsidR="001967A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>of International Letters and Cultures, Arizona State University, Tempe, AZ, Spring 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0ECD85" w14:textId="74B9BEAF" w:rsidR="00746384" w:rsidRPr="001F0121" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
+    <w:p w14:paraId="0463E805" w14:textId="690A593A" w:rsidR="00587E48" w:rsidRPr="00587E48" w:rsidRDefault="00587E48" w:rsidP="00587E48">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00767136">
-[...123 lines deleted...]
-        <w:t>niversity</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002605F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>024-2025 The College Graduate Excellence Award</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, $100, t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002605F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he College of Liberal Arts </w:t>
       </w:r>
       <w:r w:rsidR="00C90C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002605F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sciences</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Arizona State University</w:t>
       </w:r>
       <w:r w:rsidR="00C90C12">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Beijing, China, Spring </w:t>
-[...8 lines deleted...]
-        <w:t>2022</w:t>
+        <w:t>, Tempe, AZ, Spring 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDAFA61" w14:textId="1D03AD3C" w:rsidR="001F0121" w:rsidRPr="00587E48" w:rsidRDefault="00C90C12" w:rsidP="001F0121">
+    <w:p w14:paraId="7A0ECD85" w14:textId="74B9BEAF" w:rsidR="00746384" w:rsidRPr="001F0121" w:rsidRDefault="00746384" w:rsidP="00C26EE9">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
+        <w:t>2021 Award for Excellent Graduat</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00260733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Project Design</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>, Division of Graduate Studies Administration</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hina </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oreign </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffairs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="001F0121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>niversity</w:t>
+      </w:r>
+      <w:r w:rsidR="00C90C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C90C12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beijing, China, Spring </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDAFA61" w14:textId="1D03AD3C" w:rsidR="001F0121" w:rsidRPr="00587E48" w:rsidRDefault="00C90C12" w:rsidP="001F0121">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00767136">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t>2021-2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F0121" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>First-Class Scholarship,</w:t>
       </w:r>
       <w:r w:rsidR="001F0121" w:rsidRPr="00767136">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -7887,50 +8241,51 @@
     <w:p w14:paraId="7702EF13" w14:textId="3560DDE8" w:rsidR="0044709A" w:rsidRPr="0044709A" w:rsidRDefault="0044709A" w:rsidP="0044709A">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00681F90">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Graduate Student Travel Grant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0044709A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>South</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
@@ -8252,51 +8607,50 @@
     <w:p w14:paraId="18C5EE4C" w14:textId="37D8C56D" w:rsidR="009879CA" w:rsidRDefault="005D783A" w:rsidP="00997C3B">
       <w:pPr>
         <w:pStyle w:val="a7"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Comparative Culture and Language Block Grant (</w:t>
       </w:r>
       <w:r w:rsidR="009879CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>University Graduate Fellowship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="009879CA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8704,51 +9058,290 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6DF49EA7" w14:textId="648ADF42" w:rsidR="00A04C78" w:rsidRPr="006E5EFA" w:rsidRDefault="00A04C78" w:rsidP="00A04C78">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Hlk192597219"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Departmental Service:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019BA253" w14:textId="485CB3F8" w:rsidR="000A2F7F" w:rsidRDefault="000A2F7F" w:rsidP="00F44F20">
+    <w:p w14:paraId="53874C4A" w14:textId="5CBD006F" w:rsidR="003551EE" w:rsidRPr="003551EE" w:rsidRDefault="003551EE" w:rsidP="00F44F20">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9720"/>
+        </w:tabs>
+        <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>President</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ast </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sian </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tudies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Grad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>uate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ommittee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A04C78">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>School of International Letters and Cultures</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Arizona State University, Tempe, AZ, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>–202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cademic </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A2F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>ear</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019BA253" w14:textId="05ACDC2D" w:rsidR="000A2F7F" w:rsidRDefault="000A2F7F" w:rsidP="00F44F20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Treasurer, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A2F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -9885,50 +10478,51 @@
         <w:t>, Arizona State University, Tempe, AZ, Feb. 5th, 9:00 a.m.-3:00 p.m., 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FCB9E6A" w14:textId="1471E436" w:rsidR="002A640C" w:rsidRPr="002A640C" w:rsidRDefault="002A640C" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A640C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Queer X Archives Workshop (John D’Emilio + Nancy Godoy)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="002A640C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Queer X Humanities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
@@ -10277,51 +10871,50 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>., 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="309A97DE" w14:textId="25EC550A" w:rsidR="00F87D13" w:rsidRPr="006E5EFA" w:rsidRDefault="00F87D13" w:rsidP="00F87D13">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Working Meeting for </w:t>
       </w:r>
       <w:r w:rsidRPr="00F87D13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>Spring 2026 Convergence and Futures Lab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03D432AE" w14:textId="25ABF862" w:rsidR="00F87D13" w:rsidRPr="00F87D13" w:rsidRDefault="00F87D13" w:rsidP="00C26EE9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9720"/>
         </w:tabs>
         <w:spacing w:beforeLines="100" w:before="240" w:afterLines="100" w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -10800,61 +11393,61 @@
         <w:t>hina Accreditation Test for Translators and Interpreters (Translator Level 3)</w:t>
       </w:r>
       <w:r w:rsidR="006149B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>, Jul. 2018</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CA56F1" w:rsidRPr="00CA56F1" w:rsidSect="00A40355">
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="864" w:right="1080" w:bottom="864" w:left="1080" w:header="706" w:footer="706" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0534B162" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
+    <w:p w14:paraId="4859A78F" w14:textId="77777777" w:rsidR="00C01CC1" w:rsidRDefault="00C01CC1" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F5C50FA" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
+    <w:p w14:paraId="265EEF78" w14:textId="77777777" w:rsidR="00C01CC1" w:rsidRDefault="00C01CC1" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10888,61 +11481,61 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F2A63E2" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
+    <w:p w14:paraId="4DDA3283" w14:textId="77777777" w:rsidR="00C01CC1" w:rsidRDefault="00C01CC1" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DDCC0D3" w14:textId="77777777" w:rsidR="00EC1A2A" w:rsidRDefault="00EC1A2A" w:rsidP="000771BD">
+    <w:p w14:paraId="4D72BE1D" w14:textId="77777777" w:rsidR="00C01CC1" w:rsidRDefault="00C01CC1" w:rsidP="000771BD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1980786B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6890DDB2"/>
     <w:lvl w:ilvl="0" w:tplc="2AF09832">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
@@ -11662,371 +12255,391 @@
     <w:rsid w:val="000021DF"/>
     <w:rsid w:val="00004CE7"/>
     <w:rsid w:val="000050FB"/>
     <w:rsid w:val="000077CB"/>
     <w:rsid w:val="000103AE"/>
     <w:rsid w:val="00032FDA"/>
     <w:rsid w:val="0003338E"/>
     <w:rsid w:val="000479AC"/>
     <w:rsid w:val="0005177A"/>
     <w:rsid w:val="0005468E"/>
     <w:rsid w:val="00063126"/>
     <w:rsid w:val="00070722"/>
     <w:rsid w:val="000722D6"/>
     <w:rsid w:val="000762F3"/>
     <w:rsid w:val="000771BD"/>
     <w:rsid w:val="000814EC"/>
     <w:rsid w:val="0008189D"/>
     <w:rsid w:val="00084273"/>
     <w:rsid w:val="000A2F7F"/>
     <w:rsid w:val="000A549B"/>
     <w:rsid w:val="000B0C43"/>
     <w:rsid w:val="000B4E8B"/>
     <w:rsid w:val="000C0B36"/>
     <w:rsid w:val="000C1AE4"/>
     <w:rsid w:val="000E0A76"/>
+    <w:rsid w:val="000F038A"/>
     <w:rsid w:val="000F10D0"/>
     <w:rsid w:val="00100EB1"/>
     <w:rsid w:val="00101AC8"/>
     <w:rsid w:val="00102D1B"/>
     <w:rsid w:val="0011268F"/>
     <w:rsid w:val="00121B90"/>
     <w:rsid w:val="00150400"/>
     <w:rsid w:val="00152713"/>
     <w:rsid w:val="00152C28"/>
     <w:rsid w:val="00155EA0"/>
     <w:rsid w:val="00165305"/>
     <w:rsid w:val="001670CB"/>
     <w:rsid w:val="001763E0"/>
     <w:rsid w:val="00183643"/>
     <w:rsid w:val="001967A0"/>
     <w:rsid w:val="001C0504"/>
     <w:rsid w:val="001C09E0"/>
     <w:rsid w:val="001C2973"/>
     <w:rsid w:val="001C2C91"/>
     <w:rsid w:val="001C3B94"/>
+    <w:rsid w:val="001C77B2"/>
     <w:rsid w:val="001D3081"/>
     <w:rsid w:val="001D6491"/>
     <w:rsid w:val="001F0121"/>
     <w:rsid w:val="001F5073"/>
     <w:rsid w:val="00204BCA"/>
     <w:rsid w:val="00206CB5"/>
     <w:rsid w:val="0021360B"/>
     <w:rsid w:val="00216530"/>
     <w:rsid w:val="00220D97"/>
     <w:rsid w:val="002246AC"/>
     <w:rsid w:val="00226CC7"/>
     <w:rsid w:val="00236022"/>
     <w:rsid w:val="00240C6B"/>
     <w:rsid w:val="00250892"/>
     <w:rsid w:val="002605F6"/>
     <w:rsid w:val="00260733"/>
     <w:rsid w:val="00263A1E"/>
     <w:rsid w:val="0029418D"/>
     <w:rsid w:val="002A2E40"/>
     <w:rsid w:val="002A4ED0"/>
     <w:rsid w:val="002A640C"/>
     <w:rsid w:val="002B0AE5"/>
     <w:rsid w:val="002D5544"/>
     <w:rsid w:val="002E3171"/>
     <w:rsid w:val="002F18A6"/>
     <w:rsid w:val="00301D81"/>
     <w:rsid w:val="00303089"/>
     <w:rsid w:val="00307AB8"/>
     <w:rsid w:val="00323FC9"/>
     <w:rsid w:val="003242B2"/>
+    <w:rsid w:val="00330B98"/>
     <w:rsid w:val="003414DD"/>
     <w:rsid w:val="003424F6"/>
+    <w:rsid w:val="003551EE"/>
     <w:rsid w:val="00364C51"/>
     <w:rsid w:val="00370DFE"/>
     <w:rsid w:val="00396889"/>
     <w:rsid w:val="003B4850"/>
     <w:rsid w:val="003B7A43"/>
+    <w:rsid w:val="003C451E"/>
     <w:rsid w:val="003D3EC5"/>
     <w:rsid w:val="003D79E6"/>
     <w:rsid w:val="003F5D13"/>
     <w:rsid w:val="00402CE5"/>
     <w:rsid w:val="00404D70"/>
     <w:rsid w:val="004065EC"/>
+    <w:rsid w:val="00410751"/>
+    <w:rsid w:val="00412FE8"/>
     <w:rsid w:val="00430D98"/>
     <w:rsid w:val="00440330"/>
     <w:rsid w:val="004468EC"/>
     <w:rsid w:val="0044709A"/>
     <w:rsid w:val="00454975"/>
     <w:rsid w:val="00466065"/>
+    <w:rsid w:val="00473562"/>
     <w:rsid w:val="00480DAD"/>
     <w:rsid w:val="00490BE3"/>
     <w:rsid w:val="00493272"/>
     <w:rsid w:val="004A2AD8"/>
     <w:rsid w:val="004A41A7"/>
     <w:rsid w:val="004B717B"/>
+    <w:rsid w:val="004B7550"/>
     <w:rsid w:val="004C40B2"/>
+    <w:rsid w:val="004D726B"/>
     <w:rsid w:val="004E5A3A"/>
     <w:rsid w:val="004F38B5"/>
     <w:rsid w:val="004F6725"/>
     <w:rsid w:val="00503F21"/>
     <w:rsid w:val="00504153"/>
     <w:rsid w:val="00516EA4"/>
     <w:rsid w:val="00521DE2"/>
     <w:rsid w:val="005227F4"/>
     <w:rsid w:val="00525853"/>
     <w:rsid w:val="00540DE4"/>
     <w:rsid w:val="00543E6B"/>
     <w:rsid w:val="00545C91"/>
     <w:rsid w:val="0055009C"/>
     <w:rsid w:val="00555712"/>
     <w:rsid w:val="00570C87"/>
     <w:rsid w:val="00573E6A"/>
     <w:rsid w:val="005862A7"/>
     <w:rsid w:val="00587E48"/>
     <w:rsid w:val="00595C9C"/>
     <w:rsid w:val="005966AB"/>
     <w:rsid w:val="005A5BDB"/>
     <w:rsid w:val="005A6765"/>
     <w:rsid w:val="005B33D4"/>
     <w:rsid w:val="005B3F2D"/>
     <w:rsid w:val="005D783A"/>
     <w:rsid w:val="005E0371"/>
+    <w:rsid w:val="005E31BD"/>
     <w:rsid w:val="006005CB"/>
     <w:rsid w:val="006149B4"/>
     <w:rsid w:val="0061557D"/>
     <w:rsid w:val="00617726"/>
     <w:rsid w:val="00636167"/>
     <w:rsid w:val="00651DF4"/>
     <w:rsid w:val="00665812"/>
     <w:rsid w:val="0066735C"/>
     <w:rsid w:val="00667A0E"/>
     <w:rsid w:val="00680AEF"/>
     <w:rsid w:val="00681F90"/>
     <w:rsid w:val="00690655"/>
     <w:rsid w:val="00693FC2"/>
     <w:rsid w:val="00694B60"/>
     <w:rsid w:val="0069739F"/>
     <w:rsid w:val="006A4BEE"/>
     <w:rsid w:val="006B5744"/>
     <w:rsid w:val="006C4D2E"/>
     <w:rsid w:val="006C7790"/>
     <w:rsid w:val="006D1B5D"/>
     <w:rsid w:val="006D44BB"/>
     <w:rsid w:val="006E289E"/>
     <w:rsid w:val="006E5EFA"/>
     <w:rsid w:val="006E5F7F"/>
     <w:rsid w:val="006F059C"/>
     <w:rsid w:val="00707D5C"/>
     <w:rsid w:val="007258BF"/>
     <w:rsid w:val="0073527C"/>
     <w:rsid w:val="00746384"/>
     <w:rsid w:val="00747DAC"/>
     <w:rsid w:val="00756439"/>
     <w:rsid w:val="00762572"/>
     <w:rsid w:val="0076711A"/>
     <w:rsid w:val="00767136"/>
     <w:rsid w:val="00773090"/>
     <w:rsid w:val="00790FF0"/>
     <w:rsid w:val="007A2E72"/>
     <w:rsid w:val="007B2FF3"/>
     <w:rsid w:val="007B3D13"/>
     <w:rsid w:val="007B5B61"/>
     <w:rsid w:val="007B6DA6"/>
     <w:rsid w:val="007D351F"/>
     <w:rsid w:val="007F3234"/>
     <w:rsid w:val="008111C3"/>
     <w:rsid w:val="00836563"/>
     <w:rsid w:val="008417D6"/>
     <w:rsid w:val="008517A9"/>
+    <w:rsid w:val="00852095"/>
     <w:rsid w:val="0086140E"/>
     <w:rsid w:val="0086143E"/>
     <w:rsid w:val="00870273"/>
     <w:rsid w:val="00870B36"/>
     <w:rsid w:val="0087248B"/>
     <w:rsid w:val="008801D7"/>
     <w:rsid w:val="00897893"/>
     <w:rsid w:val="008B3E77"/>
     <w:rsid w:val="008C18A0"/>
     <w:rsid w:val="008D441C"/>
     <w:rsid w:val="008E5094"/>
     <w:rsid w:val="009073F9"/>
     <w:rsid w:val="00916428"/>
     <w:rsid w:val="00916E7E"/>
     <w:rsid w:val="00920880"/>
     <w:rsid w:val="0092469E"/>
+    <w:rsid w:val="00935578"/>
     <w:rsid w:val="009466D4"/>
     <w:rsid w:val="00951F65"/>
     <w:rsid w:val="009613C4"/>
     <w:rsid w:val="00963ED9"/>
     <w:rsid w:val="0097074C"/>
     <w:rsid w:val="009710F0"/>
     <w:rsid w:val="00976750"/>
     <w:rsid w:val="009879CA"/>
     <w:rsid w:val="00987CC8"/>
     <w:rsid w:val="00992F07"/>
     <w:rsid w:val="00995637"/>
     <w:rsid w:val="00997C3B"/>
     <w:rsid w:val="009A5519"/>
     <w:rsid w:val="009E7CD5"/>
     <w:rsid w:val="009F130D"/>
     <w:rsid w:val="009F1800"/>
     <w:rsid w:val="00A02AA6"/>
     <w:rsid w:val="00A031B6"/>
     <w:rsid w:val="00A04C78"/>
     <w:rsid w:val="00A106D0"/>
     <w:rsid w:val="00A16003"/>
     <w:rsid w:val="00A25C68"/>
     <w:rsid w:val="00A25CD3"/>
     <w:rsid w:val="00A27AF2"/>
+    <w:rsid w:val="00A3062A"/>
     <w:rsid w:val="00A40355"/>
     <w:rsid w:val="00A475B2"/>
     <w:rsid w:val="00A57B80"/>
     <w:rsid w:val="00A64A02"/>
+    <w:rsid w:val="00A64EAD"/>
     <w:rsid w:val="00A83F26"/>
     <w:rsid w:val="00A90613"/>
     <w:rsid w:val="00A97B49"/>
     <w:rsid w:val="00AA67F3"/>
     <w:rsid w:val="00AB0E93"/>
     <w:rsid w:val="00AB6875"/>
     <w:rsid w:val="00AB7506"/>
+    <w:rsid w:val="00AC78E9"/>
     <w:rsid w:val="00AD30BB"/>
     <w:rsid w:val="00AD54CF"/>
     <w:rsid w:val="00AD62A9"/>
     <w:rsid w:val="00AF202C"/>
     <w:rsid w:val="00AF3709"/>
     <w:rsid w:val="00B03350"/>
     <w:rsid w:val="00B04B21"/>
     <w:rsid w:val="00B10877"/>
     <w:rsid w:val="00B14E3F"/>
     <w:rsid w:val="00B15BBE"/>
     <w:rsid w:val="00B1766E"/>
     <w:rsid w:val="00B2508E"/>
     <w:rsid w:val="00B2753A"/>
     <w:rsid w:val="00B4000B"/>
     <w:rsid w:val="00B42F4B"/>
     <w:rsid w:val="00B45BE2"/>
     <w:rsid w:val="00B5212F"/>
     <w:rsid w:val="00B63C85"/>
     <w:rsid w:val="00B6587B"/>
     <w:rsid w:val="00B93E52"/>
     <w:rsid w:val="00BB207E"/>
     <w:rsid w:val="00BC33EC"/>
     <w:rsid w:val="00BD58E6"/>
     <w:rsid w:val="00BF3FEB"/>
     <w:rsid w:val="00C0065B"/>
+    <w:rsid w:val="00C01CC1"/>
     <w:rsid w:val="00C03544"/>
     <w:rsid w:val="00C10B14"/>
     <w:rsid w:val="00C144BA"/>
     <w:rsid w:val="00C26EE9"/>
     <w:rsid w:val="00C27237"/>
     <w:rsid w:val="00C37C25"/>
     <w:rsid w:val="00C41436"/>
     <w:rsid w:val="00C4791F"/>
     <w:rsid w:val="00C658DF"/>
     <w:rsid w:val="00C73B5E"/>
     <w:rsid w:val="00C87D02"/>
     <w:rsid w:val="00C90C12"/>
     <w:rsid w:val="00C97F0E"/>
     <w:rsid w:val="00CA56F1"/>
     <w:rsid w:val="00CB39B8"/>
     <w:rsid w:val="00CC5945"/>
     <w:rsid w:val="00CF1F65"/>
     <w:rsid w:val="00CF251C"/>
     <w:rsid w:val="00CF2C0B"/>
     <w:rsid w:val="00D0158B"/>
     <w:rsid w:val="00D11282"/>
     <w:rsid w:val="00D1390F"/>
     <w:rsid w:val="00D17FFC"/>
     <w:rsid w:val="00D252C3"/>
     <w:rsid w:val="00D351EC"/>
     <w:rsid w:val="00D3570C"/>
     <w:rsid w:val="00D55463"/>
     <w:rsid w:val="00D6235B"/>
     <w:rsid w:val="00D63476"/>
     <w:rsid w:val="00D660DD"/>
     <w:rsid w:val="00D70DC1"/>
     <w:rsid w:val="00D722EF"/>
     <w:rsid w:val="00D732C8"/>
     <w:rsid w:val="00D7575D"/>
     <w:rsid w:val="00D803C7"/>
     <w:rsid w:val="00D809A5"/>
     <w:rsid w:val="00D84C42"/>
+    <w:rsid w:val="00D86611"/>
     <w:rsid w:val="00D93F6F"/>
     <w:rsid w:val="00DA1D2A"/>
     <w:rsid w:val="00DA1F73"/>
     <w:rsid w:val="00DA371E"/>
     <w:rsid w:val="00DA3A62"/>
     <w:rsid w:val="00DC0185"/>
     <w:rsid w:val="00DC648D"/>
     <w:rsid w:val="00DD49EA"/>
     <w:rsid w:val="00DD579E"/>
     <w:rsid w:val="00DE0998"/>
     <w:rsid w:val="00DE2E62"/>
     <w:rsid w:val="00DE378D"/>
     <w:rsid w:val="00DF17F0"/>
     <w:rsid w:val="00DF2719"/>
     <w:rsid w:val="00E0500F"/>
     <w:rsid w:val="00E11EF4"/>
     <w:rsid w:val="00E16FC7"/>
     <w:rsid w:val="00E20062"/>
     <w:rsid w:val="00E2262E"/>
     <w:rsid w:val="00E42759"/>
     <w:rsid w:val="00E42EC7"/>
     <w:rsid w:val="00E544D9"/>
     <w:rsid w:val="00E6659D"/>
+    <w:rsid w:val="00E71889"/>
     <w:rsid w:val="00E807CC"/>
     <w:rsid w:val="00E96437"/>
     <w:rsid w:val="00EA3223"/>
     <w:rsid w:val="00EA497E"/>
     <w:rsid w:val="00EB2DA2"/>
     <w:rsid w:val="00EC0DF0"/>
     <w:rsid w:val="00EC1A2A"/>
     <w:rsid w:val="00ED0F95"/>
     <w:rsid w:val="00ED4AD0"/>
     <w:rsid w:val="00ED6974"/>
     <w:rsid w:val="00EE1E41"/>
     <w:rsid w:val="00EF08B8"/>
     <w:rsid w:val="00F01E4D"/>
     <w:rsid w:val="00F04C66"/>
     <w:rsid w:val="00F122DC"/>
     <w:rsid w:val="00F16A9A"/>
     <w:rsid w:val="00F16CD4"/>
     <w:rsid w:val="00F266DC"/>
     <w:rsid w:val="00F31212"/>
     <w:rsid w:val="00F37E47"/>
     <w:rsid w:val="00F44BE8"/>
     <w:rsid w:val="00F44F20"/>
     <w:rsid w:val="00F5112A"/>
     <w:rsid w:val="00F643AA"/>
     <w:rsid w:val="00F87D13"/>
     <w:rsid w:val="00FA0A24"/>
     <w:rsid w:val="00FA4A26"/>
     <w:rsid w:val="00FA5118"/>
     <w:rsid w:val="00FA6656"/>
     <w:rsid w:val="00FB3AF4"/>
     <w:rsid w:val="00FB52BC"/>
     <w:rsid w:val="00FB5CD2"/>
     <w:rsid w:val="00FB6CDE"/>
     <w:rsid w:val="00FB74CB"/>
     <w:rsid w:val="00FC12D5"/>
     <w:rsid w:val="00FC5633"/>
+    <w:rsid w:val="00FD3E81"/>
     <w:rsid w:val="00FD63EE"/>
     <w:rsid w:val="00FE1251"/>
     <w:rsid w:val="00FE22CF"/>
     <w:rsid w:val="00FE6FF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2073"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -13213,54 +13826,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1611</Words>
-  <Characters>10686</Characters>
+  <Words>1917</Words>
+  <Characters>10932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>194</Lines>
-  <Paragraphs>122</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12175</CharactersWithSpaces>
+  <CharactersWithSpaces>12824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>刘 志强</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>