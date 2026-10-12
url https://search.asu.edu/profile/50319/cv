--- v0 (2025-12-24)
+++ v1 (2026-10-12)
@@ -1,102 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C8E9F86" w14:textId="77777777" w:rsidR="002005CB" w:rsidRDefault="009F17A8" w:rsidP="009A0824">
       <w:r>
         <w:t>James H. Moore</w:t>
       </w:r>
       <w:r w:rsidR="002005CB">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009A0824">
         <w:t>Clinical Associate</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Professor </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3008A12A" w14:textId="50068C53" w:rsidR="00470AC1" w:rsidRDefault="009F17A8" w:rsidP="00772DBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9540"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Department of Management</w:t>
       </w:r>
       <w:r w:rsidR="00883D93">
         <w:t xml:space="preserve"> &amp; Entrepreneurship</w:t>
       </w:r>
       <w:r w:rsidR="00470AC1">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561B985B" w14:textId="77777777" w:rsidR="00470AC1" w:rsidRDefault="00E426D1" w:rsidP="00772DBF">
+    <w:p w14:paraId="561B985B" w14:textId="055B2754" w:rsidR="00470AC1" w:rsidRDefault="00E426D1" w:rsidP="00772DBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9540"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>W.</w:t>
       </w:r>
       <w:r w:rsidR="00C04946">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>P. Carey School of Business</w:t>
       </w:r>
       <w:r w:rsidR="00470AC1">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00772DBF">
-[...1 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7BB0BB90" w14:textId="77777777" w:rsidR="006157BE" w:rsidRPr="00F00628" w:rsidRDefault="00E426D1" w:rsidP="00772DBF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9540"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F00628">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Arizona</w:t>
       </w:r>
       <w:r w:rsidR="009F17A8" w:rsidRPr="00F00628">
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> State University</w:t>
       </w:r>
       <w:r w:rsidR="006157BE" w:rsidRPr="00F00628">
         <w:rPr>
           <w:lang w:val="es-MX"/>
@@ -150,51 +147,64 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1051D235" w14:textId="77777777" w:rsidR="004C610A" w:rsidRPr="00F00628" w:rsidRDefault="004C610A">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DF9E8D0" w14:textId="77777777" w:rsidR="00B077DA" w:rsidRPr="004C610A" w:rsidRDefault="00B077DA" w:rsidP="009F17A8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C610A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="676537D2" w14:textId="77777777" w:rsidR="00B077DA" w:rsidRDefault="00B077DA" w:rsidP="00E54103">
+    <w:p w14:paraId="7BD19E62" w14:textId="35D8FAD1" w:rsidR="00FE4F42" w:rsidRDefault="00FE4F42" w:rsidP="00E54103">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>A.A.S. in Film and Media Production – Documentaries, Glendale Community College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676537D2" w14:textId="49DE9A48" w:rsidR="00B077DA" w:rsidRDefault="00B077DA" w:rsidP="00E54103">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>2003</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Ph.D. </w:t>
       </w:r>
       <w:r w:rsidRPr="00940A78">
         <w:t xml:space="preserve">in Business, </w:t>
       </w:r>
       <w:r w:rsidR="00131EEE">
         <w:t xml:space="preserve">from the </w:t>
       </w:r>
       <w:r w:rsidRPr="00940A78">
         <w:t>University of Illinois at Urbana-Champaign</w:t>
       </w:r>
       <w:r w:rsidR="00131EEE">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E54103" w:rsidRPr="00940A78">
         <w:br/>
@@ -203,51 +213,67 @@
       <w:r w:rsidR="00940A78" w:rsidRPr="00940A78">
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidR="00E54103" w:rsidRPr="00940A78">
         <w:t xml:space="preserve"> Times of Environmental Turbulence.</w:t>
       </w:r>
       <w:r w:rsidR="007E222C">
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidR="00117410">
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="007E222C">
         <w:t>mmittee</w:t>
       </w:r>
       <w:r w:rsidR="00B0160F">
         <w:t xml:space="preserve"> members</w:t>
       </w:r>
       <w:r w:rsidR="007E222C">
         <w:t>: Matthew S. Kraatz (Chair</w:t>
       </w:r>
       <w:r w:rsidR="00B0160F">
         <w:t>),</w:t>
       </w:r>
       <w:r w:rsidR="00117410">
-        <w:t xml:space="preserve"> Joseph P. Broschak, Huseyin Leblebici, and Joseph Mahoney.</w:t>
+        <w:t xml:space="preserve"> Joseph P. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00117410">
+        <w:t>Broschak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00117410">
+        <w:t xml:space="preserve">, Huseyin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00117410">
+        <w:t>Leblebici</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00117410">
+        <w:t>, and Joseph Mahoney.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311B5F56" w14:textId="77777777" w:rsidR="00B077DA" w:rsidRDefault="00B077DA" w:rsidP="00E54103">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>1989</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>M.B.A. in Business Administration, Arizona State University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02253D3D" w14:textId="77777777" w:rsidR="00B077DA" w:rsidRDefault="005973E4" w:rsidP="00E54103">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r>
         <w:t>1987</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Juris Doctor</w:t>
       </w:r>
@@ -377,210 +403,255 @@
     <w:p w14:paraId="3CAEE997" w14:textId="77777777" w:rsidR="006777DA" w:rsidRDefault="004C610A" w:rsidP="009E3FD8">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00E54103">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Presentations and Published Proceedings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D442C49" w14:textId="77777777" w:rsidR="00A86094" w:rsidRDefault="00A86094" w:rsidP="00A86094">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Andreas </w:t>
       </w:r>
       <w:r w:rsidR="00E804EA">
         <w:t>Schwab, Yves Damoiseau, James</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Moore &amp; Thongchai Srivardhana </w:t>
+        <w:t xml:space="preserve"> Moore &amp; Thongchai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srivardhana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00875B0F">
         <w:t xml:space="preserve">(2007) </w:t>
       </w:r>
       <w:r>
         <w:t>“Managerial Turnover and Tie Dissolution: Moderating Effects of Relationship Depen</w:t>
       </w:r>
       <w:r w:rsidR="00C30EAB">
         <w:t>dence and Tenure.” P</w:t>
       </w:r>
       <w:r>
         <w:t>resented at the Annual Meeting of the Academy of Management, Philadelphia, PA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B63AB9C" w14:textId="77777777" w:rsidR="00E804EA" w:rsidRDefault="00E804EA" w:rsidP="00E804EA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00628">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schneiberg, Marc, Adam Goldstein, Matt Kraatz, and James Moore. </w:t>
+        <w:t>Schneiberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F00628">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Marc, Adam Goldstein, Matt Kraatz, and James Moore. </w:t>
       </w:r>
       <w:r w:rsidR="00875B0F">
         <w:t xml:space="preserve">(2007) </w:t>
       </w:r>
       <w:r>
         <w:t>“Embracing Market Liberalism? Community Embeddedness and Mutual Savings and Loan Conver</w:t>
       </w:r>
       <w:r w:rsidR="00875B0F">
         <w:t>sions to Stock Company Form.”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Presented at the 23</w:t>
       </w:r>
       <w:r w:rsidRPr="00E804EA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Annual Conference for the European Group for Organization Studies (EGOS), Vienna Austria.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19BB5744" w14:textId="77777777" w:rsidR="00E804EA" w:rsidRDefault="00E804EA" w:rsidP="00E804EA">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F00628">
         <w:rPr>
           <w:lang w:val="de-DE"/>
         </w:rPr>
-        <w:t xml:space="preserve">Schneiberg, Marc, Adam Goldstein, Matt Kraatz, and James Moore. </w:t>
+        <w:t>Schneiberg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F00628">
+        <w:rPr>
+          <w:lang w:val="de-DE"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Marc, Adam Goldstein, Matt Kraatz, and James Moore. </w:t>
       </w:r>
       <w:r w:rsidR="00875B0F">
         <w:t xml:space="preserve">(2007) </w:t>
       </w:r>
       <w:r>
         <w:t>“Embracing Market Liberalism? Community Embeddedness and Mutual Savings and Loan Conver</w:t>
       </w:r>
       <w:r w:rsidR="00875B0F">
         <w:t xml:space="preserve">sions to Stock Company Form.” </w:t>
       </w:r>
       <w:r>
         <w:t>Presented at the 19</w:t>
       </w:r>
       <w:r w:rsidRPr="00E804EA">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Annual Meeting for the Society for the Advancement for Socio-Economics (SASE), Copenhagen Denmark.</w:t>
+        <w:t xml:space="preserve"> Annual Meeting for the Society for the Advancement for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Socio-Economics</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (SASE), Copenhagen Denmark.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="430F8C24" w14:textId="77777777" w:rsidR="00ED0BB0" w:rsidRDefault="00E804EA" w:rsidP="00ED0BB0">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Moore, James, and Matt</w:t>
       </w:r>
       <w:r w:rsidR="00ED0BB0">
         <w:t xml:space="preserve"> Kraatz (200</w:t>
       </w:r>
       <w:r w:rsidR="00F91E96">
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00ED0BB0">
         <w:t xml:space="preserve">) “Governance Form and Organizational Adaptation: Lessons from the Savings and Loan Industry in the 80s.” Paper invited to be presented at a Conference for the </w:t>
       </w:r>
       <w:r w:rsidR="00ED0BB0" w:rsidRPr="00F91E96">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Organization Science</w:t>
       </w:r>
       <w:r w:rsidR="00ED0BB0">
         <w:t xml:space="preserve"> Special Issue on Strategic Renewal</w:t>
       </w:r>
       <w:r w:rsidR="00F91E96">
         <w:t>, March 24-25, 2007, Chicago, IL.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46802302" w14:textId="77777777" w:rsidR="006777DA" w:rsidRDefault="006777DA" w:rsidP="006777DA">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Moore, James H., and Yves Damoiseau. (2006) Service Providers and the Diffusion of Contested Innovations: A Theoretical Institutional Inquiry. Presented at the Annual Meeting of the Academy of Management, Atlanta, GA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CCBED14" w14:textId="77777777" w:rsidR="00B77E86" w:rsidRDefault="004B77D1" w:rsidP="00117410">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-        <w:t>Srivardhana, Thongchai, Andreas Schwab, James H. Moore, and Yves Damo</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srivardhana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Thongchai, Andreas Schwab, James H. Moore, and Yves Damo</w:t>
       </w:r>
       <w:r w:rsidR="00D4613E">
         <w:t>iseau (2005) “Continuation and T</w:t>
       </w:r>
       <w:r>
         <w:t>ermination of Interorganizational Linkages with Professional Service Providers.” Presented at the Annual Meeting of the Southern Management Association, Charleston, South Carolina.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7652DA93" w14:textId="77777777" w:rsidR="004B77D1" w:rsidRDefault="00B77E86" w:rsidP="00117410">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B77D1">
         <w:t xml:space="preserve">Moore, James H., and Matthew S. Kraatz (2005) “Governance Form and Organizational Adaptation: Lessons from the Savings and Loan Industry in the 80s.” Presented at the Annual Meeting of the Academy of Management, Honolulu, Hawaii. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63983016" w14:textId="77777777" w:rsidR="004B77D1" w:rsidRDefault="004B77D1" w:rsidP="00117410">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Schwab, Andreas, Yves Damoiseau, James H. Moore, and Thongchai Srivardhana (2005) “Performance and Learning Implications of Partial Outsourcing.” Presented at the Annual Meeting of the Academy of Management, Honolulu, Hawaii.</w:t>
+        <w:t xml:space="preserve">Schwab, Andreas, Yves Damoiseau, James H. Moore, and Thongchai </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srivardhana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> (2005) “Performance and Learning Implications of Partial Outsourcing.” Presented at the Annual Meeting of the Academy of Management, Honolulu, Hawaii.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6079B167" w14:textId="77777777" w:rsidR="004C610A" w:rsidRDefault="00E54103" w:rsidP="00117410">
       <w:pPr>
         <w:keepLines/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Moore, James H., and Matthew S. Kraatz, (2000) “</w:t>
       </w:r>
       <w:r w:rsidR="004D72CC">
         <w:t xml:space="preserve">Shared Law Firms and the Diffusion of Competitive Practices within the Illinois Savings and Loan Industry </w:t>
       </w:r>
       <w:r w:rsidR="00264286">
         <w:t>during</w:t>
       </w:r>
       <w:r w:rsidR="004D72CC">
         <w:t xml:space="preserve"> Deregulation of the 1980s</w:t>
       </w:r>
       <w:r w:rsidR="004B77D1">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
@@ -647,203 +718,229 @@
       <w:r w:rsidR="00AF5672" w:rsidRPr="00AF5672">
         <w:t>Organizational, Industrial and Technological Change:</w:t>
       </w:r>
       <w:r w:rsidR="00AF5672">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF5672" w:rsidRPr="00AF5672">
         <w:t>A Case Study in the Life Sciences Sector</w:t>
       </w:r>
       <w:r w:rsidR="004B77D1">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF5672">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00264286">
         <w:t>Presented at t</w:t>
       </w:r>
       <w:r w:rsidR="00AF5672">
         <w:t>he Food and Agricultural Marketing Consortium Research Conference "Economic and Policy Implications of Structural Rea</w:t>
       </w:r>
       <w:r w:rsidR="00264286">
         <w:t>lignment in Food and Ag Markets</w:t>
       </w:r>
       <w:r w:rsidR="00AF5672">
-        <w:t>, Park City, UT, July/August, 1998</w:t>
+        <w:t>, Park City, UT, July/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00AF5672">
+        <w:t>August,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00AF5672">
+        <w:t xml:space="preserve"> 1998</w:t>
       </w:r>
       <w:r w:rsidR="00264286">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00AF5672" w:rsidRPr="00AF5672">
         <w:t xml:space="preserve"> Conference Proceedings Paper</w:t>
       </w:r>
       <w:r w:rsidR="00940A78">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDDDB60" w14:textId="77777777" w:rsidR="00C742CD" w:rsidRDefault="00C742CD" w:rsidP="00C33562">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7335EC61" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRPr="00C742CD" w:rsidRDefault="00C33562" w:rsidP="009F17A8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Academic </w:t>
       </w:r>
       <w:r w:rsidR="00FF4F8D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Service</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64F47AE1" w14:textId="121AEF1F" w:rsidR="00B360A3" w:rsidRDefault="00B360A3" w:rsidP="00B360A3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Barrett Faculty Honors Advisor for Department of Management &amp; Entrepreneurship, 2012 – present. Chair or second reader for many Barrett Honors Thesis Projects.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E542286" w14:textId="5D34DEC2" w:rsidR="00B360A3" w:rsidRDefault="00B360A3" w:rsidP="00B360A3">
+    <w:p w14:paraId="2E542286" w14:textId="75B2BCA0" w:rsidR="00B360A3" w:rsidRDefault="00B360A3" w:rsidP="00B360A3">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Annual Volunteer Faculty Member for W. P. Carey’s Leaders Academy session at Camp Carey (freshmen welcome/orientation). Every year I lead</w:t>
       </w:r>
       <w:r w:rsidR="001649E5">
         <w:t xml:space="preserve"> teams of incoming freshman through </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">communication exercises and </w:t>
+        <w:t xml:space="preserve">communication </w:t>
+      </w:r>
+      <w:r w:rsidR="003025CB">
+        <w:t>exercises,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="001649E5">
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
-        <w:t>judge team business competition presentations, 2014-2019</w:t>
+        <w:t xml:space="preserve">judge </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="003025CB">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>team</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> business competition presentations, 2014-2019</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76BA44D7" w14:textId="37893244" w:rsidR="00C33562" w:rsidRDefault="00C33562" w:rsidP="00C33562">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Arizona State University Faculty Senate, 2016 – </w:t>
       </w:r>
       <w:r w:rsidR="008B5DF6">
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Senate Online Education Task Force (chair), 2017-2018</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t>Senate Student-Faculty Policy Committee, 2016-2017.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2578106B" w14:textId="2156ABB6" w:rsidR="00C33562" w:rsidRDefault="00C33562" w:rsidP="00C33562">
+    <w:p w14:paraId="2578106B" w14:textId="159289F6" w:rsidR="00C33562" w:rsidRDefault="00C33562" w:rsidP="00C33562">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Department of Management &amp; Entrepreneurship, Schol</w:t>
       </w:r>
       <w:r w:rsidR="00087656">
-        <w:t>arship Committee, 2012 – 2018</w:t>
+        <w:t xml:space="preserve">arship Committee, 2012 – </w:t>
+      </w:r>
+      <w:r w:rsidR="009F5ED1">
+        <w:t>Present</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1AA6F3" w14:textId="77777777" w:rsidR="009A0824" w:rsidRDefault="003E12B3" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Associate Department Chair and Undergraduate Program Coordinator</w:t>
       </w:r>
       <w:r>
         <w:br/>
-        <w:t xml:space="preserve">Department of Management, </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">W. P. Carey School of Business, 2010 – </w:t>
+        <w:t xml:space="preserve">Department of Management, W. P. Carey School of Business, 2010 – </w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:t>2015</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B837618" w14:textId="77777777" w:rsidR="00D11D3A" w:rsidRDefault="00D11D3A" w:rsidP="00FF4F8D">
+    <w:p w14:paraId="3B837618" w14:textId="66A5D9D6" w:rsidR="00D11D3A" w:rsidRDefault="00D11D3A" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Representative from the W. P. Carey School of Business on</w:t>
       </w:r>
       <w:r w:rsidR="00E5039A">
-        <w:t xml:space="preserve"> Curriculum and Academic Programs Committee (CAPC) for Arizona State University, 2010 – </w:t>
+        <w:t xml:space="preserve"> Curriculum and Academic Programs Committee (CAPC) for Arizona State University, 2010</w:t>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:t>2012</w:t>
       </w:r>
-      <w:r w:rsidR="00E5039A">
-        <w:t>.</w:t>
+      <w:r w:rsidR="0031322A">
+        <w:t>, 2021-Current.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D564AF0" w14:textId="77777777" w:rsidR="00E5039A" w:rsidRDefault="00E5039A" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Representative from the Department of Management for the W. P. Carey </w:t>
       </w:r>
       <w:r w:rsidR="00A9604C">
         <w:t xml:space="preserve">Undergraduate Committee, 2011 – </w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="00A9604C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3285B952" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRDefault="00FF4F8D" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>E.J. Ourso College of Business Curriculum Committee</w:t>
       </w:r>
       <w:r w:rsidR="00227984">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -912,63 +1009,79 @@
         </w:rPr>
         <w:t>Doctoral committees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A9F368" w14:textId="77777777" w:rsidR="00E102FD" w:rsidRDefault="00E102FD" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Warren Byabashaija: Chair of committee</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00E102FD">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>New Firm Emergence: The Significance of Embeddedness and Bootstrapping to Performance of Nascent Entrepreneurial Activities</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005A6AD5">
-        <w:t xml:space="preserve">Final defense fall </w:t>
+        <w:t xml:space="preserve">Final defense </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="005A6AD5">
+        <w:t>fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005A6AD5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09EBCAA1" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRDefault="00FF4F8D" w:rsidP="00FF4F8D">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Thongchai “Toby” Srivardhana: Chair of committee</w:t>
+        <w:t xml:space="preserve">Thongchai “Toby” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Srivardhana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>: Chair of committee</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="004073E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Multiple Dime</w:t>
       </w:r>
       <w:r w:rsidR="002005CB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>nsions of the Interfirm Network:</w:t>
       </w:r>
       <w:r w:rsidRPr="004073E5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">The Critical Sources of Product Innovation in the </w:t>
       </w:r>
       <w:r w:rsidR="001118FC" w:rsidRPr="004073E5">
         <w:rPr>
@@ -1054,51 +1167,59 @@
         </w:rPr>
         <w:t xml:space="preserve">Governance Structures in the Post Asset Restructuring Period: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00CF0223">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Responses by Boards of Directors and Top Managers to Institutional Pressures</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF0223">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002B6D8E">
         <w:t>F</w:t>
       </w:r>
       <w:r>
-        <w:t>inal defense fall 2005</w:t>
+        <w:t xml:space="preserve">inal defense </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 2005</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D76AE76" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRDefault="00FF4F8D" w:rsidP="003768F1">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0FD1BD" w14:textId="424E3328" w:rsidR="00FF4F8D" w:rsidRPr="00C149C3" w:rsidRDefault="003768F1" w:rsidP="009F17A8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Outside </w:t>
       </w:r>
@@ -1167,51 +1288,55 @@
       <w:r w:rsidR="008F553D">
         <w:t>During this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> entire time I continually held leadership positions </w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:t xml:space="preserve">with the pack/troop </w:t>
       </w:r>
       <w:r>
         <w:t>ranging from Den Leader to Scout Master. I attended classes on leadership, wilderness first aid, CPR, youth protection, leave no trace</w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:t>…</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and, in turn, taught this material to </w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:t>our</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> other adult leaders and boys.</w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
-        <w:t xml:space="preserve"> I served on numerous Eagle Scout Boards of Review. I was an adult leader for many </w:t>
+        <w:t xml:space="preserve"> I served on numerous Eagle Scout Boards of Review. I was an adult leader </w:t>
+      </w:r>
+      <w:r w:rsidR="008F553D">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">for many </w:t>
       </w:r>
       <w:r w:rsidR="00C86D8D">
         <w:t xml:space="preserve">lengthy </w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:t>troop hikes including the Grand Canyon, Yosemite National Park and the Philmont Scout Ranch.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B0993C" w14:textId="7A7A0A9E" w:rsidR="003768F1" w:rsidRDefault="003768F1" w:rsidP="003768F1">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Girl Scouts of America, 2006 –</w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:t xml:space="preserve"> 2017</w:t>
       </w:r>
       <w:r w:rsidR="008F553D">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>I was a registered leader with the Girl Scouts of America including two years as the Cookie Dad for the troop.</w:t>
       </w:r>
@@ -1221,152 +1346,217 @@
         <w:spacing w:before="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="638626FF" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRDefault="00FF4F8D" w:rsidP="008F553D">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C92F362" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRPr="00C742CD" w:rsidRDefault="00FF4F8D" w:rsidP="009F17A8">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Teaching</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8FBBEA" w14:textId="3C00209B" w:rsidR="00716008" w:rsidRDefault="006D312C" w:rsidP="00E41C21">
+    <w:p w14:paraId="40C2A42E" w14:textId="77777777" w:rsidR="00F26B5D" w:rsidRDefault="006D312C" w:rsidP="00E41C21">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t>2008-Present</w:t>
+        <w:t>2008-</w:t>
+      </w:r>
+      <w:r w:rsidR="00F26B5D">
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Clinical Associate Prof</w:t>
       </w:r>
       <w:r w:rsidR="000F4AB5">
         <w:t>essor, Department of Management</w:t>
       </w:r>
       <w:r w:rsidR="00AC3BAC">
         <w:t xml:space="preserve"> &amp; Entrepreneurship</w:t>
       </w:r>
       <w:r w:rsidR="000F4AB5">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8FBBEA" w14:textId="35DE57E4" w:rsidR="00716008" w:rsidRDefault="00F26B5D" w:rsidP="00F26B5D">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2024-Present </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Clinical Professor, Department of Management &amp; Entrepreneurship</w:t>
+      </w:r>
       <w:r w:rsidR="000F4AB5">
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D312C">
         <w:t>W.P. Carey School of Business, Arizona State University</w:t>
       </w:r>
-      <w:r>
-        <w:br/>
+      <w:r w:rsidR="006D312C">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FE4F42">
+        <w:t>LES 305 Business Law &amp; Ethics for Managers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Study Abroad – Florence Italy)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4F42">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="006D312C">
         <w:t>MGT 300 Principles of Management (</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:t>ground &amp; online</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="006D312C">
         <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+        <w:t>MGT 302 Principles of International Business (Study Abroad – Czech Republic)</w:t>
       </w:r>
       <w:r w:rsidR="001A1DD8">
         <w:br/>
         <w:t>MGT 320 Organizational Behavior</w:t>
       </w:r>
       <w:r w:rsidR="00716008">
         <w:br/>
         <w:t xml:space="preserve">MGT </w:t>
       </w:r>
       <w:r w:rsidR="00413237">
         <w:t xml:space="preserve">380 </w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:t>Management &amp; Strategy for Nonmajors (ground &amp; online</w:t>
       </w:r>
       <w:r w:rsidR="00413237">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
         <w:t>MGT 400 Cross Cultural Management</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
         <w:t>MGT 450 Consulting Projects</w:t>
       </w:r>
       <w:r w:rsidR="00A9604C">
         <w:br/>
         <w:t>MGT 459 International Management</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
         <w:t>MGT 460 Strategic Management</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:t>MGT 492 Honors Directed Study</w:t>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C33562">
         <w:t>MGT 493 Honors Thesis</w:t>
       </w:r>
       <w:r w:rsidR="00413237">
         <w:br/>
         <w:t>MGT 589 Str</w:t>
       </w:r>
       <w:r w:rsidR="002E0F30">
         <w:t>ategic Management (MBA-online)</w:t>
       </w:r>
       <w:r w:rsidR="002E0F30">
         <w:br/>
         <w:t>GLB 301 Business in the Global Environment</w:t>
       </w:r>
       <w:r w:rsidR="002E0F30">
         <w:br/>
         <w:t>GLB 401 Global</w:t>
       </w:r>
       <w:r w:rsidR="001A1DD8">
         <w:t xml:space="preserve"> Business Integration</w:t>
       </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:br/>
+        <w:t>WPC 394 Special Topics: Business of Coffee in Costa Rica</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (Study Abroad)</w:t>
+      </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
-        <w:t>WPC 470 Business Administration Capstone</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4F42">
+        <w:t>WPC 460 Business Capstone (</w:t>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:t>ground &amp; online)</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4F42">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C33562">
+        <w:t xml:space="preserve">WPC 470 Business </w:t>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:t>Leadership Capstone</w:t>
       </w:r>
       <w:r w:rsidR="00AC3BAC">
         <w:t xml:space="preserve"> (ground &amp; online)</w:t>
       </w:r>
       <w:r w:rsidR="00C33562">
         <w:br/>
-        <w:t>WPC 480 Capstone Course (ground &amp; online)</w:t>
+        <w:t xml:space="preserve">WPC 480 </w:t>
+      </w:r>
+      <w:r w:rsidR="0031322A">
+        <w:t xml:space="preserve">W.P. Carey </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33562">
+        <w:t>Capstone Course (ground &amp; online)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5128B428" w14:textId="77777777" w:rsidR="00FF4F8D" w:rsidRDefault="00ED1DFF" w:rsidP="00E41C21">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>2003-</w:t>
       </w:r>
       <w:r w:rsidR="006D312C">
         <w:t>2008</w:t>
       </w:r>
       <w:r w:rsidR="00FF4F8D">
         <w:tab/>
         <w:t>As</w:t>
       </w:r>
       <w:r>
         <w:t>sistant Professor</w:t>
       </w:r>
       <w:r w:rsidR="00FF4F8D">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Rucks Department of Management, </w:t>
@@ -1457,73 +1647,143 @@
         <w:br/>
       </w:r>
       <w:r w:rsidR="00C742CD">
         <w:t>BADM 389: Strategic Management / Business Policy (undergraduate)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15146EDA" w14:textId="77777777" w:rsidR="00C54C4C" w:rsidRDefault="00C54C4C" w:rsidP="00C742CD">
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BED4D41" w14:textId="77777777" w:rsidR="008F4886" w:rsidRDefault="00C54C4C" w:rsidP="0083167A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:r>
         <w:t>Designated as a Business Strategy Game Online Hall of Fame Master Professor Fall 2006</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E65812A" w14:textId="77777777" w:rsidR="004565CE" w:rsidRDefault="004565CE" w:rsidP="0083167A">
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44D2CFE7" w14:textId="2466C648" w:rsidR="004565CE" w:rsidRPr="00C742CD" w:rsidRDefault="004565CE" w:rsidP="004565CE">
+    <w:p w14:paraId="44D2CFE7" w14:textId="6EBDDF1F" w:rsidR="004565CE" w:rsidRPr="00C742CD" w:rsidRDefault="004565CE" w:rsidP="004565CE">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="120"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Classes taken</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="009F5ED1">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:br/>
-[...2 lines deleted...]
-    <w:p w14:paraId="0CC1B6A9" w14:textId="046D2EBF" w:rsidR="008B5DF6" w:rsidRDefault="008B5DF6" w:rsidP="004565CE">
+        <w:t xml:space="preserve"> / Day Long</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5ED1" w:rsidRPr="009F5ED1">
+        <w:rPr>
+          <w:b/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>+</w:t>
+      </w:r>
+      <w:r w:rsidR="009F5ED1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Seminars attended</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7040596C" w14:textId="21C1228A" w:rsidR="009F5ED1" w:rsidRDefault="009F5ED1" w:rsidP="004565CE">
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="810"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F5ED1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Seminar on Semi-structured Interviewing</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Institute for Social Science Research (ISSR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="689C477A" w14:textId="77777777" w:rsidR="009F5ED1" w:rsidRDefault="009F5ED1" w:rsidP="004565CE">
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7C3FC2" w14:textId="612BCE75" w:rsidR="009F5ED1" w:rsidRDefault="009F5ED1" w:rsidP="004565CE">
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="810"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009F5ED1">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Alternative Dispute Resolution Week</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Lodestar Dispute Resolution Center at ASU Law in coordination with the American Bar Association’s Mediation Week 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="459E3388" w14:textId="77777777" w:rsidR="009F5ED1" w:rsidRDefault="009F5ED1" w:rsidP="004565CE">
+      <w:pPr>
+        <w:ind w:left="810" w:hanging="810"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CC1B6A9" w14:textId="4BA9A14F" w:rsidR="008B5DF6" w:rsidRDefault="008B5DF6" w:rsidP="004565CE">
       <w:pPr>
         <w:ind w:left="810" w:hanging="810"/>
       </w:pPr>
       <w:r>
         <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">* ACUE (Association of College and University Educators) </w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">Certificate in </w:t>
       </w:r>
       <w:r w:rsidRPr="008B5DF6">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Effective College Instruction</w:t>
       </w:r>
       <w:r w:rsidRPr="008B5DF6">
         <w:t xml:space="preserve"> (September 2019)</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -1658,159 +1918,159 @@
         <w:t xml:space="preserve">ASU Online, </w:t>
       </w:r>
       <w:r w:rsidRPr="00433295">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Master Class for Teaching Online</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2710EDB7" w14:textId="77777777" w:rsidR="004565CE" w:rsidRDefault="004565CE" w:rsidP="004565CE">
       <w:pPr>
         <w:ind w:left="810" w:hanging="810"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004565CE" w:rsidSect="006160BB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1296" w:right="1296" w:bottom="1152" w:left="1296" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21BC1797" w14:textId="77777777" w:rsidR="004433A8" w:rsidRDefault="004433A8">
+    <w:p w14:paraId="7E274779" w14:textId="77777777" w:rsidR="00957E48" w:rsidRDefault="00957E48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A29A95E" w14:textId="77777777" w:rsidR="004433A8" w:rsidRDefault="004433A8">
+    <w:p w14:paraId="1ADB0232" w14:textId="77777777" w:rsidR="00957E48" w:rsidRDefault="00957E48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="03D2AF71" w14:textId="77777777" w:rsidR="004433A8" w:rsidRDefault="004433A8">
+    <w:p w14:paraId="647FF46A" w14:textId="77777777" w:rsidR="00957E48" w:rsidRDefault="00957E48">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79CB53FA" w14:textId="77777777" w:rsidR="004433A8" w:rsidRDefault="004433A8">
+    <w:p w14:paraId="297C4969" w14:textId="77777777" w:rsidR="00957E48" w:rsidRDefault="00957E48">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4A88D3B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2187,126 +2447,132 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="915089687">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1711874668">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="942153652">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...2 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="1"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="es-MX" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="1"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:activeWritingStyle w:appName="MSWord" w:lang="de-DE" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002408D7"/>
     <w:rsid w:val="00002F81"/>
     <w:rsid w:val="00005FD2"/>
     <w:rsid w:val="00073264"/>
     <w:rsid w:val="00075441"/>
     <w:rsid w:val="000777D1"/>
     <w:rsid w:val="00080BEA"/>
     <w:rsid w:val="00087656"/>
     <w:rsid w:val="00095FAC"/>
     <w:rsid w:val="000B0426"/>
     <w:rsid w:val="000D4655"/>
     <w:rsid w:val="000F38ED"/>
     <w:rsid w:val="000F4AB5"/>
     <w:rsid w:val="00105A44"/>
     <w:rsid w:val="001118FC"/>
     <w:rsid w:val="00117410"/>
     <w:rsid w:val="00127F14"/>
     <w:rsid w:val="00131EEE"/>
     <w:rsid w:val="00150CC1"/>
     <w:rsid w:val="001649E5"/>
     <w:rsid w:val="00170422"/>
     <w:rsid w:val="00180DF6"/>
     <w:rsid w:val="001941D6"/>
     <w:rsid w:val="001A1DD8"/>
     <w:rsid w:val="001A2D0A"/>
     <w:rsid w:val="001C3B9C"/>
     <w:rsid w:val="001C63B6"/>
     <w:rsid w:val="001D13DD"/>
     <w:rsid w:val="001F63B2"/>
     <w:rsid w:val="002005CB"/>
     <w:rsid w:val="00227984"/>
     <w:rsid w:val="002408D7"/>
     <w:rsid w:val="0024778E"/>
     <w:rsid w:val="00264286"/>
     <w:rsid w:val="002A65D8"/>
     <w:rsid w:val="002B6D8E"/>
     <w:rsid w:val="002C2E25"/>
     <w:rsid w:val="002E0F30"/>
     <w:rsid w:val="003005C1"/>
+    <w:rsid w:val="003025CB"/>
+    <w:rsid w:val="0031322A"/>
     <w:rsid w:val="0036636D"/>
     <w:rsid w:val="003702AB"/>
     <w:rsid w:val="003768F1"/>
     <w:rsid w:val="0038650D"/>
     <w:rsid w:val="003E12B3"/>
     <w:rsid w:val="003F2746"/>
     <w:rsid w:val="00402912"/>
     <w:rsid w:val="00413237"/>
     <w:rsid w:val="00433295"/>
     <w:rsid w:val="004433A8"/>
     <w:rsid w:val="00454178"/>
     <w:rsid w:val="004565CE"/>
     <w:rsid w:val="00467241"/>
     <w:rsid w:val="00470AC1"/>
     <w:rsid w:val="00480D27"/>
     <w:rsid w:val="004A6A83"/>
     <w:rsid w:val="004B77D1"/>
     <w:rsid w:val="004C5297"/>
     <w:rsid w:val="004C610A"/>
     <w:rsid w:val="004D72CC"/>
     <w:rsid w:val="004E2FF1"/>
     <w:rsid w:val="004E623A"/>
     <w:rsid w:val="00525ED7"/>
     <w:rsid w:val="005364D9"/>
     <w:rsid w:val="005623D0"/>
@@ -2314,83 +2580,86 @@
     <w:rsid w:val="005903BE"/>
     <w:rsid w:val="0059367A"/>
     <w:rsid w:val="0059630E"/>
     <w:rsid w:val="005973E4"/>
     <w:rsid w:val="005A6AD5"/>
     <w:rsid w:val="005A6C18"/>
     <w:rsid w:val="00613329"/>
     <w:rsid w:val="006157BE"/>
     <w:rsid w:val="006160BB"/>
     <w:rsid w:val="00627F55"/>
     <w:rsid w:val="00633978"/>
     <w:rsid w:val="0064047D"/>
     <w:rsid w:val="006730C5"/>
     <w:rsid w:val="006777DA"/>
     <w:rsid w:val="006833A2"/>
     <w:rsid w:val="006B0888"/>
     <w:rsid w:val="006D312C"/>
     <w:rsid w:val="006E5E10"/>
     <w:rsid w:val="006F48FD"/>
     <w:rsid w:val="006F7614"/>
     <w:rsid w:val="007156CC"/>
     <w:rsid w:val="00716008"/>
     <w:rsid w:val="00772DBF"/>
     <w:rsid w:val="00785A97"/>
     <w:rsid w:val="0078715B"/>
+    <w:rsid w:val="00797C08"/>
     <w:rsid w:val="007A48E6"/>
     <w:rsid w:val="007C5F7D"/>
     <w:rsid w:val="007E0B4A"/>
     <w:rsid w:val="007E222C"/>
     <w:rsid w:val="008029E9"/>
     <w:rsid w:val="00820762"/>
     <w:rsid w:val="0083167A"/>
     <w:rsid w:val="00875B0F"/>
     <w:rsid w:val="00883D93"/>
     <w:rsid w:val="008853CD"/>
     <w:rsid w:val="0089659D"/>
     <w:rsid w:val="008B5DF6"/>
     <w:rsid w:val="008E5FD4"/>
     <w:rsid w:val="008F4578"/>
     <w:rsid w:val="008F4886"/>
     <w:rsid w:val="008F553D"/>
     <w:rsid w:val="008F7568"/>
     <w:rsid w:val="0090729E"/>
     <w:rsid w:val="009104F8"/>
     <w:rsid w:val="00916804"/>
     <w:rsid w:val="00917D50"/>
     <w:rsid w:val="00921574"/>
     <w:rsid w:val="00924863"/>
     <w:rsid w:val="00926DA6"/>
     <w:rsid w:val="00927F2A"/>
     <w:rsid w:val="00940A78"/>
+    <w:rsid w:val="00957E48"/>
     <w:rsid w:val="00965280"/>
     <w:rsid w:val="00982DD6"/>
     <w:rsid w:val="009A0824"/>
     <w:rsid w:val="009B373A"/>
     <w:rsid w:val="009D7104"/>
     <w:rsid w:val="009E3FD8"/>
     <w:rsid w:val="009F17A8"/>
+    <w:rsid w:val="009F5ED1"/>
     <w:rsid w:val="00A45AC0"/>
     <w:rsid w:val="00A56F43"/>
     <w:rsid w:val="00A86094"/>
     <w:rsid w:val="00A9604C"/>
     <w:rsid w:val="00A96248"/>
     <w:rsid w:val="00AB337D"/>
     <w:rsid w:val="00AC3BAC"/>
     <w:rsid w:val="00AF5672"/>
     <w:rsid w:val="00B0160F"/>
     <w:rsid w:val="00B077DA"/>
     <w:rsid w:val="00B07A3C"/>
     <w:rsid w:val="00B360A3"/>
     <w:rsid w:val="00B42A46"/>
     <w:rsid w:val="00B53CEB"/>
     <w:rsid w:val="00B7066B"/>
     <w:rsid w:val="00B77E86"/>
     <w:rsid w:val="00BA3104"/>
     <w:rsid w:val="00BA7D40"/>
     <w:rsid w:val="00BB79AC"/>
     <w:rsid w:val="00C04946"/>
     <w:rsid w:val="00C149C3"/>
     <w:rsid w:val="00C30EAB"/>
     <w:rsid w:val="00C33562"/>
     <w:rsid w:val="00C3741A"/>
     <w:rsid w:val="00C454FD"/>
@@ -2407,106 +2676,108 @@
     <w:rsid w:val="00D45AF4"/>
     <w:rsid w:val="00D4613E"/>
     <w:rsid w:val="00D74364"/>
     <w:rsid w:val="00D818CB"/>
     <w:rsid w:val="00D90066"/>
     <w:rsid w:val="00D95796"/>
     <w:rsid w:val="00DB1C90"/>
     <w:rsid w:val="00DD0B95"/>
     <w:rsid w:val="00E05918"/>
     <w:rsid w:val="00E05B26"/>
     <w:rsid w:val="00E102FD"/>
     <w:rsid w:val="00E12B84"/>
     <w:rsid w:val="00E23BAD"/>
     <w:rsid w:val="00E41C21"/>
     <w:rsid w:val="00E426D1"/>
     <w:rsid w:val="00E429C4"/>
     <w:rsid w:val="00E5039A"/>
     <w:rsid w:val="00E54103"/>
     <w:rsid w:val="00E804EA"/>
     <w:rsid w:val="00EA3B50"/>
     <w:rsid w:val="00EB2561"/>
     <w:rsid w:val="00ED0BB0"/>
     <w:rsid w:val="00ED1DFF"/>
     <w:rsid w:val="00F00628"/>
     <w:rsid w:val="00F2518E"/>
+    <w:rsid w:val="00F26B5D"/>
     <w:rsid w:val="00F27E7A"/>
     <w:rsid w:val="00F32783"/>
     <w:rsid w:val="00F32CE2"/>
     <w:rsid w:val="00F53C85"/>
     <w:rsid w:val="00F63E7E"/>
     <w:rsid w:val="00F84B1A"/>
     <w:rsid w:val="00F91336"/>
     <w:rsid w:val="00F91E96"/>
     <w:rsid w:val="00F966FD"/>
     <w:rsid w:val="00FA364F"/>
     <w:rsid w:val="00FB1EF8"/>
     <w:rsid w:val="00FE4931"/>
+    <w:rsid w:val="00FE4F42"/>
     <w:rsid w:val="00FF4F8D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3EAEE1CD"/>
   <w14:defaultImageDpi w14:val="300"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2817,50 +3088,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -2927,51 +3203,51 @@
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="009F17A8"/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00EA3B50"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="435566629">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="510294485">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -3302,70 +3578,70 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1382</Words>
-  <Characters>7882</Characters>
+  <Words>1493</Words>
+  <Characters>8515</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>James H</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ourso College of Business Administration</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9246</CharactersWithSpaces>
+  <CharactersWithSpaces>9989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>James H</dc:title>
   <dc:subject/>
   <dc:creator>James H. Moore</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>