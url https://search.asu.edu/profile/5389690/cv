--- v0 (2026-01-01)
+++ v1 (2026-05-25)
@@ -1,20383 +1,16063 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
-  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w:rsidR="00A20A59" w:rsidP="2C77ABA7" w:rsidRDefault="00A20A59" w14:paraId="4667F3EF" w14:textId="1E87F1CB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>MARINA ZALOZNAYA</w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="00753069">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A20A59" w:rsidP="58964638" w:rsidRDefault="00A20A59" w14:paraId="427168E7" w14:textId="540B9B54">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Associate Professor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00882F09" w:rsidP="6DA45C71" w:rsidRDefault="00A20A59" w14:paraId="4689E64E" w14:textId="1A6323AA">
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00882F09" w:rsidP="6DA45C71" w:rsidRDefault="290CCD77" w14:paraId="4689E64E" w14:textId="1A6323AA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
         </w:pBdr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6DA45C71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA45C71" w:rsidR="00A20A59">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Criminology</w:t>
       </w:r>
       <w:r w:rsidRPr="6DA45C71" w:rsidR="66D7DADD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Criminal Justice</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="66D7DADD" w:rsidP="6DA45C71" w:rsidRDefault="66D7DADD" w14:paraId="0143D6BB" w14:textId="237714D2">
       <w:pPr>
-        <w:pStyle w:val="Normal"/>
         <w:widowControl w:val="0"/>
-        <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="1"/>
         </w:pBdr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="66D7DADD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A20A59" w:rsidP="7A0FF762" w:rsidRDefault="778DE629" w14:paraId="462C131E" w14:textId="56EE67C0">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="778DE629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>411 N Central Ave #</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="69A5AAD4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="778DE629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>622F, Phoenix AZ, 85004</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A20A59" w:rsidP="58964638" w:rsidRDefault="7AA5C1B8" w14:paraId="779E7AC2" w14:textId="21E1B104">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F65E7E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>mzalozna@asu.edu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F65E7E2" w:rsidR="00C2065D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F65E7E2" w:rsidR="00A20A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>+1-773-633-8315</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A42439" w:rsidP="58964638" w:rsidRDefault="00A42439" w14:paraId="591638EC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="32BA7739" w14:textId="07AED461">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="553898DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>PhD, Sociology, Northwestern University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="774CF3A7" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>MS, Sociology, University of Wisconsin-Madison</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00882F09" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="628F53AA" w14:textId="4EBBF097">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>BS, Sociology and Italian, Summa Cum Laude, Middlebury College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C3355F" w:rsidP="58964638" w:rsidRDefault="00C3355F" w14:paraId="1B09BC15" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3B129E2E" w:rsidP="577EB0C2" w:rsidRDefault="3B129E2E" w14:paraId="19398414" w14:textId="3EE57EA3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
         <w:bidi w:val="0"/>
-        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...92 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="3B129E2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>EMPLOYMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EF04D6" w:rsidP="58964638" w:rsidRDefault="00EF04D6" w14:paraId="5EDE61F6" w14:textId="1375E2F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="4A9F970A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="41D7C0DC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>2012</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="6FE2DC4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="6FE2DC4A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>present</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="2823866C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="2617EF0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="4A9F970A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Professor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="4A9F970A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>School of Criminology &amp; Crimina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="5C40B6E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>l Justice,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="5C40B6E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arizona State Univ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="27996D12">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ersity</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="35FF331A" w:rsidP="156A8E7A" w:rsidRDefault="35FF331A" w14:paraId="5C832DFD" w14:textId="67251A54">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="156A8E7A" w:rsidR="35FF331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Affiliated Faculty, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="156A8E7A" w:rsidR="35FF331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Melikan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="156A8E7A" w:rsidR="35FF331A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center: Russian, Eurasian &amp; E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="156A8E7A" w:rsidR="04D33C63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>ast-European Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="3A995E58" w14:textId="131F4CEB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="18AC5744">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Professor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Political Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, The University of Iowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="000B44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="008A32E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="000B44FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>% appointment)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="7077268B" w14:textId="78F05E26">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Associate Professor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sociology &amp; Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, The University of Iowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00956DC9" w:rsidP="58964638" w:rsidRDefault="008127CF" w14:paraId="5EAFF0D4" w14:textId="7D90866B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E" w:rsidR="52E66629">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>- 2018</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assistant Professor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sociology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2228562E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The University of Iowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00956DC9" w:rsidP="58964638" w:rsidRDefault="00956DC9" w14:paraId="6AEA6286" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="28B06752" w:rsidP="577EB0C2" w:rsidRDefault="28B06752" w14:paraId="045D67B2" w14:textId="560BD968">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...29 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>LEADERSHIP POSITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="28B06752" w:rsidP="0D55259A" w:rsidRDefault="28B06752" w14:paraId="3AB4FBC5" w14:textId="5779D628">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="28B06752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="761F7590">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="5D95D007">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">present  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="5D95D007">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="2617EF0A">
+        </w:rPr>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="7C78533F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="4A9F970A">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="7C78533F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="4A9F970A">
+        </w:rPr>
+        <w:t xml:space="preserve">Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="7C78533F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="5C40B6E3">
+        </w:rPr>
+        <w:t>Journal of Financial Crime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="7C78533F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="28B06752" w:rsidP="577EB0C2" w:rsidRDefault="28B06752" w14:paraId="69D7C7DB" w14:textId="364C6CFF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="2457681B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="2457681B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">present  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="2457681B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Associate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="2457681B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="2457681B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...25 lines deleted...]
-    <w:p w:rsidR="4A9F970A" w:rsidP="7ACEC61B" w:rsidRDefault="4A9F970A" w14:paraId="4C79B12D" w14:textId="47209015">
+        </w:rPr>
+        <w:t>Journal of Money Laundering Control</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="28B06752" w:rsidP="577EB0C2" w:rsidRDefault="28B06752" w14:paraId="268D4529" w14:textId="277DA11E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="4A9F970A">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="64CD9418">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="73451846">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="522F2B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="73451846">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>present</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Co-Founder and Executive Director, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Corruption in the Global South Research Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="28B06752" w:rsidP="577EB0C2" w:rsidRDefault="28B06752" w14:paraId="60CAA7BF" w14:textId="0F98DC6E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022 - 2025 </w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="4A9F970A">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="7ACEC61B" w:rsidR="4A9F970A">
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="00EF04D6">
+        </w:rPr>
+        <w:t>European Studies Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="28B06752">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, International Programs, The University of Iowa</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="577EB0C2" w:rsidP="577EB0C2" w:rsidRDefault="577EB0C2" w14:paraId="52D214D3" w14:textId="7CB6F5BD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="660F1C70">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C6647A" w:rsidP="58964638" w:rsidRDefault="00C6647A" w14:paraId="5ED166C6" w14:textId="7A1CD694">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SCHOLARSHIP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2029367B" w:rsidP="00EE6AC3" w:rsidRDefault="00A20A59" w14:paraId="432AAD0B" w14:textId="2F096E7B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:right="288"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EDCDD11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BOOKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AEBA75" w:rsidP="58964638" w:rsidRDefault="00AEBA75" w14:paraId="7CDCD295" w14:textId="48A5EF0D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="5522469D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7116761E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="08561F9A">
+        </w:rPr>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="08561F9A">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="64CB6D29">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="7C0E6FF5">
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="00EF04D6">
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="67DFA757">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Forthcoming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="6F5FBA97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="060D4445">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>Bribes, People, and Politics: How Everyday</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="5105790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="6AA27F8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hapes Governance in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>urasia.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00AEBA75">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michigan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="003D4AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="3ABA80AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="003D4AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="24272722">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="003D4AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2B946E5C" w:rsidP="58964638" w:rsidRDefault="2B946E5C" w14:paraId="016EB1D0" w14:textId="63C77B65">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="5A1B76F2" w:rsidP="58964638" w:rsidRDefault="5A1B76F2" w14:paraId="6DE3C71B" w14:textId="342E1217">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garrido, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="18AC5744">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>, M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilson, N. H. (Eds.).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="7CCF88E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00EE6AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative-Historica</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="70804A9F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociology </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="1C9BDCEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cambridge University Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="5A1B76F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00EE6AC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61BBEF73" w:rsidP="2EDCDD11" w:rsidRDefault="61BBEF73" w14:paraId="17D6FC26" w14:textId="3DA9AC74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7B82EF7B" w:rsidP="1F65E7E2" w:rsidRDefault="0D85373A" w14:paraId="5CA8FBB5" w14:textId="4270A91F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2017. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Politics of Bureaucratic Corruption in Post-Transitional Eastern Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0D85373A" w:rsidP="7A0FF762" w:rsidRDefault="0D85373A" w14:paraId="6E2E2649" w14:textId="5ED79AE5">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="0D85373A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cambridge </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="003D4AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="658F6079">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="003D4AFC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="39195B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ress</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="39B4AF3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7A0FF762" w:rsidP="7A0FF762" w:rsidRDefault="7A0FF762" w14:paraId="5D8636FB" w14:textId="4F914F5E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1DDA42F0" w:rsidP="2EDCDD11" w:rsidRDefault="1DDA42F0" w14:paraId="595123C8" w14:textId="6A1AAD06">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EDCDD11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDITED JOURNAL </w:t>
+      </w:r>
+      <w:r w:rsidR="0002214F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SPECIAL </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EDCDD11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ISSUES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00675BF7" w:rsidR="1DDA42F0" w:rsidP="2EDCDD11" w:rsidRDefault="1DDA42F0" w14:paraId="30FEA60E" w14:textId="3A4FF8C1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ed.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="535ED4FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="35A44826" w:rsidR="67E62732">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Anti-Corruption and Illiberal Turns in National Politics in the Global South</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="008D35E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
+      <w:r w:rsidRPr="35A44826" w:rsidR="1DDA42F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Sociology of Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00675BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00675BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="000B7987">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00675BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2EDCDD11" w:rsidP="2EDCDD11" w:rsidRDefault="2EDCDD11" w14:paraId="45573E00" w14:textId="6BABE1B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1152"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2EDCDD11" w:rsidP="2C77ABA7" w:rsidRDefault="1DDA42F0" w14:paraId="6CCF5CFA" w14:textId="64214BB0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1AA2E0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AA2E0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Ed.). 2020. A Law &amp; Society Take on Legality in the Former Soviet Union. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AA2E0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Demokratizatsiya: The Journal of Post-Soviet Democratization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AA2E0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AA2E0BE" w:rsidR="07A17571">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1AA2E0BE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EE6AC3" w:rsidP="1F65E7E2" w:rsidRDefault="00EE6AC3" w14:paraId="1916B11F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A20A59" w:rsidP="1F65E7E2" w:rsidRDefault="00A20A59" w14:paraId="08A4EAF8" w14:textId="4A32C75A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00A20A59">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PEER-REVIEWED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="1898D05C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="100CA77B" w:rsidP="577EB0C2" w:rsidRDefault="100CA77B" w14:paraId="64126770" w14:textId="202301B3">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="100CA77B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="1A76C4AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="100CA77B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="6F34BD3F">
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schimpfoessl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="4AA2D923">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>In Press)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Sanctioned Oligarchs: A New Species of a Global Criminal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Journal of White Collar and Corporate Crime</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="328EDBE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="35A44826" w:rsidP="35A44826" w:rsidRDefault="35A44826" w14:paraId="4D72B44E" w14:textId="16B704CF">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7ED8DF71" w:rsidP="35A44826" w:rsidRDefault="7ED8DF71" w14:paraId="53134A14" w14:textId="77601FE1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(31) Garrido, M., Wilson, N.H., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="2228562E" w:rsidR="008127CF">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Forthcoming) Sociology of Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Annual Review of Sociology.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7ED8DF71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2228562E" w:rsidR="52E66629">
-[...589 lines deleted...]
-    <w:p w:rsidR="61BBEF73" w:rsidP="2EDCDD11" w:rsidRDefault="61BBEF73" w14:paraId="17D6FC26" w14:textId="3DA9AC74">
+    </w:p>
+    <w:p w:rsidR="35A44826" w:rsidP="35A44826" w:rsidRDefault="35A44826" w14:paraId="0FF4E5E7" w14:textId="2D654E8A">
       <w:pPr>
         <w:pStyle w:val="Normal"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...572 lines deleted...]
-          <w:noProof w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00561643" w:rsidR="5B5C8FE0" w:rsidP="35A44826" w:rsidRDefault="0EC4ED51" w14:paraId="1AD07C97" w14:textId="6CCA653D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0EC4ED51">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="18CFB1A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="683F1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="683F1361">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5B5C8FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5B5C8FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4AB32D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4AB32D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0BA74FBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00561643">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="533542DF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4AB32D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="4AB32D5F">
-[...8 lines deleted...]
-          <w:noProof w:val="0"/>
+      <w:r w:rsidRPr="35A44826" w:rsidR="78C0C0CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Be Careful What You Wish For: Anti-Corruption and Democratic Backsliding in Wartime Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4AB32D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4AB32D5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:caps w:val="0"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...7 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Sociology of Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00561643">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:caps w:val="0"/>
-[...1 lines deleted...]
-          <w:noProof w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...15 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="007571AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...131 lines deleted...]
-          <w:noProof w:val="0"/>
+        </w:rPr>
+        <w:t>12(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6AB2471F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:spacing w:after="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E888AF9" w:rsidP="1E888AF9" w:rsidRDefault="1E888AF9" w14:paraId="00AFE6B1" w14:textId="660E0869">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2CE8ED14" w:rsidP="1E888AF9" w:rsidRDefault="2CE8ED14" w14:paraId="46B09605" w14:textId="27AA5755">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="2CE8ED14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(29) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...53 lines deleted...]
-      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...46 lines deleted...]
-      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reisinger, W.M. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="31F48CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00AC3D0B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>). The Civic Life of Bribe-Givers: Bureaucratic Corruption and Political Activity in Russia. In Garrido et al., (Eds.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative-Historical Sociology of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0B381E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Cambridge UP</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00E01892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, pp. 151</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00111FD9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-172</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7BCF063F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1F65E7E2" w:rsidP="0FD53D56" w:rsidRDefault="1F65E7E2" w14:paraId="66666D9D" w14:textId="29658D28">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="35B867F5" w:rsidP="738590EB" w:rsidRDefault="61A627D0" w14:paraId="0A47D819" w14:textId="093C16DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="63874BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6E707BBE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Reisinger, W.M. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="3DE02C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>). A Little Too Little, A Little Too Late: The Political Impact of Russia’s Anti-Corruption Enforcement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="231FF7C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="24AC87F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> LAWS</w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="39A160E3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:i w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="497E77D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>14(2), 20</w:t>
+        </w:rPr>
+        <w:t>14(2)</w:t>
+      </w:r>
+      <w:r w:rsidR="009004FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="497E77D9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...23 lines deleted...]
-      </w:hyperlink>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="002D504D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="009004FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>42.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="61BBEF73" w:rsidP="58964638" w:rsidRDefault="61BBEF73" w14:paraId="4ED57A32" w14:textId="477D4C6D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="6A9D7324" w:rsidP="2C77ABA7" w:rsidRDefault="6A9D7324" w14:paraId="674E02D3" w14:textId="161C1D78">
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6A9D7324" w:rsidP="2C77ABA7" w:rsidRDefault="110E82AA" w14:paraId="674E02D3" w14:textId="52311755">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="675EB824">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="2333DEB0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C77ABA7" w:rsidR="110E82AA">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Garrido, M.,</w:t>
       </w:r>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zaloznaya, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wilson, N.H. (202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="4B3B54DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). A Comparative Historical Sociology of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Sociology Compass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="1313D900">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="3FA886E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7" w:rsidR="1BB0320E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC6200">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
-[...85 lines deleted...]
-          <w:u w:val="none"/>
+    </w:p>
+    <w:p w:rsidR="27FE178F" w:rsidP="58964638" w:rsidRDefault="27FE178F" w14:paraId="5740510E" w14:textId="3F6656F1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003D4AFC" w:rsidR="1EEBACD9" w:rsidP="1E888AF9" w:rsidRDefault="17B1A3DE" w14:paraId="67309817" w14:textId="73A09DF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="71E5548A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="163501E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="71E5548A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0382A465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0382A465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Glanville, J., Haylett, J. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="2CAE20DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0382A465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Of Deviance and Patriarchy: Mechanisms of Gender Discrimination in Public Sector Corruption, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0382A465">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="66C61F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C77ABA7" w:rsidR="6A9D7324">
-[...109 lines deleted...]
-    <w:p w:rsidR="27FE178F" w:rsidP="58964638" w:rsidRDefault="27FE178F" w14:paraId="5740510E" w14:textId="3F6656F1">
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="66C61F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>62(4)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4E0329E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 739-68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003D4AFC" w:rsidR="003D4AFC" w:rsidP="58964638" w:rsidRDefault="003D4AFC" w14:paraId="2A547DA9" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...172 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="00D91219" w14:paraId="3BEE54AA" w14:textId="596D15F8">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="5B656AC5" w14:paraId="3BEE54AA" w14:textId="596D15F8">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>(2</w:t>
       </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="1AFC7535">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="5B656AC5">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:t>Zaloznaya</w:t>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
       </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-        <w:t>, M.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yakes, A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="5FF81713">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Wo, J.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="007416F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2023).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Is White Collar Crime White? Racialization in the National Press Coverage of White-Collar Crime from 1950 to 2010. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Law &amp; Social Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="3A28DFA2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4A0FC73C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="00D91219">
-[...68 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="70C42124">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>48(4):1117-37</w:t>
       </w:r>
       <w:r w:rsidRPr="1E888AF9" w:rsidR="65290E99">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="528F5D2B" w:rsidP="58964638" w:rsidRDefault="528F5D2B" w14:paraId="2574AD54" w14:textId="221976A2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000829C7" w:rsidP="58964638" w:rsidRDefault="000829C7" w14:paraId="3CD8DBF2" w14:textId="6C3F461E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000829C7" w:rsidP="58964638" w:rsidRDefault="54A73DE3" w14:paraId="3CD8DBF2" w14:textId="6C3F461E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="24B75F19">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Woo, B.D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0063720F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0063720F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fear of Punishment as a Driver of Survey Misreporting and Item Nonresponse in Russia and Its Neighbors. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post-Soviet Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>39(1-2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="2D97A17D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 49-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="11732BE8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00446FB4" w:rsidP="58964638" w:rsidRDefault="3ABF6270" w14:paraId="5B1399E8" w14:textId="1D3BFD48">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4308B331">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0018076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2022). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Civic Crime of Corruption.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0018076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Theoretical Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00446FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 26(4),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0059233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00446FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>641-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0018076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>63.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="147C0578" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A27DC0" w:rsidP="58964638" w:rsidRDefault="3F8195E6" w14:paraId="7BECC77F" w14:textId="5C3BABB3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6AB76FE2">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Glanville, J., Reisinger, W. (2022). Putin’s Impunity: Public Sector Corruption and Political Trust in Russia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post-Soviet Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00446FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>38(5), 386-409</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0018076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="0E3FF9A9" w14:textId="39FE3308">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="528F5D2B" w:rsidP="58964638" w:rsidRDefault="2A60714A" w14:paraId="71A6CF9F" w14:textId="47C0D85A">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="54A73DE3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(2</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="7539A635">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Reisinger, W., </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ma, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0C7ACD87">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="262F4297">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="5D977345">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00A27DC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Political Ramifications of Corruption Experience for Political Trust and Pro-Leadership Voting: Evidence from Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0255868B">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Russian Politics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="16D00822">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="007E5B3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7, 28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00A27DC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="007E5B3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00A27DC0">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="007E5B3D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61BBEF73" w:rsidP="738590EB" w:rsidRDefault="61BBEF73" w14:paraId="775274F1" w14:textId="0CF29B09">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="1F8B18CA" w14:paraId="6109ADB6" w14:textId="7DFB54D2">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="7816A6CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00FC6D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rasad, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021). Bureaucratic Quality </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6A291F1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Social Development. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sociology of Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="66F54ADA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7(3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="393CAD15">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>231-52.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="5510D57F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="0CA76BDA" w14:paraId="4C6EE113" w14:textId="481CA277">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="405B70D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Gerber, T.P. (2021). Social Issues in Contemporary Russia: Women's Rights, Corruption, and Immigration Through Three Sociological Lenses. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Annual Review of Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 47(1), 567-586.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="6AD5B573" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="4E40EEC5" w14:paraId="33E7C979" w14:textId="4DFE2E64">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6EFC8105">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Lynn, F.B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2021). A Smarter Fight Against Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Contexts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 20(2), 63-65.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="219F52F0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="55E875B2" w14:paraId="57AA1334" w14:textId="7CB1A079">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="2DEC180E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Claypool, V. (2021). Citizens’ Attitudes to Law in Georgia, Ukraine, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00DA6406">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Europe-Asia Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 73(1), 36-59.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="528F5D2B" w:rsidP="2670582F" w:rsidRDefault="528F5D2B" w14:paraId="5491B730" w14:textId="76A496D8">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="30437D03" w:rsidP="1E888AF9" w:rsidRDefault="30437D03" w14:paraId="3D1B7A03" w14:textId="4009EB50">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(15) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="02A9F182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="02A9F182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="02A9F182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Claypool., V. (2022). Citizens’ Attitudes to Law in Georgia, Ukraine, and Russia. Marat, E. and McCarthy, (Eds.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="02A9F182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Justice, Crime, and Citizenship in Eurasia: A Sociolegal Perspective</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="02A9F182">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Routledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E888AF9" w:rsidP="1E888AF9" w:rsidRDefault="1E888AF9" w14:paraId="1826F739" w14:textId="4FB93458">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="48C73500" w14:paraId="154A1C8C" w14:textId="64B041D2">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="42B114C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Reisinger, W. (2020). Mechanisms of Decoupling from Global Regimes: The Case of Anti-Corruption Reforms in Russia and Ukraine. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Demokratizatsiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: The Journal of Post-Soviet Democratization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 28(1), 77-112.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="528F5D2B" w:rsidP="58964638" w:rsidRDefault="528F5D2B" w14:paraId="3946D64E" w14:textId="02019B34">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="35A44826" w:rsidP="35A44826" w:rsidRDefault="35A44826" w14:paraId="48D50E8F" w14:textId="35EE8B8C">
+      <w:pPr>
+        <w:spacing w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="15B65668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="76ECE958">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="15B65668">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zaloznaya</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, M.</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
-[...55 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2020). A Law &amp; Society Take on Legality in the Former Soviet Union. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
+        </w:rPr>
+        <w:t>Demokratizatsiya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: The Journal of Post-Soviet Democratization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E794098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 28(1): 3-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="16FBEA50" w:rsidP="58964638" w:rsidRDefault="0F598563" w14:paraId="7CC292BE" w14:textId="1FD81217">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6F8B9738">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Reisinger, W., Claypool, V. H. (2018). When Civil Society is Part of the Problem: Flawed Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corruptionism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Russia and Ukraine. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Communist and Post-Communist Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 51, no. 3 (2018): 245-255.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="71042BCB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="749DF837" w14:paraId="43EB2F13" w14:textId="526F5AF3">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4BDE6E3B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Claypool, V., Reisinger, W. (2018). Pathways to Corruption: Institutional Equilibrium and Citizen Participation in Bureaucratic Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Social Forces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 96(4), 1875</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="0018076D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-04.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2670582F" w:rsidP="2670582F" w:rsidRDefault="2670582F" w14:paraId="47E20B77" w14:textId="04D86FDA">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3124797A" w:rsidP="1E888AF9" w:rsidRDefault="3124797A" w14:paraId="7878AA72" w14:textId="777AF195">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(11)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Reisinger, W., Claypool, V. H. (2018). When Civil Society is Part of the Problem: Flawed Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corruptionism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Russia and Ukraine. P. Solomon &amp; K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gadowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, (Eds.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Legal Change in Post-Communist States: Contradictions and Explanations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="568B2667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ibidem Verlag.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E888AF9" w:rsidP="1E888AF9" w:rsidRDefault="1E888AF9" w14:paraId="2B1838A0" w14:textId="4E3C14C5">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0A1A5F4B" w14:paraId="5EE77D83" w14:textId="6F8B2C76">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6EB9439F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Anderson, E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4AAAC6F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2018). The Test of Kyoto: Domestic Politics of Compliance with International Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. International Journal of Comparative Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 59(3), 179-211</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00FC6D26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="75A66819" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="2EA142D0" w14:paraId="15394889" w14:textId="55F6F749">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="488D19C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="6BDDE54F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claypool, V., William, R., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Yue, H.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="373A2D22">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="00F93F1B">
-[...18 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Juehring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, J</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="366B740D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>**</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2018). Tsar Putin and the “Corruption” Thorn in his Side: The Demobilization of Votes in a Competitive Authoritarian Regime. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Electoral Studies,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="000829C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(August), 182-204.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="697B64D7" w14:textId="34AD4148">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="20BED11B" w14:paraId="30A4A978" w14:textId="724B5DB1">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="7D562E8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Claypool, V. (2017). Does Everyday Corruption Affect How Russians View Their Political Leadership? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Post-Soviet Affairs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 33(4), 255-75. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="7226A868" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="3DD23385" w14:paraId="1D7D4621" w14:textId="1FB862AA">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="4B605C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2015). Does Authoritarianism Breed Corruption? Reconsidering the Relationship Between Authoritarian Governance and Extra-Legal Behavior in Bureaucracies. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Law &amp; Social Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 40(2), 345-76. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="2E97E54A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="71108120" w14:paraId="08E5D803" w14:textId="2273F714">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="751AB56E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (2014). The Social Psychology of Corruption: Why It Does Not Exist and Why It Should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>. Sociology Compass</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 8(2), 187–202.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="0962C912" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="7C1BF04D" w14:paraId="6D620F88" w14:textId="5D183266">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="13D67CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2013). Beyond Anti-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corruptionism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Sociological Imagination and Comparative Study of Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Comparative Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 12(5), 1-47.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="58964638" w:rsidRDefault="0018076D" w14:paraId="27DBC0C1" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4EA7FBE6" w:rsidP="1E888AF9" w:rsidRDefault="4EA7FBE6" w14:paraId="1E99E159" w14:textId="63689161">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="74F76632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="74F76632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Hagan, J. (2012). Fighting Human Trafficking or Instituting Authoritarian Control. K. Davis, A. Fisher, B. Kingsbury, and S. Merry, (Eds.)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="74F76632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Governance by Indicators: Global Power through Classification and Rankings</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9" w:rsidR="74F76632">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E888AF9" w:rsidP="1E888AF9" w:rsidRDefault="1E888AF9" w14:paraId="3C01654B" w14:textId="2CE63D3E">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="0EDFF2BA" w14:paraId="610594D1" w14:textId="347F44C2">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="73AA69A7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012). Organizational Cultures as Agents of Differential Association: Explaining the Variation in Bribery Practices in Ukrainian Universities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Crime, Law, and Social Change</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 58(3), 295-320.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="61BBEF73" w:rsidP="58964638" w:rsidRDefault="61BBEF73" w14:paraId="17723C2B" w14:textId="2F69BA18">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="433CB286" w:rsidP="738590EB" w:rsidRDefault="433CB286" w14:paraId="4EDBAE36" w14:textId="53F8953C">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="0F55C5C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00DD7E84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Gerber</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="180E17AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="62FC3DC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">T. (2012). Voluntary Group Migration: Theoretical Considerations and Case Study. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Population and Development Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 38(2), 259-84.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0018076D" w:rsidP="738590EB" w:rsidRDefault="0018076D" w14:paraId="472FE9FB" w14:textId="45BDFDFF">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="343FBCF1" w:rsidP="738590EB" w:rsidRDefault="0A713A55" w14:paraId="4690BA71" w14:textId="2910E379">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., Nielsen, L. B. (2011). The Experience and Consequences of Professional Marginality: The Case of Poverty Lawyers Revisited. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Law &amp; Social Inquiry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 36(4), 918-44. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="7A39388D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003D4AFC" w:rsidP="58964638" w:rsidRDefault="003D4AFC" w14:paraId="5F0CE8AE" w14:textId="1C43DA3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="22E99335" w:rsidP="4309DAE2" w:rsidRDefault="22E99335" w14:paraId="73050CE7" w14:textId="03C3E76C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="22E99335">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INVITED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="5CD063FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>BOOK CHAPTERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2DCC40E0" w:rsidP="738590EB" w:rsidRDefault="2DCC40E0" w14:paraId="5B88C406" w14:textId="0F9773C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaloznaya, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reisinger, W.M. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D" w:rsidR="678A9557">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Forthcoming</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bureaucratic Corruption in Eurasia: Social Capital and Premium Markets in Public Services. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Morris, J., C. Walker (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Handbook of Eurasian Societies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0BB1D14D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. De Gruyter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="738590EB" w:rsidP="738590EB" w:rsidRDefault="738590EB" w14:paraId="75EB647B" w14:textId="2EA0B972">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="034D9E3B" w:rsidP="738590EB" w:rsidRDefault="034D9E3B" w14:paraId="5780D6E9" w14:textId="430248DD">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Garrido, M.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Zaloznaya M, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp; N. H. Wilson</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2024). Sociology of Corruption. In In L. de Sousa, S.D. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Coroado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Encyclopedia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Edward Elgar Publishing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="738590EB" w:rsidP="738590EB" w:rsidRDefault="738590EB" w14:paraId="183CFC11" w14:textId="5EDA0F0C">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="738590EB" w:rsidP="1E888AF9" w:rsidRDefault="5BA0E831" w14:paraId="52C94F4B" w14:textId="42B01E93">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reisinger, W., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2022). The Democratic Promise of the Putin Generation? Cultural Legacies, Generational Cohorts, and Democratic Values in Russia, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Guoli</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Liu, (Ed.) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Russian Studies, Political Science, and Philosophy of Technology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E888AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Lexington Books.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E888AF9" w:rsidP="1E888AF9" w:rsidRDefault="1E888AF9" w14:paraId="29D091FC" w14:textId="04FCCE78">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="47965E3F" w:rsidP="738590EB" w:rsidRDefault="47965E3F" w14:paraId="7C7356B0" w14:textId="0DC45CC3">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2022). Corruption. In R. Atkinson, T. Ayres (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Shades of Deviance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2nd ed. Routledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="738590EB" w:rsidP="738590EB" w:rsidRDefault="738590EB" w14:paraId="42489A65" w14:textId="68FB7F15">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7716D5C1" w:rsidP="738590EB" w:rsidRDefault="7716D5C1" w14:paraId="6C404A49" w14:textId="40713DAB">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ruch, A.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB" w:rsidR="0E1E3E2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (2016). Genetically Modified Foods: Moral and Ethical Challenges to Law and Science. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Corruption: Political, Economic and Social Issues</w:t>
+      </w:r>
+      <w:r w:rsidRPr="738590EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Nova Science Publishers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="738590EB" w:rsidP="1E888AF9" w:rsidRDefault="738590EB" w14:paraId="46440755" w14:textId="06814AA4">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00A20A59" w:rsidP="2670582F" w:rsidRDefault="26380AD1" w14:paraId="46B82578" w14:textId="695940A0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2EDCDD11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>ESSAYS,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EDCDD11" w:rsidR="08C8D9F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EDCDD11" w:rsidR="112E1486">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BOOK REVIEWS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2EDCDD11" w:rsidR="08C8D9F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>AND REPORTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="416E5536" w:rsidP="35A44826" w:rsidRDefault="416E5536" w14:paraId="009AB153" w14:textId="59ECCC05">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="416E5536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...43 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="3ABF6270">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="416E5536">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="416E5536">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Ginsburg</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="28ADE7EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, T. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="52745720">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="28ADE7EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Introduction: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Anti-Corruption and Illiberal Turns in National Politics in the Global South</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>. Sociology of Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6BD71630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+      <w:r w:rsidRPr="35A44826" w:rsidR="42DF177B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>12(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="42DF177B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>: 1-7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6BD71630">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2EDCDD11" w:rsidP="2EDCDD11" w:rsidRDefault="2EDCDD11" w14:paraId="0C709458" w14:textId="66CECE61">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3463BB6D" w:rsidP="2C77ABA7" w:rsidRDefault="3463BB6D" w14:paraId="777899EB" w14:textId="7AF9919F">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Garrido, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zaloznaya</w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="64D427C8">
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>., Wilson, Nicholas H. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="71665339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00E75ED1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="71665339">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3463BB6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Introduction: Toward a Comparative-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7766A135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Historical Sociology of Corruption. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7766A135">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Comparative-Historical Sociology of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="7766A135">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Cambridge University Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="050E8AB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pp. 1-30. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2EDCDD11" w:rsidP="2EDCDD11" w:rsidRDefault="2EDCDD11" w14:paraId="6744BB20" w14:textId="16401787">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="00C6647A" w14:paraId="7C63F83F" w14:textId="00EE0362">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A16932">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Review of the Book: Criminalizing Atrocity: The Global Spread of Criminal Laws Against International Crimes, by Mark S. Berlin. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Contemporary Sociology.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="00232A4B" w14:paraId="42D16361" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="09E5D429" w:rsidP="2C77ABA7" w:rsidRDefault="09E5D429" w14:paraId="3671540B" w14:textId="4839E3F8">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zaloznaya, M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2021). Women and the Rise of Gig Economy in Russia. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Iowa Research Online.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2C77ABA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="00446FB4">
-[...3651 lines deleted...]
-      <w:hyperlink r:id="R20279d65dfb14782">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidRPr="2C77ABA7" w:rsidR="272A4B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:b w:val="0"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve">Available </w:t>
         </w:r>
         <w:r w:rsidRPr="2C77ABA7" w:rsidR="50F3351B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:b w:val="0"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>O</w:t>
         </w:r>
         <w:r w:rsidRPr="2C77ABA7" w:rsidR="272A4B80">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:b w:val="0"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>nlin</w:t>
         </w:r>
         <w:r w:rsidRPr="2C77ABA7" w:rsidR="4F10113A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:b w:val="0"/>
-[...2 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="2C77ABA7" w:rsidR="4F10113A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="0"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="2670582F" w:rsidP="2670582F" w:rsidRDefault="2670582F" w14:paraId="3A6BAC01" w14:textId="5999146B">
       <w:pPr>
         <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FC6D26" w:rsidP="58964638" w:rsidRDefault="00C6647A" w14:paraId="2DB48B99" w14:textId="5A066805">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2021). Review of the Book: Patchwork Leviathan: Pockets of Bureaucratic Effectiveness in Developing States, by Erin Metz McDonnell. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Social Forces</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 99(4): e3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="00232A4B" w14:paraId="6FF4E19E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0BB1D14D" w:rsidP="4309DAE2" w:rsidRDefault="0BB1D14D" w14:paraId="5E32C796" w14:textId="2FEA6BA8">
+      <w:pPr>
+        <w:keepNext/>
+        <w:spacing w:after="16" w:afterAutospacing="on" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="00C6647A">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="00C6647A">
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2019). Review of the Book: Rich Russians: From Oligarchs to Bourgeoisie, by Elisabeth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Schimpfössl</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t>Contemporary Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 48(5): 577-578</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00C6647A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DC76EF" w:rsidP="58964638" w:rsidRDefault="00C6647A" w14:paraId="48DA39DC" w14:textId="54F33631">
+      <w:pPr>
+        <w:keepNext/>
         <w:spacing w:after="16"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...105 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Zaloznaya, M</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00C6647A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. (2015). Review of the Book: Suspicious Gifts: Bribery, Morality, and Professional Ethics by Malin </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00C6647A">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Åkerström</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00C6647A">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t>. Contemporary Sociology</w:t>
       </w:r>
       <w:r w:rsidRPr="58964638" w:rsidR="00232A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:i w:val="1"/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:i/>
+          <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="58964638" w:rsidR="00232A4B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>66(4): 479-481.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="462CB5E1" w:rsidP="58964638" w:rsidRDefault="462CB5E1" w14:paraId="2A2F6DA9" w14:textId="36BE456F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="7B82EF7B" w:rsidP="58964638" w:rsidRDefault="3C36D2EB" w14:paraId="34D02D96" w14:textId="629B6700">
+    <w:p w:rsidR="3C36D2EB" w:rsidP="4309DAE2" w:rsidRDefault="3C36D2EB" w14:paraId="4A4196E3" w14:textId="1175D394">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="2670582F" w:rsidR="3C36D2EB">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="3C36D2EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In Progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="17202A34" w:rsidP="58964638" w:rsidRDefault="17202A34" w14:paraId="440B4FD4" w14:textId="36774C71">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="17202A34">
+    <w:p w:rsidR="17202A34" w:rsidP="58964638" w:rsidRDefault="17202A34" w14:paraId="440B4FD4" w14:textId="316ABB5D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="31543831">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e New Crusades</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="12A4823C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anti-Corruption </w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="3194F977">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Front in the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="41D6CBEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="6F2A28F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Russo-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="41D6CBEE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ukrain</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="17BF178B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>ian War</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [Book in pr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="361E7AF6" w:rsidR="79922767">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>eparation]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="462CB5E1" w:rsidP="58964638" w:rsidRDefault="462CB5E1" w14:paraId="1B61568F" w14:textId="0F02BFFD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00E923FD" w:rsidR="00E923FD" w:rsidP="7A0FF762" w:rsidRDefault="00B40C45" w14:paraId="16E77D61" w14:textId="31F669EB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00B40C45">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00B40C45">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00E923FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="17202A34">
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00E923FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sovereignty under Supervision: Anti-Corruption as a Mode of External Rule in Post-Soviet Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="00E923FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="04F780D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Revise &amp; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="04F780D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Resubmit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="4C7ECB33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7A0FF762" w:rsidR="4C7ECB33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="12A4823C">
+        </w:rPr>
+        <w:t>American Behavioral Scientist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00E923FD" w:rsidR="00B40C45" w:rsidP="58964638" w:rsidRDefault="00B40C45" w14:paraId="71061FEA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="69D764E3" w:rsidP="58964638" w:rsidRDefault="69D764E3" w14:paraId="6B7CD160" w14:textId="5695E7EA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hendley, K., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zaloznaya, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Reisinger, W.M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3AAAFEE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Doing Nothing in Russia: Explaining Political Apathy of Ordinary Russians. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6F0DC211">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Under Review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E580CEF" w:rsidP="35A44826" w:rsidRDefault="1E580CEF" w14:paraId="2670952B" w14:textId="5179E00D">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="17202A34">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="5DDD9654" w:rsidP="1ACC9C69" w:rsidRDefault="5DDD9654" w14:paraId="24F56CAD" w14:textId="39162B14">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="3194F977">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5DDD9654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5DDD9654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5DDD9654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sands, L.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="25AD9989">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5DDD9654">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Accuse and Conquer? Corruption Accusations and Politics of Division in the United States Congress.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5DDD9654">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="41D6CBEE">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="10BF4F7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="6F2A28F9">
+        </w:rPr>
+        <w:t>Under Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="1ACC9C69" w:rsidRDefault="2C77ABA7" w14:paraId="63E6D47B" w14:textId="1623D925">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="41D6CBEE">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="4309DAE2" w:rsidRDefault="2C77ABA7" w14:paraId="5ABC7944" w14:textId="40C193A9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="6F64B1F1" w:rsidR="17BF178B">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="4429E847">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="4429E847">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>, M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E6631DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E6631DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="298AA779">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young, J., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="7E6631DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stoner, F.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="667D2F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* International Moral Laundering: Punishment and Redemption through Sanctions. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="667D2F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="69D764E3">
+        </w:rPr>
+        <w:t>In Preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="1ACC9C69" w:rsidRDefault="2C77ABA7" w14:paraId="621EDBB6" w14:textId="7F4B9BF4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="1ACC9C69" w:rsidRDefault="2C77ABA7" w14:paraId="6572EA39" w14:textId="52F8586D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="667D2F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="6F0DC211">
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="667D2F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, M., Sands, L.* Who Are the Crooks? Anti-Corruption Politics from Obama to Trump. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="667D2F9C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="64910208" w:rsidP="58964638" w:rsidRDefault="64910208" w14:paraId="5831143B" w14:textId="2E6F7285">
+        </w:rPr>
+        <w:t>In Preparation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="667D2F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="1ACC9C69" w:rsidRDefault="2C77ABA7" w14:paraId="78D3C2C9" w14:textId="00814FC8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="1ACC9C69" w:rsidRDefault="2C77ABA7" w14:paraId="2C81BEFD" w14:textId="48B960AE">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...15 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Zaloznaya</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>, M.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="637403B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Stoner, F.*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3B9F6415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3AC1C31A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sanctions that Bind: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="2379AF9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Counterproductive Effects of Punishing Authoritarian Elites.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="40BADA46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="5732EE7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="1DB660A5">
+        </w:rPr>
+        <w:t>In Preparation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="2C77ABA7" w:rsidRDefault="2C77ABA7" w14:paraId="0E69A49F" w14:textId="7AF0C4C7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2C77ABA7" w:rsidP="2C77ABA7" w:rsidRDefault="2C77ABA7" w14:paraId="194C98B4" w14:textId="0E6631B0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DC76EF" w:rsidP="58964638" w:rsidRDefault="00523038" w14:paraId="784BEE85" w14:textId="7FEF8C23">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GRANTS AND AWARDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="00E751B0" w14:paraId="55DC8A07" w14:textId="7B0AE18D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00E751B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>FEDERAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00673F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GRANTS </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4309DAE2" w:rsidP="4309DAE2" w:rsidRDefault="4309DAE2" w14:paraId="5DB4A726" w14:textId="034F74AF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="348104CE" w14:textId="3BA5C471">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00940613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A4B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>US Department of State</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ American Councils, Title VIII Research Fellowship in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A157C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eastern Europe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="034C389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="034C389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$30,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="034C389A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00D91219">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>[declined due to war]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="001F5343" w14:paraId="6AD84EB1" w14:textId="1B766681">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A4B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>U.S. Department of Defense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Minerva Initiative (Proposal No. FOA #WHS-AD-FOA17-01) “Informal Economies and Societal Stability in China and Russia” (PI; Co-PIs: W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reisinger and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tang) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$819,219</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="00A22BA0" w14:paraId="1C55636D" w14:textId="6C4B4D7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00232A4B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. Department of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008D0DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Defense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008D0DBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Life Sciences Division (Proposal No. 65649-LS),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B13081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>"Why Do Citizens Engage in Bureaucratic Corruption? Political Causes and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B13081">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Consequences of "Illicit Exchanges" in the Post-Soviet Region." (Co-PI with V</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Claypool and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>w.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Reisinger) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B2876">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$379,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00232A4B" w:rsidP="58964638" w:rsidRDefault="00AE2674" w14:paraId="6ADA01A6" w14:textId="73368151">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 </w:t>
+      </w:r>
+      <w:r w:rsidR="00232A4B">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Sciences Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Dissertation Improvement Grant in Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009E36D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Award #1003489] (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$10,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C82358" w:rsidP="58964638" w:rsidRDefault="0055289D" w14:paraId="62090018" w14:textId="33895F64">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
+      <w:r w:rsidR="00C82358">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>National Science Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Dissertation Improvement Grant in Law and Social</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Science [Award granted but not accepted] (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$12,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Declined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C82358" w:rsidP="58964638" w:rsidRDefault="00C82358" w14:paraId="02F57D23" w14:textId="1515FD93">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00E751B0" w:rsidP="58964638" w:rsidRDefault="00E751B0" w14:paraId="6475A2A0" w14:textId="70420A32">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00E751B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>EXTERNAL GRANTS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00A22BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; AWARDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4309DAE2" w:rsidP="4309DAE2" w:rsidRDefault="4309DAE2" w14:paraId="6874F292" w14:textId="256E2D3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="005F6C1A" w:rsidP="58964638" w:rsidRDefault="61DEBD38" w14:paraId="2F613EE6" w14:textId="1B8ADD31">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The American Bar Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0680F1DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2B7E8F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-Corruption and Illiberalism in the Global South </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2B7E8F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with J. Hagan, T. Ginsburg, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="694AD227">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2B7E8F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>M. Garrido) (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2B7E8F6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>$60</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0E0B69C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,320</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0E0B69C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="008E2FD8" w14:paraId="411849D3" w14:textId="1B37310B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Chicago, Center for International Social Science Research Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ith M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Garrido and N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wilson) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00283A6B" w:rsidP="58964638" w:rsidRDefault="00283A6B" w14:paraId="6B77EAD2" w14:textId="68AFCF69">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Institute for Corruption Studies Fellowship, Illinois State University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="008E266A" w14:paraId="5BD4EEBB" w14:textId="23A5E52B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Singapore Management University, Major Conference Grant (with I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Naqvi)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00991F40" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="09D0ACEA" w14:textId="1AE04E3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The University of Virginia, CGI Activities Grant (with Y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wang and M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Prasad)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="5480E71D" w14:textId="0AC77425">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Organizational Islands of Integrity in High-Corruption Countries”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="00833807" w14:paraId="702F38DF" w14:textId="18E7B2E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Social Science and Humanities Research Council of Canada, Insight Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="4695A8C3" w14:textId="768DD99C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Consultant, with M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Light</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00E27F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et al). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “International experts and anti-corruption initiatives in a transitional democracy:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00833807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ukraine since 2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00E27F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00833807">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="0BC31FC9" w14:textId="6D2E11C6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, Innovative Initiatives Incubator Opportunity, “Islands of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005E6D67">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Integrity: An Organizational Approach to Corruption” (Co-PI with M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Prasa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00E751B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>d et al.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="09A9ADB5" w14:textId="3640A83A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Law and Society Association, Early Career Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="4D79AA35" w14:textId="4D70D2AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Max Plank Institute for Study of Societies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B31468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="006C2B66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Graduate Student Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="4F838899" w14:textId="7F4BAC99">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Law and Society Association, Graduate Student Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="1C1B85D7" w14:textId="717E4DBF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soros Foundation, Global Supplemental Fund </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="0055289D" w14:paraId="66EA4652" w14:textId="720E2AFC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Phi Beta Kappa Honor Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="0055289D" w14:paraId="4498A0FD" w14:textId="5D658BCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gamma Kappa Alpha, the National Italian Honor Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="2E64E4A6" w14:textId="78E8570F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2001</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>European Council of International Schools, International Understanding Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0055289D" w:rsidP="58964638" w:rsidRDefault="0055289D" w14:paraId="1ABB3C6B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E27F40" w:rsidP="577EB0C2" w:rsidRDefault="00E27F40" w14:paraId="6E2CAAB9" w14:textId="10623F4B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00E27F40">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INTERNAL GRANTS &amp; AWARDS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4309DAE2" w:rsidP="4309DAE2" w:rsidRDefault="4309DAE2" w14:paraId="3384A0EF" w14:textId="4E2E58FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0C959FF8" w:rsidP="58964638" w:rsidRDefault="0C959FF8" w14:paraId="4455005A" w14:textId="68717425">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="222C88C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P3 Post-Tenure Faculty Support Grant, Office of Executive Vice President and Provost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="147CE102" w:rsidP="58964638" w:rsidRDefault="147CE102" w14:paraId="4EB90713" w14:textId="5B74A6B9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="5B3D5E4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investment in Strategic Priorities </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2A5681D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Award, the Provost Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="6EE770DB" w14:textId="12636DD6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Programs, Major Projects Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000051E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00CC4819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reisinger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="47955A86" w14:textId="4E80FBB5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Political Science, Shambaugh Conference Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000051E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00CC4819">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>W. R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>eisinger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="47BE980D" w14:textId="67EC38AF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020` </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Programs, Summer Research Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="75DC0E99" w14:textId="2A88A989">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Professional Development Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="0C9980EB" w14:textId="4F83E62A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Center for Research by Undergraduates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008B068D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008B068D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wendell</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00886DFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00886DFD" w:rsidP="58964638" w:rsidRDefault="00886DFD" w14:paraId="26B11610" w14:textId="79BF3B60">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Programs, Stanley Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="00BD1785" w14:paraId="56B378A5" w14:textId="2F24618E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2018</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology, Summer Grant Incentive Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00415FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00861778">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00415FED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Burgess)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00861778" w:rsidP="58964638" w:rsidRDefault="00861778" w14:paraId="3280D81C" w14:textId="63A39AEA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Center for Research by Undergraduates Fellowship (with A. Yakes)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C1689F" w:rsidP="58964638" w:rsidRDefault="00C1689F" w14:paraId="6C886138" w14:textId="1E001F0E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociology, Summer Grant Incentive Program (with K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Rhittenhour</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="1EB47F5B" w14:textId="5B5D97A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk90205677" w:id="0"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Center for Research by Undergraduates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C000E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C000E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>with M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C000E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. E. Snell) </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004B1CF9" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="7164F44D" w14:textId="03107954">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="004B1CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Center for Research by Undergraduates Fellowship (wit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00925D55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="004B1CF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S. Gerleman) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="4094064D" w14:textId="3EF925E8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000051E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Summer Research </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="00F85717" w14:paraId="09C29EDA" w14:textId="7730071A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Old Gold Summer Fellowship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="0A54D3BC" w14:textId="39B2997C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, Dissertation Year Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="353317F2" w14:textId="0292BD69">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, Robert F. Winch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85717">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Memorial Award, Outstanding Student Lecturer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="00F85717" w14:paraId="042A6BDF" w14:textId="13D0AD7A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Sociology, Northwestern University, Research Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="6A78EC07" w14:textId="444A3939">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2009 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, MacArthur Collaborative Research Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="007F70A3" w14:paraId="75257C7E" w14:textId="7031BCF1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2009</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Sociology, Northwestern University, Research Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="3A25D7CC" w14:textId="54C6D54C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, MacArthur Collaborative Research Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="007F70A3" w14:paraId="15EDDF5C" w14:textId="544F1669">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2008</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roberta Buffet Center for International </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="230FC4D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>&amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Comparative Studies,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Grant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="619E78DA" w14:textId="2947FAF3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2007 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, Graduate Fellow</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="007F70A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ship</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Legal Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="007F70A3" w14:paraId="178F3863" w14:textId="0AD1BD01">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2007</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northwestern University, Russian and Eastern European Cluster Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="28E12EF0" w14:textId="3669EC66">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Institute for Research on Poverty, UW-Madison, Graduate Student Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="007F70A3" w14:paraId="61A4AAF8" w14:textId="7FBC9589">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2006</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Center for German and European Studies, UW-Madison, Fellowship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="005D56A5" w14:paraId="7ABE91D0" w14:textId="402938E1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Department of Sociology, UW-Madison, Gillin Welcome Award </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005D56A5" w:rsidP="58964638" w:rsidRDefault="003C1602" w14:paraId="45EBE40E" w14:textId="3D42F632">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Sociology, Middlebury College, Best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Senior Thesis Award</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="06E092BE" w:rsidP="58964638" w:rsidRDefault="003C1602" w14:paraId="6708C05F" w14:textId="63D25778">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidR="06E092BE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="06E092BE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Department of Sociology, Middlebury College, Lank</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Prize for Best Senior Thesis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="06E092BE" w:rsidP="58964638" w:rsidRDefault="06E092BE" w14:paraId="564743F4" w14:textId="2C0BD131">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B00D6E" w:rsidP="58964638" w:rsidRDefault="0064516C" w14:paraId="4BDBA764" w14:textId="07C8B14F">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>TALKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008832B0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="1D788195" w14:textId="636AE985">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SYMPOSIA, CONFERENCES AND WORKSHOPS ORGANIZED </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="69241AAF" w:rsidP="58964638" w:rsidRDefault="69241AAF" w14:paraId="0A8FD925" w14:textId="55D0B3F3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1F65E7E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-Corruption and Illiberalism in the Global South, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F65E7E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The American Bar Foundation, Chicago, IL, 04/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F65E7E2" w:rsidR="65880C6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>18-19</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1F65E7E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="766905A4" w:rsidP="58964638" w:rsidRDefault="766905A4" w14:paraId="544EE54B" w14:textId="1355D100">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="005F6C1A" w:rsidR="005F6C1A" w:rsidP="58964638" w:rsidRDefault="005F6C1A" w14:paraId="6533D1AB" w14:textId="69EE3B2A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Critical Approaches to Corruption and Transparency, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corruption in the Global South Research Network, The New School for Social Research, New York, NY, 11/19-20/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F6C1A" w:rsidP="58964638" w:rsidRDefault="005F6C1A" w14:paraId="54E1343E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="008832B0" w:rsidR="004B103B" w:rsidP="58964638" w:rsidRDefault="775C2A12" w14:paraId="237E86C4" w14:textId="79CEDB4A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Anti-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="004B103B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corruption and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008832B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Illiberalism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="182F5120">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Global South</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008832B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008832B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The American Bar Foundation, Chicago, IL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="13E46C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>05/24-25/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E625E" w:rsidP="58964638" w:rsidRDefault="000E625E" w14:paraId="7B8AF195" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EF5EAE" w:rsidP="58964638" w:rsidRDefault="00931926" w14:paraId="2B65267B" w14:textId="15C798AC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Year of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0060104C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>War</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00942444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Commemorating the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00942444">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Anniversary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Russia’s Invasion of Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EB4302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, European Studies Group, International Programs, University of Iowa, Iowa City, IA, 02/24/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="00D86F05" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EF5EAE" w:rsidP="58964638" w:rsidRDefault="77C95A41" w14:paraId="07AC327C" w14:textId="790C78B3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Book Workshop:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Sociology of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Chicago, Chicago, IL, 01/13/2023; Co-organizers: Marco Garrido, Nicholas Wilson</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="651819C8" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005A20E0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="5ECC5A22" w14:textId="1B4FF288">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corruption, the Rise of Populism, and the Future of Democracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, University of Iowa, Iowa City, IA, 04/01-04/03/2022. Co-organizer: William Reisinger </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="728B5356" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005A20E0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="5AFD3831" w14:textId="27C603C5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Groundwork for a Sociology of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, University of Chicago, Chicago, IL, Fall 2021; Co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00E7789E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">organizers: Marco Garrido, Nicholas Wilson </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="3B805E2C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005A20E0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="1CD2FFC7" w14:textId="1E72F727">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Inaugural Workshop on Problem-Solving Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Singapore Management University, Singapore, 03/16-18/2020; Co-organizer: Ijlal Naqvi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="28959E34" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="005A20E0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="73EE6C39" w14:textId="24C396A0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Informal Economic Activity in China and Russia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Workshop, Research Center for Contemporary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>China, Beijing, China, 5/12-5/18/2018</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6B2EF573">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Co-organizers: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="71C2F098">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Wenfang Tang, Vicki Claypool, William Reisinger.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C979EA" w:rsidP="58964638" w:rsidRDefault="00C979EA" w14:paraId="24DBB884" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00217FA0" w:rsidP="58964638" w:rsidRDefault="00217FA0" w14:paraId="45DA078F" w14:textId="5615FEC5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Islands of Integrity in High-Corruption Societies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Workshop, Northwestern University, Chicago, IL, 04/20-21/ 2018; Co-organizers: Monica Prasad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="003F0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Yingyao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wang</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7B82EF7B" w:rsidP="58964638" w:rsidRDefault="7B82EF7B" w14:paraId="2EB6407E" w14:textId="6AAB29E1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FD13E7" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="5E41C22D" w14:textId="482B1582">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>INTERNATIONAL INVITED</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="6FF39F7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> TALKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4309DAE2" w:rsidP="4309DAE2" w:rsidRDefault="4309DAE2" w14:paraId="0CD8B262" w14:textId="55D2A0D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4AE24F78" w:rsidP="58964638" w:rsidRDefault="4AE24F78" w14:paraId="3368AADD" w14:textId="3E894461">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Anti-Corruption and Illiberalism in National Politics: Preliminary Results from Ukraine,” International Society for Criminal Law 2024 Conference on “Modern Challenges to the Rule of Law: Corruption, AI and Other Technology, Politicization of the Justice System,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Vancouver, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="1640FB4C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[online], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>07/16-18/2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="528F5D2B" w:rsidP="58964638" w:rsidRDefault="528F5D2B" w14:paraId="28AC284E" w14:textId="62B396D7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008832B0" w:rsidP="58964638" w:rsidRDefault="008832B0" w14:paraId="0BFCA294" w14:textId="09BD8485">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="21EBCA66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Undue Influence: The Geopolitics of Corruption,” University of Toronto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="21EBCA66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toronto,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="429957CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="21EBCA66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="21EBCA66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="5C88063F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1/9/2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008832B0" w:rsidP="58964638" w:rsidRDefault="008832B0" w14:paraId="3F501C9D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C92762" w:rsidP="58964638" w:rsidRDefault="00C92762" w14:paraId="3C01A011" w14:textId="250355BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="004A02FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Of Deviance and Patriarchy: The Mechanisms of Gender Discrimination</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Corruption Markets,” Singapore Management University, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Singapore,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1/18/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F669F2" w:rsidP="58964638" w:rsidRDefault="00F669F2" w14:paraId="3B0C5F73" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EF325D" w:rsidP="58964638" w:rsidRDefault="00EF325D" w14:paraId="1955D1D3" w14:textId="6913E385">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Freedom Through Corruption?” Center for European and Comparative Studies, Sciences Po, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Paris, France,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6/29/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F669F2" w:rsidP="58964638" w:rsidRDefault="00F669F2" w14:paraId="54D2D58B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="1DA41299" w14:paraId="6C4CE26E" w14:textId="5CCF6734">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Russian Women’s Participation in the Informal Economy,” RIA Novosti, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moscow Russia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3/2/2021 [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>cancelled</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> due to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="393CE471">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Russia’s invasion of Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F669F2" w:rsidP="58964638" w:rsidRDefault="00F669F2" w14:paraId="2DE4C8DB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="3C173A4F" w14:textId="188E8082">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Putin’s Gamble: Corruption Prosecutions and Popular Regime Support in Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B1253">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University Higher School of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B1253">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Economics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Moscow, Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [online]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0074673B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 4/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>13-23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0074673B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B1253">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2029367B" w:rsidP="58964638" w:rsidRDefault="2029367B" w14:paraId="46095AEF" w14:textId="493AF315">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="60DBB7FD" w14:paraId="370B9C85" w14:textId="339DCD9B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Political Effects of Corruption Prosecutions in an Autocracy: Did Putin’s Bet Pay Off?” Political</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Science Departmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009D00E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> McGill University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00514B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00514B85">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Montreal, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [online], 2/16/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F669F2" w:rsidP="58964638" w:rsidRDefault="00F669F2" w14:paraId="67B4B726" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="035C440B" w14:textId="3A04DD90">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Social Network Theory of Bureaucratic Corruption in the Global South,” Social Research and Public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C92762">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policy Program, NYU-Abu Dhabi, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Abu Dhabi, United Arab Emirates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 3/3/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F669F2" w:rsidP="58964638" w:rsidRDefault="00F669F2" w14:paraId="72C83CAD" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C92762" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="28065C85" w14:textId="5C8B9B0E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“A Normal Way to Break the Law: Social Network Theory of Bureaucratic Corruption in the Global</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="20424E03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">South,” Political Science Department, McGill University, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Montreal, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2/4/2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="216C55C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="1906CD4B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="1078647B" w14:textId="6E240DA1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Why Do People Give Bribes?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="202BEBD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Higher School of Economics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Moscow, Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 7/03/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="0A6FF649" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="4C649520" w14:paraId="36375BA1" w14:textId="2BA23FA2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Politics of Bureaucratic Corruption in Post-Transitional Eastern Europe,” The University of Glasgow, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Glasgow, Scotland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B51FA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 12/13/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="15B65FDA" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="731F860C" w14:textId="6DD8154F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Mechanisms of Decoupling: Local Contestation of Anti-Corruption Initiatives in Russia and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="73C136C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kraine,” Higher School of Economics, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Moscow, Russia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 5/22/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="3AE9F859" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="4505BD3B" w14:textId="26DB020A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Mechanisms of Decoupling: Local Contestation of Anti-Corruption Initiatives in Russia and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6ACF0B37">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ukraine,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="1C6C1DBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociology Faculty, Taras Shevchenko National University of Kiev, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Kiev, Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 5/24/2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="52C2010F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="1DF80232" w14:textId="21BE6208">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Man’s Crime? Gender and Bureaucratic Bribery in Russia, Georgia, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008643AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Ukraine,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0255F7F4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quality of Government Institute, the University of Gothenburg, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gothenburg, Sweden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="53CCB8EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="73D7C61A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/23/2016</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008643AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="1FC3893A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="16623D0A" w14:textId="584CD479">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Petty Corruption and Bureaucratic Fragmentation in Post-Transitional Ukraine,” Centre for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008643AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00CE4597">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riminology, the University of Toronto, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Toronto, Canada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="008643AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1/17/2014</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="2296AEAC" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B51FA9" w:rsidP="58964638" w:rsidRDefault="00B51FA9" w14:paraId="2ABF7864" w14:textId="34790A8E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“The Relationship between Formal and Informal Economies in Post-Soviet Countries,” Max Planck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3C33035A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Institute for the Study of Societies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tegernsee, Germany</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 07/15/2011</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0015032E" w:rsidP="58964638" w:rsidRDefault="0015032E" w14:paraId="000B8711" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00571CEB" w:rsidP="4309DAE2" w:rsidRDefault="00571CEB" w14:paraId="477276A1" w14:textId="578F9835">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00571CEB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>NATIONAL INVITED TALKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="07279420" w:rsidP="58964638" w:rsidRDefault="07279420" w14:paraId="06A15B80" w14:textId="2ECE3912">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BC7B1D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>he Civic Crime of Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>New Voices on Eurasia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PONARS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>George Washington University’s Institute for European, Russian, and Eurasian Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="18A7FDB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Washington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="109D3294">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.C.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0D62B03E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 10/2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3BD941F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="766905A4" w:rsidP="58964638" w:rsidRDefault="766905A4" w14:paraId="02C96FE1" w14:textId="68CA2237">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="37896326" w:rsidP="58964638" w:rsidRDefault="37896326" w14:paraId="71BCE3D0" w14:textId="17C064C7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Russia Without Oligarchs? Asset Seizure and Economic Justice after Putin,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6F046779">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop on Building Institutional Resilience, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Malyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center for the Study of Institutional and Legal Integrity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The University of Chicago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="4E7D202B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="264B3368">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>26-27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="300CAB90">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A2AE107">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="528F5D2B" w:rsidP="58964638" w:rsidRDefault="528F5D2B" w14:paraId="00F3A664" w14:textId="17044D9C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="39560AEC" w:rsidP="58964638" w:rsidRDefault="39560AEC" w14:paraId="64A1F0D4" w14:textId="04C358F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Integrity for Show? Ukrainian Ministry of Defense and the Promise of Political Islands of Integrity,” Islands of Integrity Workshop, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="3568FF43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Malyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="3568FF43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Center for the Study of Institutional and Legal Integrity, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3568FF43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>The University of Chicago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3568FF43">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0FF40326">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>11/10/2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E904C2A" w:rsidP="58964638" w:rsidRDefault="1E904C2A" w14:paraId="4F76E38F" w14:textId="141E40FF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4C3A55F0" w:rsidP="58964638" w:rsidRDefault="7B1C4264" w14:paraId="6ECF1633" w14:textId="79150CA2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“The Political Charge of Informal Economic Networks,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0532D651">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Political Economy of Corruption Workshop,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2EE3EBCC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The Murphy Institute,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0532D651">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tulane University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0532D651">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, New Orleans, L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="15AE9B1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7E2A71AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 05/5-6/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E904C2A" w:rsidP="58964638" w:rsidRDefault="1E904C2A" w14:paraId="263B2FAC" w14:textId="5999231A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0060104C" w:rsidP="58964638" w:rsidRDefault="0060104C" w14:paraId="33B7A293" w14:textId="4181C31B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BC3F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of Deviance and Patriarchy: The Invisible Mechanisms of Gender Discrimination in the Corruption Markets,” Department of Sociology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BC3F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Wisconsin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BC3F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Madison, WI, 12/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EB4302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>13/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BC3F63">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="50AD01BB" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="000B5443" w14:paraId="5344F973" w14:textId="3E7510EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“The Civic Crime of Corruption,” Darla Moore School of Business, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of South Carolina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0098022B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="0A2957E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00940613" w:rsidP="58964638" w:rsidRDefault="00940613" w14:paraId="5866A47D" w14:textId="6C9E261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00244A5D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corruption as Freedom: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00164E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>How Petty</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Economic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00164E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Crime Undermines Autocracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00164E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department of Sociology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Illinois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00B24F3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Urbana-Champaign, IL, 9/7/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="66463A5B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00673383" w:rsidP="58964638" w:rsidRDefault="00673383" w14:paraId="42499DA6" w14:textId="662C7B67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Corruption and Populism,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00940613">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Beyond the Headlines Lecture Series, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="52022467">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">niversity of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="5BE2F329">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">alifornia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7639F8C6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">os </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="4CEF78A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ngeles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 5/3/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="49920EF4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="000B5443" w14:paraId="63500A90" w14:textId="1947D4DB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Sociological Approaches to Corruption and Power,” Department of Sociology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Chicago</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, IL, 03/11/2022 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="61115EAE" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00167C4D" w:rsidP="58964638" w:rsidRDefault="00167C4D" w14:paraId="1253E819" w14:textId="2426C74E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00AE6A9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of Deviance and Patriarchy: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0004115F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Gender in Russia’s Corruption Markets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Center for Justice, Law and Societies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Massachusetts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00212415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Amherst</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="002F2C03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00212415">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="43C224E5" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="1C714899" w14:textId="6B5434BB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Is White Collar Crime White? National Press Coverage of White-Collar Crime by African</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00EF5EAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Americans,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1950-2010,” “Suits, Streets, and States,” A Conference and Symposium Celebrating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>he Research of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00CE4597">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">John L. Hagan, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>American Bar Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Chicago, IL, 05/31/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00707ECA" w:rsidP="58964638" w:rsidRDefault="00707ECA" w14:paraId="18C87E51" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="1FE7C589" w14:textId="716BD743">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Corruption as Freedom,” Minerva Meeting and the Next National Defense Strategy, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Unite</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="381B9733">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d States </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Department of Defense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Washington, DC, 10/08/2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="6FFF94F9" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="0AB6EEA8" w14:textId="1EE1A006">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“The Network Theory of Bureaucratic Corruption,” Interdisciplinary Approaches to Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2A227B71">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Notre Dame University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, South Bend, IN, 10/16/2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="17CB792D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="1F2EF9C6" w14:textId="428C349E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“The Ties That Bind: Social Networks and Bureaucratic Corruption,” Department of Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, Tulane</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, New Orleans, LA, 11/26/2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="073F275A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="364874D2" w14:textId="08E2FE37">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Informal Economic Activity and Societal Stability in China and Russia,” Minerva Meeting and Program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>US Department of Defense</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Basic Research Office, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00700D8D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Washington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, DC., 9/26/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="61929A89" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="3FA13073" w14:textId="6B6A2176">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Pathways to Corruption: Institutional Stability and Citizen Participation in Bureaucratic Corruption,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corruption, Inequality, and Poverty Workshop, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Institute for Corruption Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Chicago, IL, 5/04-05/ 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="67D568E6" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="3CCD14E8" w14:textId="42AFE5DF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“The Politics of Bureaucratic Corruption in Post-Transitional Eastern Europe,” Department of Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="32B6708B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Center for Russia, East Europe, and Central Asia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Wisconsin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7EEB7DA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Madison, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>WI,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000932B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9/21/2017.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="0ED919E0" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="0FBE4B96" w14:textId="5200F7F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Theory of Decoupling: Domestic Outcomes of the Global Anti-Corruption Regime in Russia, Georgia,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and Ukraine,” Interdisciplinary Approaches to the Study of Corruption Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Northwestern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, IL, 10/28-29/2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="7E7D971E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="697A4D9D" w14:textId="123C19A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Does Everyday Corruption Affect How Russians View Their Political Leadership?” Institute for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0844CD6D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">European, Russian, and Eurasian Studies, Elliot School of International Affairs, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>George</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Washington</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Washington D.C., 02/22/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2A91DEB1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="613B8F32" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="6D1191B5" w14:textId="5B1AACC7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Ukraine on the Cross-Roads: Informal Economies in the Context of Political and Bureaucratic Duality,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7A8A4672">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Center for Russia, East Europe, and Central Asia, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Wisconsin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2C3BE5C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>-Madison</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>WI, 2/27/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="50AA602F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="35A15710" w14:textId="703587DF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Does Authoritarianism Breed Corruption?” Kennan Institute, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Woodrow Wilson International Center</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>for Scholars</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Washington, DC, 05/14/2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="43FB18C2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00225747" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="2FD33719" w14:textId="20995E0E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Fighting Human Trafficking or Instituting Totalitarian Control? The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F90E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Political Co-optation of Human</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rights Protection in Belarus,” Indicators as a Technology of Global Governance Conference, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>New York</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NY, 09/14/2011.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="7B031E70" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EC4C8C" w:rsidP="58964638" w:rsidRDefault="00225747" w14:paraId="09E7B598" w14:textId="2502E475">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Communicating the Difference: The Case of Crimean Tatars,” Idea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F90E92">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Exchange: Mediums and Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of Communication in Eastern Europe, Russia, and Central Asia at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Pittsburgh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0017231C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pittsburg, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>02/20-21/2006</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0017231C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00EC4C8C" w:rsidP="58964638" w:rsidRDefault="00EC4C8C" w14:paraId="1BB8243B" w14:textId="06CE3C9F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00355730" w:rsidP="58964638" w:rsidRDefault="00355730" w14:paraId="2520B87B" w14:textId="1E353601">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E580CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LOCAL TALKS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="681450C0" w:rsidP="1E580CEF" w:rsidRDefault="681450C0" w14:paraId="76B99FB4" w14:textId="2343AD74">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="681450C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“SIMD Workshop, School of Criminology and Criminal Justice, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="681450C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="1DB660A5">
+        </w:rPr>
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="681450C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 10/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="19D3ECB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>24/2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1E580CEF" w:rsidP="1E580CEF" w:rsidRDefault="1E580CEF" w14:paraId="768F9B99" w14:textId="64AFB8B2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00FD13E7" w:rsidP="58964638" w:rsidRDefault="00215412" w14:paraId="1C4B6DC7" w14:textId="20C42779">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00FD13E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Of Deviance and Patriarchy: Mechanisms of Gender Discrimination in the Corruption Markets,” Department of Sociology and Criminology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00FD13E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>University of Iowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00FD13E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, 2/03/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="6BC1A41D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="000B5443" w14:paraId="692DEF11" w14:textId="7FDA10C0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Public Sector Corruption as a Political Field,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Corruption, the Rise of Populism, and the Future of Democracy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, University of Iowa, 4/1/2022.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="38FDDB5E" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="009F0BD5" w14:paraId="46DDE05F" w14:textId="29DA5BBB">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">War in Ukraine: History of the Relationship between Ukraine and Russia,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Center for Human Rights</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, University of Iowa, 3/9/2022. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="38138775" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0065146C" w:rsidP="58964638" w:rsidRDefault="0065146C" w14:paraId="3440239B" w14:textId="65D1AE2B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Corruption as Freedom,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Political Science Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, University of Iowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F85206">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>10/9/2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="7CA9A9D2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0065146C" w:rsidP="58964638" w:rsidRDefault="0065146C" w14:paraId="4EEDE743" w14:textId="3FB778FF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Corruption as Freedom,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Sociology Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Colloquium, University of Iowa, 3/2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="7CF2CE1A" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0065146C" w:rsidP="58964638" w:rsidRDefault="0065146C" w14:paraId="4D5B4BD7" w14:textId="181F1EF1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Everyday Corruption in Russia and Ukraine: Who, Why, and With What Consequences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?” Iowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="299ADE55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>City Foreign Relations Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Iowa City, IA, 9/14/ 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="09158C85" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0065146C" w:rsidP="58964638" w:rsidRDefault="0065146C" w14:paraId="434E43A5" w14:textId="0AC95F82">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Politics and University Corruption in Ukraine,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Department of Anthropology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00965708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Iowa, 12/13/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="71D8515B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004A02FA" w:rsidP="58964638" w:rsidRDefault="004A02FA" w14:paraId="6EA325E2" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0065146C" w:rsidP="58964638" w:rsidRDefault="0065146C" w14:paraId="30F84347" w14:textId="4EE97E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0065146C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Petty Corruption and Bureaucratic Fragmentation in Post-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="003F0153">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Transitional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00727F2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0065146C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ukraine,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0065146C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...68 lines deleted...]
-          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>University of Iowa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="000B5443">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0065146C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Social Science Interdisciplinary Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00965708">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0065146C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>12/04/ 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="492202BA" w14:textId="5A1CF3C1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F01A48" w:rsidP="58964638" w:rsidRDefault="00744625" w14:paraId="476143AA" w14:textId="1F8403B6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00360CDC" w:rsidP="1E580CEF" w:rsidRDefault="00462BF5" w14:paraId="2E9A08C4" w14:textId="58539315">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SERVICE TO THE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="00F159C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0D55259A" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PROFESSION </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0D55259A" w:rsidP="0D55259A" w:rsidRDefault="0D55259A" w14:paraId="26598671" w14:textId="76EB170F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="5DDE0BD6" w:rsidP="1E580CEF" w:rsidRDefault="5DDE0BD6" w14:paraId="4680535D" w14:textId="3319631A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5DDE0BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5DDE0BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Editorial Bo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4850A1CA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ard Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6208DAD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...29 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Journal of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6208DAD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="5DDD9654">
+        </w:rPr>
+        <w:t>White-Collar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="6208DAD8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="1E888AF9" w:rsidR="10BF4F7F">
+        </w:rPr>
+        <w:t xml:space="preserve"> and Corporate Crime</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5DDE0BD6" w:rsidP="1E580CEF" w:rsidRDefault="5DDE0BD6" w14:paraId="61B3C83F" w14:textId="3E69DED4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5DDE0BD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="5DDE0BD6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:jc w:val="left"/>
+        </w:rPr>
+        <w:t>Theory &amp; Social Inquiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3CA105CC" w:rsidP="35A44826" w:rsidRDefault="3CA105CC" w14:paraId="7D2B71EB" w14:textId="5B317890">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3CA105CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Advisory Board Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3CA105CC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...76 lines deleted...]
-      <w:r w:rsidRPr="1F65E7E2" w:rsidR="4A7F1185">
+        </w:rPr>
+        <w:t>, Law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="7298AD63">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...105 lines deleted...]
-          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3CA105CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Society in Eastern Europe and Eurasia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="15A44CAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Series</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="3CA105CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="1188F647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="1188F647">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>sterdam University Press</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3C453A9A" w:rsidP="577EB0C2" w:rsidRDefault="3C453A9A" w14:paraId="7EC31162" w14:textId="0BB6D2F0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="3C453A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Member,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="3C453A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="72839F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASC Ruth </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="72839F8A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cavan Young Scholar Award Committee </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="096A7004" w:rsidP="1ACC9C69" w:rsidRDefault="096A7004" w14:paraId="2E390419" w14:textId="14B8D2E7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="096A7004">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Invited Panelist,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="123223BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="123223BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Authoritarianism and Sociology,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="123223BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="372E7199" w:rsidP="1ACC9C69" w:rsidRDefault="372E7199" w14:paraId="4649E88D" w14:textId="755F79DC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="372E7199">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="632445D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>New Research on Law &amp; Society in Eastern Europe and Eurasia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="5AA74DDA" w14:textId="659284B9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="568A854D" w:rsidP="1E580CEF" w:rsidRDefault="568A854D" w14:paraId="7DC9B920" w14:textId="3BEF3B4A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E580CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00940613">
-[...5 lines deleted...]
-        <w:t>2</w:t>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="3795AC97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...84 lines deleted...]
-        <w:t>2018</w:t>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="1AD794CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="1AD794CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Theory &amp; Social Inquiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1AD794CF" w:rsidP="58964638" w:rsidRDefault="1AD794CF" w14:paraId="7D2DA9D6" w14:textId="618ADC59">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E580CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="568A854D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Panelist, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">CEE and USA: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="4A1BC177">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">trategic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="5493E828">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">hallenges for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="262A3A06">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">overnance and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="197BA75D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>niversitie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="51D334BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="63C7FF0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, American Society of </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="001F5343">
-[...84 lines deleted...]
-        <w:t>2014</w:t>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="63C7FF0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Public Administration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="20410121">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Washington DC, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="5EB01737" w:rsidP="1E580CEF" w:rsidRDefault="5EB01737" w14:paraId="73A448D2" w14:textId="6D930E3D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1E580CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="6BE2B8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>The Sesson on Crimes of Digital Capitalism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="6BE2B8F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">American Society for Criminology, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1E580CEF" w:rsidR="1996A74F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Washington, DC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="77C6C56A" w:rsidP="58964638" w:rsidRDefault="77C6C56A" w14:paraId="22075B5B" w14:textId="64AED095">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair and Discussant, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3692AF2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Session on Corruption</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3692AF2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6EEC0823">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">idwest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="3519F8EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olitical </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="7252803B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">cience </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="34291DB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ssociation, Chicago, IL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="77C6C56A" w:rsidP="58964638" w:rsidRDefault="77C6C56A" w14:paraId="48EDDD6C" w14:textId="3E5EBA17">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6F64B1F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Chair and Discussant, L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64B1F1" w:rsidR="6B4778D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aw and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64B1F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64B1F1" w:rsidR="79B7B0B3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociety </w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64B1F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="6F64B1F1" w:rsidR="23B2B697">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ssociation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="77C6C56A" w:rsidP="58964638" w:rsidRDefault="77C6C56A" w14:paraId="45FE595C" w14:textId="3641A3EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="77C6C56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nominee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="319D90F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Chair, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="319D90F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Crime and Deviance Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="319D90F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="77C6C56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="547DB27D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">merican </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="77C6C56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="410F479D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ociological </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="77C6C56A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="2ECB0B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ssociation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="76F2F7A5" w:rsidP="35A44826" w:rsidRDefault="76F2F7A5" w14:paraId="3BFCEC58" w14:textId="3D8A34C9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="76F2F7A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>Advisory Board Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="76F2F7A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>, Law &amp; Society in Eastern Europe and Eurasia Series, Am</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="76F2F7A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+        <w:t>sterdam University Press</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="10992E52" w14:textId="59908347">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="4DE5300F" w14:paraId="7EFE10A4" w14:textId="78F2B30F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2024</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00A22BA0">
-[...23 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="6994E5C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Corresponding Editor, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6994E5C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Theory &amp; Social Inquiry</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="194BD8D5" w14:paraId="0818C786" w14:textId="058A9075">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussant, 2024 Law and Society Association Annual Meeting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> War, Memory and Justice, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6DF628F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Denver, C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="160B5867">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="250C4D80" w14:paraId="65B97191" w14:textId="636F6707">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reader and Discussant, Book Workshop: Luiz </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Vilaca’s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00A22BA0">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="6F8D4D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politicians Behind Bars: </w:t>
+      </w:r>
+      <w:r w:rsidR="6F8D4D44">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6F8D4D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prosecutors and the Fight </w:t>
+      </w:r>
+      <w:r w:rsidR="6F8D4D44">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="6F8D4D44">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Against Corruption in Brazil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="738DEEF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="738DEEF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Tulane University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="4DE5300F" w14:paraId="51CD178B" w14:textId="210AEC37">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Facilitator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Problem-Solving Sociology Workshop,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Johns Hopkins University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="4DE5300F" w14:paraId="56169700" w14:textId="52973D71">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Awards Committe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>e, Comparative-Historical Sociology Section, American Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4DE5300F" w:rsidP="58964638" w:rsidRDefault="4DE5300F" w14:paraId="5A445292" w14:textId="791D62D2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Session Organizer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Sociology of Law Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="4DE5300F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, American Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="6D217CAE" w14:textId="4DD06DB0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A84A89" w:rsidP="58964638" w:rsidRDefault="00A84A89" w14:paraId="565B6905" w14:textId="2756C2C2">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F72">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="2139AE6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A43F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Panelist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Book Launch</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A43F72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Access to Power</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by Ijlal Naqvi,” Singapore Management University, School of </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43F72">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social Studies, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F517E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Singapore</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F517E4" w:rsidP="58964638" w:rsidRDefault="0E684CD7" w14:paraId="5154B575" w14:textId="3AFA37E5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corresponding Editor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F517E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Theory and Society</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F517E4" w:rsidP="58964638" w:rsidRDefault="5629FE09" w14:paraId="1FA2582C" w14:textId="1EDFD5D3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00F517E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politics of Russia and Eurasia Seminar Series, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1CBA8EC8" w:rsidP="58964638" w:rsidRDefault="1CBA8EC8" w14:paraId="680D5C02" w14:textId="2FAA0396">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Reviewer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="25914E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="25914E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Skłodowska</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="25914E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Curie COFUND Postdoctoral Fellowship </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="25914E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="25914E4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="733563C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>European Commission and the Science Foundation Ireland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="21E0ED88" w:rsidP="58964638" w:rsidRDefault="21E0ED88" w14:paraId="74474097" w14:textId="65776198">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="21E0ED88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Discussant, Book Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="24972325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>The Center for Inter-American Policy and Research</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="24972325">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Tulane University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="63175F98" w14:textId="68B5F0D5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00360CDC" w:rsidP="58964638" w:rsidRDefault="0022603D" w14:paraId="09A335A2" w14:textId="0932910D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00360CDC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="65BD6F8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="11D2A283">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Chair, Sociology of Law Section, American Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="000B5443" w14:paraId="7734018B" w14:textId="193E6486">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussant, Workshop on “The Constitutional Law of Democracy Around the World:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="000B5443" w:rsidP="58964638" w:rsidRDefault="000B5443" w14:paraId="37280FD5" w14:textId="6DCB41EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">How Elections, Parties, and the Right to Vote are Enshrined Globally,” The </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Chicago</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00B25CE4" w:rsidP="58964638" w:rsidRDefault="1E252781" w14:paraId="59549F4B" w14:textId="1F73C3B7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Facilitator, Problem-Solving Sociology Workshop, Northwestern University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0022603D" w:rsidP="58964638" w:rsidRDefault="0022603D" w14:paraId="7D725EFB" w14:textId="1840EB91">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="001632E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Book </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Awards Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="001632E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Political Sociology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section, the American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="001632E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00A22BA0">
-[...98 lines deleted...]
-        <w:t xml:space="preserve">2009 </w:t>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="6E1C4650" w14:textId="059B43D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00462BF5" w:rsidP="1ACC9C69" w:rsidRDefault="00462BF5" w14:paraId="3BB41DF4" w14:textId="36BA3D9B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
-[...68 lines deleted...]
-        <w:t>2009</w:t>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Invited Panelist, (How) Should Sociology Solve Problems?</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2021 American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="0022603D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sociological </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F159C5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="64938741" w14:textId="337F4E81">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Association Annual Meeting Thematic Panel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="26905155" w14:textId="01FD7E8A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Facilitator, Problem-Solving Sociology Workshop, Northwestern University</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="401DF59E" w14:textId="5FAD5CEE">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, Awards Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Sociology of Development Section,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00A84A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="0FEA2A6D" w14:textId="171840D4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00BF0ADE" w:rsidP="58964638" w:rsidRDefault="00583FB3" w14:paraId="258C4CB6" w14:textId="687C155E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
-[...21 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guest Editor, Special Issue on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A84A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Law and Politics in Eastern Europe,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A84A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00AE2674">
-[...91 lines deleted...]
-        <w:t>2023</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Democratizatsiya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>: The Journal of Post-Soviet Democratization</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00462BF5" w:rsidP="1ACC9C69" w:rsidRDefault="00462BF5" w14:paraId="52C6E9DD" w14:textId="6E8A001B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Session Organizer, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Association for Slavic, East European, and Eurasian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t>Studies 2019 Annual Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="0827E515" w14:textId="44993B97">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00BF0ADE" w:rsidP="58964638" w:rsidRDefault="00FC42FC" w14:paraId="03F43075" w14:textId="4B6BA5C6">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="61DEBD38">
-[...114 lines deleted...]
-        <w:t>2020</w:t>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editorial Board Member, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Contemporary Sociolog</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DA1C26" w:rsidP="58964638" w:rsidRDefault="00DA1C26" w14:paraId="3C212C43" w14:textId="5E14E9C8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Grant Reviewer, American Councils Title VIII Research Program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DA1C26" w:rsidP="58964638" w:rsidRDefault="00DA1C26" w14:paraId="7BC37365" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00DA1C26">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Promotion and Tenure Reviewer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="4ECF9332" w14:textId="103D7764">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00BF0ADE" w14:paraId="36D7B959" w14:textId="780B5B0D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2016</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Nominations Committee Member, Sociology of Law Section, American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...71 lines deleted...]
-        <w:t>2019</w:t>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociological</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="5539B030" w14:textId="457DE343">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00A84A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Discussant, Law &amp; Society Section Session “The Reach of Law: From the Streets,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Boardrooms, to Domestic and International Courts,” American Sociological</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Association 2016 Annual Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00A84A89">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Moderator, Problem-Solving Sociology Working Group on Corruption, American</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00BF0ADE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="7266D00E" w14:textId="37B4D8E0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="3BD808FE" w14:textId="65C4257C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2015</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Session Co-Organizer, the Association for Slavic, East European, and Eurasian</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C07E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Studies 2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00C07E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>nnual Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00C07E25" w14:paraId="69DDC872" w14:textId="48F2E9CA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Article Editor, Sage Open</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="7C5FA4E3" w14:textId="29FFB9CF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Session Organizer, Law &amp; Society Association 2015 Annual Meeting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="52C85D73" w14:textId="33F52030">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="141B9403" w14:textId="2EF21808">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00C07E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00283A6B">
-[...23 lines deleted...]
-        <w:t>2019</w:t>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Session Organizer, American Sociological Association 2014 Annual Meeting,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00C07E25">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Section on Comparative-Historical Sociology</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="662C35B4" w14:textId="024D0AA4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="004C0F4E" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="0E4B011F" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Co-Organizer, Collaborative Research Network “Law &amp; Society in Eastern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00880C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Europe”, Law &amp; Society Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="007A2091" w:rsidP="58964638" w:rsidRDefault="007A2091" w14:paraId="285A2C71" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="041FE050" w14:textId="7FF0304F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Professional Associations Membership</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00DD1410">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="258C18CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>American Society of Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0C501506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="4DD877A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> American Sociological Association;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="0C501506">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="27AB0159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>aw</w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="3679D2B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">&amp; Society Association, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="266A3600">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Studies Association; Midwest Political Science Association; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="35A44826" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Association for Slavic, East European, and Eurasian Studies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DD1410" w:rsidP="58964638" w:rsidRDefault="00DD1410" w14:paraId="770619B4" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="55ECFF3B" w14:textId="2F017EE3">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>UNIVERSITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, COLLEGE, AND </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DEPARTMENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00BC11F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="4309DAE2" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="4309DAE2" w:rsidP="4309DAE2" w:rsidRDefault="4309DAE2" w14:paraId="38866E20" w14:textId="620D8EB0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="2ACFAA8C" w:rsidP="58964638" w:rsidRDefault="2ACFAA8C" w14:paraId="7C42A6A2" w14:textId="02B16F3C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY24/25</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...39 lines deleted...]
-        <w:t xml:space="preserve">2018 </w:t>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>European Studies Group (International Programs), Director</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="2ACFAA8C" w:rsidP="58964638" w:rsidRDefault="2ACFAA8C" w14:paraId="63302078" w14:textId="7E23369B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Graduate Student Placement Coordinator (Sociology and Criminology)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="7C97CC83" w14:textId="52094E85">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY23/24</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...74 lines deleted...]
-        <w:t>2018</w:t>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>European Studies Group (International Programs), Director</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="0BD8E58C" w14:textId="79A9C83D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Faculty Search Committee (Sociology and Criminology), Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="464D11DB" w14:textId="71338056">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Colloquium Committee (Sociology and Criminology), Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="26BA5FD8" w14:textId="1550D132">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Committee For Visiting Speakers and Special Events (Political Science), Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="6499A95C" w14:textId="3CAC2DEC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Women Studying Politics Committee (Political Science), Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="341A858A" w:rsidP="58964638" w:rsidRDefault="341A858A" w14:paraId="58E7105A" w14:textId="34064574">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizer and Mediator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Ukrainian Reconstruction: Imagining a New Europe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00335C51" w:rsidP="58964638" w:rsidRDefault="009D4868" w14:paraId="497D2E42" w14:textId="50D70902">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY22/23</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...123 lines deleted...]
-        <w:t xml:space="preserve">2017 </w:t>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>European Studies Group</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Programs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Director</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009D4868" w:rsidP="58964638" w:rsidRDefault="009D4868" w14:paraId="45C5313A" w14:textId="71DF217F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diversity, Equity, and Inclusion Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology and Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009D4868" w:rsidP="58964638" w:rsidRDefault="009D4868" w14:paraId="1C772FB2" w14:textId="5F1286EC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Promotion &amp; Tenure Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology and Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member, 2 cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009F1163" w:rsidP="58964638" w:rsidRDefault="009F1163" w14:paraId="147DA66D" w14:textId="7100A2E4">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Criminology Program Development Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology and Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...47 lines deleted...]
-        <w:t xml:space="preserve">2013 </w:t>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009D4868" w:rsidP="58964638" w:rsidRDefault="009D4868" w14:paraId="6963D454" w14:textId="5226BE58">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Awards Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology and Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="009F1163">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009F1163" w:rsidP="58964638" w:rsidRDefault="009F1163" w14:paraId="564259C2" w14:textId="3042E12A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Colloquium Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sociology and Criminology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009F1163" w:rsidP="58964638" w:rsidRDefault="009F1163" w14:paraId="4B05B82E" w14:textId="1550D132">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Committee For Visiting Speakers and Special Events</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Political Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009D4868" w:rsidP="58964638" w:rsidRDefault="009F1163" w14:paraId="1D25CC50" w14:textId="3CAC2DEC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Women Studying Politics Committee</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Political Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00954B7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00931926" w:rsidP="58964638" w:rsidRDefault="00931926" w14:paraId="6E8CE690" w14:textId="019FE777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Organizer and Mediator, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A60EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>A Year of War: Commemorating the Anniversary of Russia’s Invasion of Ukraine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00A60EED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, University of Iowa, Iowa City, IA, 02/24/2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00360CDC" w:rsidP="58964638" w:rsidRDefault="00360CDC" w14:paraId="6F8DFDB7" w14:textId="47234C7F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY21/22</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Programs Major Event &amp; Political Science Schambaugh Conference Organizer, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Corruption, The Rise of Populism, and The Future of Democracy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00360CDC" w:rsidP="58964638" w:rsidRDefault="00360CDC" w14:paraId="354B456D" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>International Programs Ida Beam Lecture &amp; Roundtable Organizer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00360CDC" w:rsidP="58964638" w:rsidRDefault="00360CDC" w14:paraId="6DBCD8E1" w14:textId="48D4F84D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>CLAS Research Advisory Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009D4868" w:rsidP="58964638" w:rsidRDefault="009D4868" w14:paraId="2D4685A1" w14:textId="49CC82DD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diversity, Equity, and Inclusion Committee, Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="007F2FDF" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="38619098" w14:textId="596EF911">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AY20/21 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00360CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00725F2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00360CDC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>CLAS Research Advisory Board Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="5998DE7B" w14:textId="11F4FBA0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diversity, Equity, and Inclusion Committee, Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="589BFF75" w14:textId="547C43B1">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00515B14">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>19/20</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...23 lines deleted...]
-        <w:t xml:space="preserve">2011 </w:t>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Awards Committee, Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="73A40CC2" w14:textId="733FAC11">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>CLAS New Faculty Orientation, Moderator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="778A65D6" w14:textId="12669560">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY18/19</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Recruitment Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="1371AA39" w14:textId="2820EE66">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Promotion &amp; Tenure Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="0A9BFA58" w14:textId="543138D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Strategic Plan Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="3FB441D0" w14:textId="68F5929F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>CLAS NEW Faculty Orientation, Moderator</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="002C56EC" w:rsidP="58964638" w:rsidRDefault="002C56EC" w14:paraId="3006D0C7" w14:textId="2FBC8AD9">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Executive Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A46B3A" w:rsidP="58964638" w:rsidRDefault="00A46B3A" w14:paraId="6F277761" w14:textId="49FE36A5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Social Events Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="014DB0CB" w14:textId="5E9988F5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY17/18</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...39 lines deleted...]
-        <w:t>2010</w:t>
+      <w:r w:rsidRPr="58964638" w:rsidR="001046FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Departmental Colloquium Committee, Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A46B3A" w:rsidP="58964638" w:rsidRDefault="00A46B3A" w14:paraId="03008E0E" w14:textId="51E5A84B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Executive Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00630A32" w:rsidP="58964638" w:rsidRDefault="00440122" w14:paraId="72763975" w14:textId="276AD08A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3AEC" w:rsidR="00630A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00630A32">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Social Evets Committee, Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0024412C" w:rsidP="58964638" w:rsidRDefault="00440122" w14:paraId="643D8903" w14:textId="43280D99">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY16/17</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="0024412C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Departmental Colloquium Committee, Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="0FC818C9" w14:textId="79BA8B87">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Diversity Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00440122" w:rsidP="58964638" w:rsidRDefault="00440122" w14:paraId="4AE94CE9" w14:textId="518E0CAD">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Communications Committee Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0088406D" w:rsidP="58964638" w:rsidRDefault="0088406D" w14:paraId="0F5C72C5" w14:textId="4646FA2E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY15/16</w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...23 lines deleted...]
-        <w:t>2005</w:t>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Communications Committee Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="009E416B" w:rsidP="58964638" w:rsidRDefault="009E416B" w14:paraId="512E609B" w14:textId="06FE6D46">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BC3AEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Departmental Colloquium Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00394F8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="0A6B9E9E" w14:textId="36D40EB0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY14/15</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Communications Committee Chair</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="5DB0C915" w14:textId="00445746">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Graduate Studies Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00C07655" w:rsidP="58964638" w:rsidRDefault="00C07655" w14:paraId="7657782F" w14:textId="2C0C575F">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Faculty Assembly Representative</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0033470A" w:rsidP="58964638" w:rsidRDefault="0033470A" w14:paraId="7080AF53" w14:textId="7122686C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Awards Comm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00DD6A9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ittee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="0033470A" w14:paraId="5EB1467C" w14:textId="68984420">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>AY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12/13 </w:t>
+      </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="005D56A5">
-[...120 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="58964638" w:rsidR="00462BF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Theory Workshop Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="51E9EC05" w14:textId="03D8B7B5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Awards Committee Member</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00DD6A9C" w:rsidP="58964638" w:rsidRDefault="00DD6A9C" w14:paraId="1858A53C" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="4DC3ADA0" w14:textId="27D68558">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="3DB334FA" w14:textId="1F20C808">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58964638" w:rsidR="00E27F40">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>INTERNAL GRANTS &amp; AWARDS</w:t>
-[...6003 lines deleted...]
-        </w:rPr>
         <w:t>MEDIA CONTRIBUTIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4E52EE3D" w:rsidP="58964638" w:rsidRDefault="4E52EE3D" w14:paraId="25CA161F" w14:textId="6CA6A82E">
+    <w:p w:rsidR="1D7E1D16" w:rsidP="577EB0C2" w:rsidRDefault="1D7E1D16" w14:paraId="293B2379" w14:textId="618750CA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="58964638" w:rsidR="4E52EE3D">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="1D7E1D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fifteen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="1D7E1D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Eighty Four</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="1D7E1D16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="1C1E0EE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic Perspectives from </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="50B237BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Cambridge University Press</w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="024EEE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="304A24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">01/16/2026, </w:t>
+      </w:r>
+      <w:hyperlink r:id="R645126619a974304">
+        <w:r w:rsidRPr="577EB0C2" w:rsidR="024EEE9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>“Seeing Corruption in Context: From Empire to Global Governance.”</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="577EB0C2" w:rsidR="024EEE9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="2CA8A324" w14:textId="14FCCC83">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Christian Monitor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="62769B2F" w14:textId="6CA6A82E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa Public Radio, 02/02/2023, River to River, “</w:t>
+      </w:r>
+      <w:hyperlink r:id="R45e0365b592444ef">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Update on the War in Ukraine</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="77C37D80">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00A157C0" w14:paraId="27BDB9E3" w14:textId="049EC56F">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="0B098219" w14:textId="049EC56F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>The Gazette and Iowa Public Radio, 4/21/2022, “</w:t>
       </w:r>
-      <w:hyperlink r:id="R186c16232d434397">
-        <w:r w:rsidRPr="58964638" w:rsidR="00A157C0">
+      <w:hyperlink r:id="Rb3d325f4706f4963">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Pints and Politics</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00A157C0">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00A157C0" w14:paraId="4DE1EF50" w14:textId="030A13C7">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="3442DBFC" w14:textId="030A13C7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="58964638" w:rsidR="00A157C0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>WorldCanvass, 3/31/2022, “</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%09https:\itunes.apple.com\us\itunes-u\worldcanvass\id1064976863"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Corruption, Populism, and the Future of Democracy</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="151C1C0E" w14:textId="6005AE4C">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Gazette, 3/2/2022, “</w:t>
+      </w:r>
+      <w:hyperlink r:id="R2d72e936a2ea4a9f">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t xml:space="preserve">Corruption, </w:t>
+          <w:t>UI Professor Holds Dual Citizenship in Russia, Ukraine</w:t>
         </w:r>
-        <w:r w:rsidRPr="58964638" w:rsidR="00335C51">
+      </w:hyperlink>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="05CD4020" w14:textId="3C77726F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Iowa City Press-Citizen, 3/29/2022, “</w:t>
+      </w:r>
+      <w:hyperlink r:id="R28038e816b674ab3">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>P</w:t>
+          <w:t>Opinion: Corruption Eats Away at Democratic Institutions around the World</w:t>
         </w:r>
-        <w:r w:rsidRPr="58964638" w:rsidR="00A157C0">
+      </w:hyperlink>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="1802BBC2" w14:textId="29C05FAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Iowa Public Radio, 2/25/2022, River to River, “</w:t>
+      </w:r>
+      <w:hyperlink r:id="R22009d700a1d4df0">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-[...161 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Experts Describe Hard Choices Faced by Ukrainians as Russian Troops March</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00215412">
-[...16 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00A157C0" w14:paraId="64A2037C" w14:textId="6209B7A6">
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="2CF2AF8B" w14:textId="6209B7A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>KCRG, TV-9, 2/24/2022, “</w:t>
       </w:r>
-      <w:hyperlink r:id="R8366cd9546ce49af">
-[...14 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%09https:\www.kcrg.com\2022\02\25\univ-iowa-student-professor-ukraine-hold-onto-hope-loved-ones-back-home"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Iowa Student and Professor from Ukraine Hold on to Hope for Loved Ones Back Home</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00A157C0" w14:paraId="727D888B" w14:textId="41C27011">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="7903B5A5" w14:textId="41C27011">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>News 7, KWWL, 2/24/2022, “</w:t>
       </w:r>
-      <w:hyperlink r:id="R76e1ad9512f34400">
-[...50 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%09https:\www.kwwl.com\news\iowa-city\univ-of-iowa-professor-ukrainian-native-offers-context-and-perspective-on-invasion\article_568b5b8c-95d0-11ec-8914-97458b1e796c.html"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>University of Iowa Professor, Ukrainian Native, Offers Context and Perspective on Invasion</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">,” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="4DA71AA0" w14:textId="02F94B1A">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="09322F91" w14:textId="02F94B1A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>New Books Network, 03/18/2021, "</w:t>
       </w:r>
-      <w:hyperlink r:id="R1f4222ccf21c4b95">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:hyperlink r:id="R84412fb542794d56">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
             <w:i w:val="1"/>
             <w:iCs w:val="1"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Politics of Bureaucratic Corruption</w:t>
         </w:r>
-        <w:r w:rsidRPr="58964638" w:rsidR="00A84A89">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t xml:space="preserve"> by Marina Zaloznaya</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00335C51" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="7C8B985F" w14:textId="4DFAB47B">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="44DB28B0" w14:textId="4DFAB47B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...28 lines deleted...]
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Center for Russian, East European, and Eurasian Studies at the University of Wisconsin at Madison Podcast, “</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%0909\21\17%20https:\soundcloud.com\user-601521000\politics-of-bureaucratic-corruption-in-posttransitional-east-europe-marina-zaloznaya-092117"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>The Politics of Bureaucratic Corruption by Marina Zaloznaya</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="163A8E6D" w14:textId="07DEC807">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Global Anti-Corruption Blog, “</w:t>
+      </w:r>
+      <w:hyperlink r:id="R141bc02242904051">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-[...96 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>When it Comes to Corruption, Americans are More Like Russians than You Think</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">,” 05/15/2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="25B38EE6" w14:textId="4CF14232">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="666F01E2" w14:textId="4CF14232">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Voice</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Capital</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Radio</w:t>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Радио Голос Столицы): Расклад по-американски, “</w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
-        <w:instrText xml:space="preserve">HYPERLINK "C:\\Users\\mzaloznaya\\Desktop\\•</w:instrText>
-[...5 lines deleted...]
-        <w:instrText xml:space="preserve">http:\\gs.fm\\texts\\20170516\\4148600.html" \h </w:instrText>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%09http:\gs.fm\texts\20170516\4148600.html"</w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>В США следят за</w:t>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>В США следят за борьбой с коррупцией в Украине</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...27 lines deleted...]
-        </w:rPr>
         <w:t>,” 05/16/2017</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="5171DAE4" w14:textId="2313B972">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="2AB76F44" w14:textId="2313B972">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Iowa Public Radio: River to River, "</w:t>
       </w:r>
-      <w:hyperlink r:id="Re76be5d81da449c0">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:hyperlink r:id="R1c4648cb1c4d4d9d">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Corruption Mobilizes Young Russians to Protest Over the Weekend</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...32 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="24411146" w14:textId="76658C17">
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">," 03/29/2017 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="1828AABC" w14:textId="76658C17">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...20 lines deleted...]
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>UkeTube Ukrainian Video, "</w:t>
+      </w:r>
+      <w:hyperlink r:id="R8f7d0a60dd524a6b">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Politics of Bureaucratic Corruption in Post-Transitional Eastern Europe</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">," 03/13/2017 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="33909B49" w14:textId="5E275F60">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="4E59A094" w14:textId="5E275F60">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>CityChannel4, "</w:t>
       </w:r>
-      <w:hyperlink r:id="R91c052f33cf14e14">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:hyperlink r:id="Re8688f638b36469d">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Everyday Corruption in Russia &amp; Ukraine -- Who, Why and With What Consequences?</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...24 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="0AB00BC0" w14:textId="5EA30308">
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>" 09/15/2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="7D6BDEF3" w14:textId="5EA30308">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Global Anti-Corruption Blog, “</w:t>
       </w:r>
-      <w:hyperlink w:anchor="more-3606" r:id="R337a98eacbb74910">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "file:///C:\Users\mzaloznaya\Desktop\•%09https:\globalanticorruptionblog.com\2015\08\28\the-social-psychology-of-corruption-lackthereof#more-3606"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Social Psychology of Corruption</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” 08/28/2015 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="255D90EE" w14:textId="79C8CAEE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LiveScience, “FIFA Scandal: </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8cece18d591645f8">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-[...42 lines deleted...]
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>The Complicated Science of Corruption</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>,” 05/29/2015</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F01A48" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="15DD6D2C" w14:textId="1072B32E">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="2B0FE0C7" w14:textId="1072B32E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Iowa Public Radio: River to River, "</w:t>
       </w:r>
-      <w:hyperlink r:id="Rb44eb3e5ee5d4dd2">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:hyperlink r:id="R45da309427324f66">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Understanding Crimean Crisis</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>," 03/29/2014</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00A157C0" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="49FFBBAE" w14:textId="1AE2677A">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="50631AE7" w14:textId="1AE2677A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Daily Iowan, “</w:t>
       </w:r>
-      <w:hyperlink r:id="Rb892e3f2e09849a5">
-        <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
+      <w:hyperlink r:id="Rda6627a1fab34972">
+        <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Locals Eye Crimean Situation</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="58964638" w:rsidR="00F01A48">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">,” 03/24/2014, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F01A48" w:rsidP="58964638" w:rsidRDefault="00F01A48" w14:paraId="79868390" w14:textId="59F47134">
+    <w:p w:rsidR="6CCE55F0" w:rsidP="1ACC9C69" w:rsidRDefault="6CCE55F0" w14:paraId="462E08D9" w14:textId="6FE460AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="1ACC9C69" w:rsidR="6CCE55F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Des Moines Register, “UI Political Scientist Comments on Violent Protests in Ukraine,” 02/24/2014.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="0098022B" w:rsidP="58964638" w:rsidRDefault="0098022B" w14:paraId="11A7CCA2" w14:textId="77777777">
-[...11 lines deleted...]
-    <w:p w:rsidRPr="00BC3AEC" w:rsidR="00F01A48" w:rsidP="58964638" w:rsidRDefault="00744625" w14:paraId="476143AA" w14:textId="1F8403B6">
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="68C7E1BC" w14:textId="75193DBF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="58964638" w:rsidR="00744625">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="1ACC9C69" w:rsidP="1ACC9C69" w:rsidRDefault="1ACC9C69" w14:paraId="389A64BC" w14:textId="40E949BC">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
-          <w:sz w:val="22"/>
-[...3763 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidRPr="00BC3AEC" w:rsidR="00462BF5" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="4ABAAA6E" w14:textId="26044440">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:b w:val="1"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>LANGUAGES</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidRPr="0063720F" w:rsidR="008127CF" w:rsidP="58964638" w:rsidRDefault="00462BF5" w14:paraId="1D6B5816" w14:textId="7629140D">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="58964638">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Russian, English, Ukrainian, Italian</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidRPr="0063720F" w:rsidR="008127CF">
+      <w:headerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="even" r:id="rId29"/>
+      <w:footerReference w:type="default" r:id="rId30"/>
       <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="Ra3fe213c5968405f"/>
-      <w:footerReference w:type="default" r:id="Rb510bed7982349ab"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000D699F" w:rsidRDefault="000D699F" w14:paraId="41FD6C7B" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000D699F" w:rsidRDefault="000D699F" w14:paraId="1725F761" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -20393,921 +16073,341 @@
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1517416703"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00D137CD" w:rsidP="00B65505" w:rsidRDefault="00D137CD" w14:paraId="5BB7AFF0" w14:textId="6E041224">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+  </w:sdt>
+  <w:p w:rsidR="00D137CD" w:rsidRDefault="00D137CD" w14:paraId="2EC87831" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="233133475"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00D137CD" w:rsidP="00B65505" w:rsidRDefault="00D137CD" w14:paraId="6F0D4CCB" w14:textId="4BA6E43E">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:hAnchor="margin" w:vAnchor="text" w:xAlign="center" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>9</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
+  </w:sdt>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
     </w:tblGrid>
-    <w:tr w:rsidR="58964638" w:rsidTr="58964638" w14:paraId="3F9EE06A">
+    <w:tr w:rsidR="58964638" w:rsidTr="58964638" w14:paraId="3F9EE06A" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="1BEF46AA" w14:textId="39BD903C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="474E4C57" w14:textId="3C524E5D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="0B8F6E78" w14:textId="66CF67C2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="635BA071" w14:textId="07DB7DB4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="000D699F" w:rsidRDefault="000D699F" w14:paraId="3D8C5444" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="000D699F" w:rsidRDefault="000D699F" w14:paraId="756AF078" w14:textId="77777777">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableNormal"/>
-      <w:bidiVisual w:val="0"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
       <w:gridCol w:w="3360"/>
     </w:tblGrid>
-    <w:tr w:rsidR="58964638" w:rsidTr="58964638" w14:paraId="49DEB12C">
+    <w:tr w:rsidR="58964638" w:rsidTr="58964638" w14:paraId="49DEB12C" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="29523F28" w14:textId="33DEF8A7">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:left="-115"/>
-            <w:jc w:val="left"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="42DCC474" w14:textId="26CEFF5A">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3360" w:type="dxa"/>
-          <w:tcMar/>
         </w:tcPr>
         <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="618BEE5E" w14:textId="20B14553">
           <w:pPr>
             <w:pStyle w:val="Header"/>
-            <w:bidi w:val="0"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w:rsidR="58964638" w:rsidP="58964638" w:rsidRDefault="58964638" w14:paraId="48EB1FAF" w14:textId="7A0AD71A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="nwP1VzY1dcCKcY" int2:id="OmnlHZvC">
-      <int2:state int2:type="AugLoop_Text_Critique" int2:value="Rejected"/>
+      <int2:state int2:value="Rejected" int2:type="AugLoop_Text_Critique"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...706 lines deleted...]
-  </w:abstractNum>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="024B2AA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DA69694"/>
     <w:lvl w:ilvl="0" w:tplc="81203540">
       <w:start w:val="2018"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1160" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
@@ -21355,50 +16455,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0278F302"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4BAC6D64"/>
+    <w:lvl w:ilvl="0" w:tplc="04242B54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="AD2C10BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EF38FC76">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F5A0B25C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="21064EDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="773A6732">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7E6C7292">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D86415D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3E9E9642">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="045F6E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E366274"/>
     <w:lvl w:ilvl="0" w:tplc="65C24FBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="7BEEDE92">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -21467,51 +16653,51 @@
     <w:lvl w:ilvl="7" w:tplc="2A7638C2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E0CA2E1C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="047F29BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="083C30C4"/>
     <w:lvl w:ilvl="0" w:tplc="5EFEBFBE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6388DFDC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -21580,51 +16766,51 @@
     <w:lvl w:ilvl="7" w:tplc="EBCCA13A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D3E0BB9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05FB1E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B50A338"/>
     <w:lvl w:ilvl="0" w:tplc="27EC0356">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4F642982">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -21693,51 +16879,51 @@
     <w:lvl w:ilvl="7" w:tplc="5D74BCAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="F0E2CABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07853342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F5D20CCA"/>
     <w:lvl w:ilvl="0" w:tplc="E056CAA4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
@@ -21784,51 +16970,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5310" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="143030AE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="921A863A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -21933,51 +17119,137 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="154649AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="848428B4"/>
+    <w:lvl w:ilvl="0" w:tplc="ED2EAC16">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4A3AEBE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FA08A326">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="954ADBDE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="871816BC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9044EC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1B6A3030">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F162FBA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EA78B51A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15B44D8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FBE92FE"/>
     <w:lvl w:ilvl="0" w:tplc="B8B81F7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A768C138">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -22046,51 +17318,51 @@
     <w:lvl w:ilvl="7" w:tplc="4BBE3046">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7CFC338A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="163A6E8F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6E507F9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22195,51 +17467,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19DE07FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE844E72"/>
     <w:lvl w:ilvl="0" w:tplc="B9C676E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3E3C09C0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -22308,51 +17580,51 @@
     <w:lvl w:ilvl="7" w:tplc="FC6C3DCA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ECEA5AD6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C1E5A1C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DC019C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22457,51 +17729,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C6E704A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BB2C4F8"/>
     <w:lvl w:ilvl="0" w:tplc="F74A5F38">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6A3A898E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -22570,51 +17842,223 @@
     <w:lvl w:ilvl="7" w:tplc="ABC650F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3BD81928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22FAB57C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A7F8817E"/>
+    <w:lvl w:ilvl="0" w:tplc="3588ECA0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3E8AC626">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="45D0D35C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="125CC65A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FD50B060">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08E0DFB6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F2EE4484">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0A84B9D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="435EEEFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="237DA57F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E8288BA"/>
+    <w:lvl w:ilvl="0" w:tplc="E97CBE94">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C8D8AC8A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A6BAD1EC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CBC82B96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9C38A55A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA0C659C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="9698EB8C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DE52769E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="26501EC0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27BB6B22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6936C80C"/>
     <w:lvl w:ilvl="0" w:tplc="010C66B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D388B17C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -22683,51 +18127,51 @@
     <w:lvl w:ilvl="7" w:tplc="5D9A4C5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="7D36FB3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27EE0A28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="90EC3A12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22832,51 +18276,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E1802BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A156EFF2"/>
     <w:lvl w:ilvl="0" w:tplc="5D8AFBD4">
       <w:start w:val="2018"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -22945,51 +18389,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E413A0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="656443D2"/>
     <w:lvl w:ilvl="0" w:tplc="500C3724">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F06C14AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -23058,51 +18502,51 @@
     <w:lvl w:ilvl="7" w:tplc="2C58A5D0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A7A2859E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303635D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB38D7CA"/>
     <w:lvl w:ilvl="0" w:tplc="E1BA1F4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="68FADFFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -23171,51 +18615,51 @@
     <w:lvl w:ilvl="7" w:tplc="8DF21F78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B24CBD4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="31873263"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="913AF468"/>
     <w:lvl w:ilvl="0" w:tplc="E53A5E32">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2424CA6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -23284,51 +18728,51 @@
     <w:lvl w:ilvl="7" w:tplc="AC76A680">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="EE34ED08">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33810EF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6D0BE92"/>
     <w:lvl w:ilvl="0" w:tplc="810C2D02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1C4AA3CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23397,51 +18841,51 @@
     <w:lvl w:ilvl="7" w:tplc="56A0BF68">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A6DA7040">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37224518"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E22C4CC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23546,51 +18990,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3ED76E90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="76AC0246"/>
     <w:lvl w:ilvl="0" w:tplc="70387A18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -23637,51 +19081,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FA27934"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E4EDA00"/>
     <w:lvl w:ilvl="0" w:tplc="E3B2A5AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0372A3CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
@@ -23750,51 +19194,51 @@
     <w:lvl w:ilvl="7" w:tplc="C3D2CAB4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FED0FDD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57E521B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37D4318E"/>
     <w:lvl w:ilvl="0" w:tplc="90F0F218">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -23839,51 +19283,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60957304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="54FCC7E2"/>
     <w:lvl w:ilvl="0" w:tplc="C47A1FE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4C8CED6E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -23952,51 +19396,137 @@
     <w:lvl w:ilvl="7" w:tplc="1EAAD198">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5F52645E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61363C39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4E0C752"/>
+    <w:lvl w:ilvl="0" w:tplc="40D6E388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6A7C9140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AF26D4F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="726C1D7E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C2CA7B2C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EB26B2B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B26ECBF2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="781E7A36">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FE325C46">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="629D7BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="52FE52D0"/>
     <w:lvl w:ilvl="0" w:tplc="B69CF7D6">
       <w:start w:val="2001"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24067,51 +19597,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65ED1F0A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B290B8B4"/>
+    <w:lvl w:ilvl="0" w:tplc="5B3A470A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A3520800">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3F3E7D3E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="225A23AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A208B968">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="58042322">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="111CE0B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7DC212DE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0FCEC4E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68607C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0388B37C"/>
     <w:lvl w:ilvl="0" w:tplc="0882BC22">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Times New Roman" w:eastAsiaTheme="minorHAnsi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
@@ -24180,51 +19796,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A54556E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6186A6F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -24285,51 +19901,51 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AEE7A20"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="F00A6F32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24434,51 +20050,164 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B3AC93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="645EE5A6"/>
+    <w:lvl w:ilvl="0" w:tplc="A3FC74D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="94DC4E50">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BDD0570E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="268E964C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7AF23584">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="671AC960">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="005C4B24">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="19AE99D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6EC4D68A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B2F0360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6E8678AA"/>
     <w:lvl w:ilvl="0" w:tplc="A5B835E2">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -24523,51 +20252,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BC4CC0C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="06008152"/>
+    <w:lvl w:ilvl="0" w:tplc="848C8E4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D7021140">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1B2851E8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AC3E6B3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E8D8660E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="879865C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0A8C1B54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AB9C2794">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9D76679E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D3360E8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E562A2AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24672,51 +20487,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F84E43B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBD0F90E"/>
     <w:lvl w:ilvl="0" w:tplc="44B2F492">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="232A5E7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -24785,916 +20600,1019 @@
     <w:lvl w:ilvl="7" w:tplc="9A2E7618">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D46E3928">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="38">
+  <w:num w:numId="1" w16cid:durableId="1037972702">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="51540908">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1686981022">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="545677955">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1739206379">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1452356546">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1947807220">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1510372406">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="895432589">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="10" w16cid:durableId="225991397">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1815414178">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1730688673">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1226799123">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="332681661">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="943659365">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1140151843">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="344983033">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="2144619818">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="896280121">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1263806578">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="302005333">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="716971870">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="405156014">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1705250023">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="972249075">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="815923382">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1221668908">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1267470819">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1812287630">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="434324154">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1981155684">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1565994319">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1858957499">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1930189350">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="36">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="35" w16cid:durableId="607009662">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="35">
-[...29 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="332681661">
+  <w:num w:numId="36" w16cid:durableId="246887266">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="943659365">
-[...59 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="607009662">
+  <w:num w:numId="37" w16cid:durableId="1877963997">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="246887266">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="38" w16cid:durableId="556282280">
+    <w:abstractNumId w:val="32"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C6647A"/>
     <w:rsid w:val="000051E6"/>
+    <w:rsid w:val="000065C7"/>
     <w:rsid w:val="000113B7"/>
+    <w:rsid w:val="0002214F"/>
     <w:rsid w:val="00027AA0"/>
     <w:rsid w:val="00032B6C"/>
     <w:rsid w:val="0004115F"/>
     <w:rsid w:val="00044D05"/>
+    <w:rsid w:val="00056D14"/>
     <w:rsid w:val="00063024"/>
     <w:rsid w:val="00075345"/>
     <w:rsid w:val="00081B36"/>
     <w:rsid w:val="000829C7"/>
     <w:rsid w:val="000877F9"/>
     <w:rsid w:val="000932B0"/>
     <w:rsid w:val="000B1253"/>
     <w:rsid w:val="000B2876"/>
     <w:rsid w:val="000B44FA"/>
     <w:rsid w:val="000B5443"/>
+    <w:rsid w:val="000B7987"/>
+    <w:rsid w:val="000C0D8E"/>
     <w:rsid w:val="000C505A"/>
     <w:rsid w:val="000D5634"/>
+    <w:rsid w:val="000D699F"/>
     <w:rsid w:val="000E14C3"/>
     <w:rsid w:val="000E625E"/>
     <w:rsid w:val="001046FD"/>
+    <w:rsid w:val="00110106"/>
+    <w:rsid w:val="00111FD9"/>
     <w:rsid w:val="0011713C"/>
     <w:rsid w:val="001234C2"/>
+    <w:rsid w:val="001338E4"/>
     <w:rsid w:val="0015032E"/>
     <w:rsid w:val="00154BAB"/>
     <w:rsid w:val="001632E1"/>
     <w:rsid w:val="00164E7F"/>
     <w:rsid w:val="00167C4D"/>
     <w:rsid w:val="0017231C"/>
     <w:rsid w:val="00173129"/>
+    <w:rsid w:val="00180113"/>
     <w:rsid w:val="0018076D"/>
     <w:rsid w:val="00195476"/>
     <w:rsid w:val="0019784E"/>
     <w:rsid w:val="001A06B7"/>
     <w:rsid w:val="001B6CEB"/>
     <w:rsid w:val="001D5E0B"/>
     <w:rsid w:val="001E5B56"/>
     <w:rsid w:val="001F5343"/>
     <w:rsid w:val="00212415"/>
     <w:rsid w:val="00212473"/>
     <w:rsid w:val="00215412"/>
     <w:rsid w:val="00217FA0"/>
     <w:rsid w:val="00221360"/>
     <w:rsid w:val="00225747"/>
     <w:rsid w:val="0022603D"/>
     <w:rsid w:val="00232A4B"/>
     <w:rsid w:val="00235C5F"/>
     <w:rsid w:val="00243178"/>
     <w:rsid w:val="0024412C"/>
     <w:rsid w:val="00244A5D"/>
     <w:rsid w:val="00250E42"/>
     <w:rsid w:val="002538B2"/>
     <w:rsid w:val="002546B2"/>
     <w:rsid w:val="0026600E"/>
     <w:rsid w:val="002666D9"/>
     <w:rsid w:val="00267F7B"/>
     <w:rsid w:val="00271D32"/>
     <w:rsid w:val="00283A6B"/>
+    <w:rsid w:val="00284726"/>
     <w:rsid w:val="00293874"/>
     <w:rsid w:val="002A74C7"/>
     <w:rsid w:val="002C56EC"/>
+    <w:rsid w:val="002D504D"/>
     <w:rsid w:val="002F2C03"/>
     <w:rsid w:val="002F6FCA"/>
     <w:rsid w:val="0033470A"/>
     <w:rsid w:val="00335C51"/>
     <w:rsid w:val="00355730"/>
     <w:rsid w:val="00360CDC"/>
     <w:rsid w:val="00366A00"/>
     <w:rsid w:val="00392C97"/>
     <w:rsid w:val="00394F8C"/>
     <w:rsid w:val="003A1B12"/>
     <w:rsid w:val="003B28BC"/>
     <w:rsid w:val="003B7F6D"/>
     <w:rsid w:val="003C1602"/>
     <w:rsid w:val="003D22E1"/>
     <w:rsid w:val="003D4AFC"/>
     <w:rsid w:val="003E6FD2"/>
     <w:rsid w:val="003F0153"/>
     <w:rsid w:val="003F4852"/>
     <w:rsid w:val="00415FED"/>
     <w:rsid w:val="004168F8"/>
     <w:rsid w:val="00416AB9"/>
+    <w:rsid w:val="00433231"/>
     <w:rsid w:val="00440122"/>
     <w:rsid w:val="004418B0"/>
     <w:rsid w:val="00446FB4"/>
     <w:rsid w:val="004544D0"/>
     <w:rsid w:val="00462BF5"/>
     <w:rsid w:val="00491476"/>
     <w:rsid w:val="004A02FA"/>
     <w:rsid w:val="004B103B"/>
     <w:rsid w:val="004B1CF9"/>
     <w:rsid w:val="004B42E2"/>
     <w:rsid w:val="004C0F4E"/>
     <w:rsid w:val="004C12D6"/>
     <w:rsid w:val="004C4774"/>
     <w:rsid w:val="004D07EA"/>
     <w:rsid w:val="004D1150"/>
+    <w:rsid w:val="004E6189"/>
     <w:rsid w:val="00501744"/>
     <w:rsid w:val="005053B8"/>
     <w:rsid w:val="00507E34"/>
     <w:rsid w:val="00514B85"/>
     <w:rsid w:val="00515B14"/>
     <w:rsid w:val="00523038"/>
     <w:rsid w:val="0053087A"/>
     <w:rsid w:val="00545C11"/>
     <w:rsid w:val="0055289D"/>
     <w:rsid w:val="00555D96"/>
     <w:rsid w:val="00557054"/>
+    <w:rsid w:val="00561643"/>
     <w:rsid w:val="00571CEB"/>
+    <w:rsid w:val="00573243"/>
     <w:rsid w:val="00576FDF"/>
     <w:rsid w:val="00583FB3"/>
     <w:rsid w:val="0059233B"/>
     <w:rsid w:val="005A20E0"/>
     <w:rsid w:val="005A7487"/>
     <w:rsid w:val="005D37AE"/>
     <w:rsid w:val="005D56A5"/>
     <w:rsid w:val="005E147C"/>
     <w:rsid w:val="005E5E73"/>
     <w:rsid w:val="005E6D67"/>
     <w:rsid w:val="005F6C1A"/>
     <w:rsid w:val="0060104C"/>
     <w:rsid w:val="0060475A"/>
     <w:rsid w:val="006263CA"/>
     <w:rsid w:val="00630A32"/>
     <w:rsid w:val="00635805"/>
     <w:rsid w:val="0063720F"/>
     <w:rsid w:val="0064516C"/>
     <w:rsid w:val="00647EFD"/>
     <w:rsid w:val="0065146C"/>
+    <w:rsid w:val="006517E9"/>
     <w:rsid w:val="00652238"/>
     <w:rsid w:val="00673383"/>
     <w:rsid w:val="00673F61"/>
+    <w:rsid w:val="00675BF7"/>
     <w:rsid w:val="006772EA"/>
     <w:rsid w:val="0069577D"/>
+    <w:rsid w:val="00696278"/>
     <w:rsid w:val="00696F3F"/>
     <w:rsid w:val="006C2B66"/>
+    <w:rsid w:val="006D4B98"/>
+    <w:rsid w:val="006E5160"/>
     <w:rsid w:val="00700D8D"/>
     <w:rsid w:val="00707ECA"/>
     <w:rsid w:val="007170DD"/>
     <w:rsid w:val="00725F2A"/>
     <w:rsid w:val="00727F2E"/>
     <w:rsid w:val="007416F0"/>
     <w:rsid w:val="00744625"/>
     <w:rsid w:val="007466BC"/>
     <w:rsid w:val="0074673B"/>
     <w:rsid w:val="00746DDA"/>
     <w:rsid w:val="00753069"/>
+    <w:rsid w:val="007571AB"/>
     <w:rsid w:val="007A2091"/>
     <w:rsid w:val="007B759B"/>
     <w:rsid w:val="007D3537"/>
     <w:rsid w:val="007E2948"/>
     <w:rsid w:val="007E47B2"/>
     <w:rsid w:val="007E5B3D"/>
     <w:rsid w:val="007F2FDF"/>
     <w:rsid w:val="007F40AB"/>
     <w:rsid w:val="007F70A3"/>
     <w:rsid w:val="00802461"/>
     <w:rsid w:val="008049BE"/>
     <w:rsid w:val="008055FF"/>
     <w:rsid w:val="00810BA0"/>
     <w:rsid w:val="008127CF"/>
     <w:rsid w:val="00826C10"/>
     <w:rsid w:val="00826F3C"/>
     <w:rsid w:val="00833807"/>
     <w:rsid w:val="0085047D"/>
     <w:rsid w:val="00854131"/>
     <w:rsid w:val="00857CF1"/>
     <w:rsid w:val="00861778"/>
     <w:rsid w:val="008643AC"/>
     <w:rsid w:val="00877A6A"/>
     <w:rsid w:val="00880C66"/>
     <w:rsid w:val="00882F09"/>
     <w:rsid w:val="008832B0"/>
     <w:rsid w:val="0088406D"/>
     <w:rsid w:val="00886DFD"/>
     <w:rsid w:val="008A32E6"/>
     <w:rsid w:val="008A43E1"/>
     <w:rsid w:val="008B068D"/>
     <w:rsid w:val="008D0DBB"/>
+    <w:rsid w:val="008D35E2"/>
     <w:rsid w:val="008E266A"/>
     <w:rsid w:val="008E2FD8"/>
+    <w:rsid w:val="009004FE"/>
     <w:rsid w:val="00925D55"/>
     <w:rsid w:val="00931926"/>
+    <w:rsid w:val="00936332"/>
     <w:rsid w:val="00937D80"/>
     <w:rsid w:val="00940613"/>
     <w:rsid w:val="00942444"/>
     <w:rsid w:val="00954B7C"/>
     <w:rsid w:val="00956DC9"/>
+    <w:rsid w:val="00957C25"/>
     <w:rsid w:val="009616C9"/>
     <w:rsid w:val="00965708"/>
     <w:rsid w:val="0098022B"/>
     <w:rsid w:val="00984407"/>
     <w:rsid w:val="00991F40"/>
     <w:rsid w:val="00992163"/>
     <w:rsid w:val="009B606F"/>
     <w:rsid w:val="009D00E7"/>
     <w:rsid w:val="009D4868"/>
     <w:rsid w:val="009E36D1"/>
     <w:rsid w:val="009E416B"/>
     <w:rsid w:val="009F0BD5"/>
     <w:rsid w:val="009F1163"/>
     <w:rsid w:val="009F6261"/>
+    <w:rsid w:val="00A0562C"/>
     <w:rsid w:val="00A157C0"/>
     <w:rsid w:val="00A16932"/>
     <w:rsid w:val="00A16D29"/>
     <w:rsid w:val="00A1949F"/>
     <w:rsid w:val="00A20A59"/>
+    <w:rsid w:val="00A21DEA"/>
     <w:rsid w:val="00A22BA0"/>
     <w:rsid w:val="00A27DC0"/>
     <w:rsid w:val="00A42439"/>
     <w:rsid w:val="00A43F72"/>
     <w:rsid w:val="00A468C6"/>
     <w:rsid w:val="00A46B3A"/>
     <w:rsid w:val="00A5259C"/>
     <w:rsid w:val="00A60EED"/>
     <w:rsid w:val="00A60F9C"/>
     <w:rsid w:val="00A62BAD"/>
     <w:rsid w:val="00A637CE"/>
     <w:rsid w:val="00A757E4"/>
     <w:rsid w:val="00A82F97"/>
     <w:rsid w:val="00A84A89"/>
     <w:rsid w:val="00A84C74"/>
     <w:rsid w:val="00AA1DAC"/>
     <w:rsid w:val="00AB088B"/>
     <w:rsid w:val="00AB478C"/>
+    <w:rsid w:val="00AC3D0B"/>
+    <w:rsid w:val="00AC6200"/>
     <w:rsid w:val="00AE2674"/>
     <w:rsid w:val="00AE6A9D"/>
     <w:rsid w:val="00AEBA75"/>
     <w:rsid w:val="00B00D6E"/>
     <w:rsid w:val="00B11D0D"/>
     <w:rsid w:val="00B13081"/>
     <w:rsid w:val="00B14177"/>
     <w:rsid w:val="00B24F3C"/>
     <w:rsid w:val="00B25CE4"/>
     <w:rsid w:val="00B31468"/>
+    <w:rsid w:val="00B40C45"/>
     <w:rsid w:val="00B51FA9"/>
     <w:rsid w:val="00B5651E"/>
     <w:rsid w:val="00B646D8"/>
     <w:rsid w:val="00B64E6E"/>
+    <w:rsid w:val="00B65505"/>
     <w:rsid w:val="00B7081B"/>
     <w:rsid w:val="00B72524"/>
     <w:rsid w:val="00BC11F6"/>
     <w:rsid w:val="00BC3AEC"/>
     <w:rsid w:val="00BC3F63"/>
     <w:rsid w:val="00BD1785"/>
     <w:rsid w:val="00BE0335"/>
     <w:rsid w:val="00BF0ADE"/>
     <w:rsid w:val="00C000E5"/>
     <w:rsid w:val="00C046D1"/>
     <w:rsid w:val="00C07655"/>
     <w:rsid w:val="00C07E25"/>
     <w:rsid w:val="00C1689F"/>
     <w:rsid w:val="00C2065D"/>
     <w:rsid w:val="00C22346"/>
     <w:rsid w:val="00C235E2"/>
     <w:rsid w:val="00C31D64"/>
     <w:rsid w:val="00C3355F"/>
     <w:rsid w:val="00C53C1A"/>
     <w:rsid w:val="00C56669"/>
     <w:rsid w:val="00C6647A"/>
     <w:rsid w:val="00C674B2"/>
+    <w:rsid w:val="00C73D79"/>
     <w:rsid w:val="00C82358"/>
     <w:rsid w:val="00C92762"/>
     <w:rsid w:val="00C979EA"/>
     <w:rsid w:val="00CA5482"/>
     <w:rsid w:val="00CA7E5C"/>
     <w:rsid w:val="00CC4819"/>
     <w:rsid w:val="00CC64E5"/>
     <w:rsid w:val="00CD72A2"/>
     <w:rsid w:val="00CE4597"/>
     <w:rsid w:val="00CE5F78"/>
     <w:rsid w:val="00CF3D1B"/>
+    <w:rsid w:val="00D137CD"/>
     <w:rsid w:val="00D367C8"/>
     <w:rsid w:val="00D53BD1"/>
     <w:rsid w:val="00D60620"/>
     <w:rsid w:val="00D66D20"/>
+    <w:rsid w:val="00D85426"/>
     <w:rsid w:val="00D91219"/>
     <w:rsid w:val="00D96B4E"/>
     <w:rsid w:val="00DA1C26"/>
     <w:rsid w:val="00DA6406"/>
     <w:rsid w:val="00DC6916"/>
     <w:rsid w:val="00DC76EF"/>
     <w:rsid w:val="00DD1410"/>
     <w:rsid w:val="00DD6A9C"/>
     <w:rsid w:val="00DD7E84"/>
     <w:rsid w:val="00DE0C49"/>
     <w:rsid w:val="00DE1838"/>
+    <w:rsid w:val="00DE7E99"/>
+    <w:rsid w:val="00E01892"/>
     <w:rsid w:val="00E1052F"/>
     <w:rsid w:val="00E27F40"/>
     <w:rsid w:val="00E60547"/>
+    <w:rsid w:val="00E61B37"/>
     <w:rsid w:val="00E62406"/>
     <w:rsid w:val="00E65417"/>
     <w:rsid w:val="00E74275"/>
     <w:rsid w:val="00E751B0"/>
+    <w:rsid w:val="00E75ED1"/>
     <w:rsid w:val="00E7789E"/>
+    <w:rsid w:val="00E923FD"/>
+    <w:rsid w:val="00EA7861"/>
     <w:rsid w:val="00EB4302"/>
     <w:rsid w:val="00EC4C8C"/>
     <w:rsid w:val="00ED56F2"/>
+    <w:rsid w:val="00EE6AC3"/>
     <w:rsid w:val="00EF04D6"/>
     <w:rsid w:val="00EF325D"/>
     <w:rsid w:val="00EF5EAE"/>
     <w:rsid w:val="00F01A48"/>
     <w:rsid w:val="00F02249"/>
     <w:rsid w:val="00F05243"/>
     <w:rsid w:val="00F055A1"/>
     <w:rsid w:val="00F11CA7"/>
     <w:rsid w:val="00F159C5"/>
     <w:rsid w:val="00F247C6"/>
     <w:rsid w:val="00F31BDC"/>
     <w:rsid w:val="00F37C5E"/>
     <w:rsid w:val="00F517E4"/>
     <w:rsid w:val="00F57841"/>
     <w:rsid w:val="00F60536"/>
     <w:rsid w:val="00F669F2"/>
     <w:rsid w:val="00F66F35"/>
     <w:rsid w:val="00F85206"/>
     <w:rsid w:val="00F85717"/>
     <w:rsid w:val="00F86E81"/>
     <w:rsid w:val="00F90E92"/>
     <w:rsid w:val="00F93F1B"/>
     <w:rsid w:val="00FA1CF8"/>
     <w:rsid w:val="00FA2172"/>
     <w:rsid w:val="00FB0084"/>
     <w:rsid w:val="00FC42FC"/>
     <w:rsid w:val="00FC6D26"/>
     <w:rsid w:val="00FCB6B4"/>
     <w:rsid w:val="00FD13E7"/>
     <w:rsid w:val="00FD3861"/>
     <w:rsid w:val="00FF3890"/>
     <w:rsid w:val="010174B3"/>
     <w:rsid w:val="017CBBE7"/>
     <w:rsid w:val="01A5F2E2"/>
+    <w:rsid w:val="01D4810E"/>
+    <w:rsid w:val="01D79FC2"/>
     <w:rsid w:val="01FBC85A"/>
+    <w:rsid w:val="024EEE9D"/>
     <w:rsid w:val="024FE58B"/>
     <w:rsid w:val="0255868B"/>
     <w:rsid w:val="0255F7F4"/>
     <w:rsid w:val="027D238E"/>
     <w:rsid w:val="028C4AA0"/>
     <w:rsid w:val="02A9F182"/>
     <w:rsid w:val="03318970"/>
     <w:rsid w:val="034C389A"/>
     <w:rsid w:val="034D5DE6"/>
     <w:rsid w:val="034D9E3B"/>
     <w:rsid w:val="036A7C50"/>
     <w:rsid w:val="0382A465"/>
     <w:rsid w:val="03882091"/>
+    <w:rsid w:val="03CAD68B"/>
     <w:rsid w:val="03D06ABC"/>
     <w:rsid w:val="03E56E2E"/>
     <w:rsid w:val="03E6590E"/>
     <w:rsid w:val="03F1A97B"/>
     <w:rsid w:val="03F59A24"/>
     <w:rsid w:val="0406F96A"/>
     <w:rsid w:val="040BD765"/>
     <w:rsid w:val="0429DA4C"/>
     <w:rsid w:val="0467AE19"/>
     <w:rsid w:val="0471F6EC"/>
     <w:rsid w:val="0475F058"/>
     <w:rsid w:val="047EFADD"/>
     <w:rsid w:val="04C23F1C"/>
+    <w:rsid w:val="04D33C63"/>
+    <w:rsid w:val="04F780D5"/>
+    <w:rsid w:val="050E8AB9"/>
     <w:rsid w:val="0532D651"/>
     <w:rsid w:val="05372CBE"/>
+    <w:rsid w:val="05618FC3"/>
     <w:rsid w:val="0569D418"/>
     <w:rsid w:val="057C4730"/>
     <w:rsid w:val="0599E0C0"/>
     <w:rsid w:val="05B86F44"/>
     <w:rsid w:val="05BB1F1D"/>
     <w:rsid w:val="05BCA84A"/>
     <w:rsid w:val="060D4445"/>
+    <w:rsid w:val="0624F97A"/>
     <w:rsid w:val="06408FC6"/>
     <w:rsid w:val="0648DD0A"/>
     <w:rsid w:val="0680F1DE"/>
     <w:rsid w:val="06863C59"/>
+    <w:rsid w:val="06993C76"/>
     <w:rsid w:val="06CBF5DD"/>
     <w:rsid w:val="06CD3555"/>
     <w:rsid w:val="06E092BE"/>
     <w:rsid w:val="07024D58"/>
     <w:rsid w:val="07279420"/>
     <w:rsid w:val="072B06CA"/>
     <w:rsid w:val="073F504E"/>
     <w:rsid w:val="075F2029"/>
     <w:rsid w:val="076958B4"/>
     <w:rsid w:val="077444B8"/>
     <w:rsid w:val="078E3E0A"/>
     <w:rsid w:val="0796B75C"/>
     <w:rsid w:val="079B2BFA"/>
     <w:rsid w:val="079E098B"/>
+    <w:rsid w:val="07A17571"/>
     <w:rsid w:val="07AE1CA3"/>
     <w:rsid w:val="07B5831C"/>
     <w:rsid w:val="07BF706F"/>
     <w:rsid w:val="07C2F8B5"/>
     <w:rsid w:val="07F08FD8"/>
     <w:rsid w:val="080D1672"/>
     <w:rsid w:val="08158F1F"/>
     <w:rsid w:val="081E56F5"/>
     <w:rsid w:val="0844CD6D"/>
     <w:rsid w:val="08561F9A"/>
     <w:rsid w:val="085776A1"/>
     <w:rsid w:val="085B42B4"/>
     <w:rsid w:val="08AD012F"/>
     <w:rsid w:val="08C8D9F6"/>
     <w:rsid w:val="08CE208B"/>
     <w:rsid w:val="08D6833F"/>
     <w:rsid w:val="08EC6700"/>
     <w:rsid w:val="0909E62E"/>
     <w:rsid w:val="093F3DCE"/>
+    <w:rsid w:val="096A7004"/>
     <w:rsid w:val="0999A878"/>
     <w:rsid w:val="09A42E3E"/>
+    <w:rsid w:val="09BDED60"/>
     <w:rsid w:val="09C2DE1F"/>
     <w:rsid w:val="09DD4E9C"/>
     <w:rsid w:val="09E5D429"/>
     <w:rsid w:val="0A1A5F4B"/>
     <w:rsid w:val="0A3C16DF"/>
     <w:rsid w:val="0A3C1C20"/>
     <w:rsid w:val="0A4712E8"/>
     <w:rsid w:val="0A4D1F7E"/>
     <w:rsid w:val="0A65E444"/>
     <w:rsid w:val="0A713A55"/>
     <w:rsid w:val="0A791970"/>
     <w:rsid w:val="0A933338"/>
     <w:rsid w:val="0AC747DA"/>
     <w:rsid w:val="0B0A51D1"/>
     <w:rsid w:val="0B381E81"/>
     <w:rsid w:val="0B41BDC4"/>
     <w:rsid w:val="0B48CE1C"/>
     <w:rsid w:val="0B4961B4"/>
     <w:rsid w:val="0B4C7746"/>
     <w:rsid w:val="0B59AD7C"/>
     <w:rsid w:val="0B5DFDDD"/>
+    <w:rsid w:val="0B6383B3"/>
     <w:rsid w:val="0B9ED8A4"/>
+    <w:rsid w:val="0BA74FBE"/>
+    <w:rsid w:val="0BB1D14D"/>
     <w:rsid w:val="0BC314B6"/>
     <w:rsid w:val="0BC54259"/>
     <w:rsid w:val="0BCFDC2E"/>
     <w:rsid w:val="0C047CE9"/>
     <w:rsid w:val="0C0E811A"/>
     <w:rsid w:val="0C2B6DDF"/>
     <w:rsid w:val="0C3602E7"/>
     <w:rsid w:val="0C3FB712"/>
     <w:rsid w:val="0C41604F"/>
     <w:rsid w:val="0C501506"/>
     <w:rsid w:val="0C65CECA"/>
     <w:rsid w:val="0C7ACD87"/>
     <w:rsid w:val="0C883AA3"/>
     <w:rsid w:val="0C959FF8"/>
     <w:rsid w:val="0CA76BDA"/>
     <w:rsid w:val="0CAFF765"/>
     <w:rsid w:val="0CF9AFF7"/>
     <w:rsid w:val="0D21BB39"/>
+    <w:rsid w:val="0D55259A"/>
     <w:rsid w:val="0D62B03E"/>
     <w:rsid w:val="0D85373A"/>
     <w:rsid w:val="0D8EDDEA"/>
     <w:rsid w:val="0DA36966"/>
     <w:rsid w:val="0DAE91D2"/>
     <w:rsid w:val="0DD41160"/>
+    <w:rsid w:val="0DF8766D"/>
     <w:rsid w:val="0E0B69C7"/>
     <w:rsid w:val="0E1E3E2C"/>
+    <w:rsid w:val="0E47E901"/>
     <w:rsid w:val="0E684CD7"/>
     <w:rsid w:val="0E6BA557"/>
     <w:rsid w:val="0E7D8BD5"/>
     <w:rsid w:val="0EC4ED51"/>
     <w:rsid w:val="0EDFF2BA"/>
     <w:rsid w:val="0F0F7876"/>
     <w:rsid w:val="0F404ADE"/>
     <w:rsid w:val="0F52B5F6"/>
     <w:rsid w:val="0F55C5C2"/>
     <w:rsid w:val="0F598563"/>
+    <w:rsid w:val="0F9AA45D"/>
     <w:rsid w:val="0FCA6BE2"/>
+    <w:rsid w:val="0FD53D56"/>
     <w:rsid w:val="0FEA5F24"/>
     <w:rsid w:val="0FF40326"/>
     <w:rsid w:val="0FFF5555"/>
+    <w:rsid w:val="100CA77B"/>
     <w:rsid w:val="103AB5D0"/>
     <w:rsid w:val="1045DFDB"/>
     <w:rsid w:val="1059CD0B"/>
     <w:rsid w:val="106A60ED"/>
     <w:rsid w:val="109D3294"/>
+    <w:rsid w:val="10BC9B0A"/>
     <w:rsid w:val="10BF4F7F"/>
     <w:rsid w:val="10C88570"/>
     <w:rsid w:val="10E9B8A6"/>
+    <w:rsid w:val="10F52F73"/>
     <w:rsid w:val="11003442"/>
     <w:rsid w:val="110E82AA"/>
     <w:rsid w:val="111E970B"/>
     <w:rsid w:val="1123C830"/>
     <w:rsid w:val="112E1486"/>
     <w:rsid w:val="116CA97D"/>
+    <w:rsid w:val="1188F647"/>
+    <w:rsid w:val="11A3393C"/>
     <w:rsid w:val="11C5B38E"/>
     <w:rsid w:val="11D2A283"/>
     <w:rsid w:val="12202D73"/>
     <w:rsid w:val="122E2B0F"/>
+    <w:rsid w:val="123223BC"/>
     <w:rsid w:val="12457647"/>
     <w:rsid w:val="129964EA"/>
     <w:rsid w:val="12A094C1"/>
+    <w:rsid w:val="12A195CC"/>
     <w:rsid w:val="12A4823C"/>
     <w:rsid w:val="12C15B72"/>
     <w:rsid w:val="12D931B0"/>
     <w:rsid w:val="12F0E7A8"/>
     <w:rsid w:val="12FE65B9"/>
     <w:rsid w:val="13020CA4"/>
     <w:rsid w:val="130927AB"/>
+    <w:rsid w:val="130C1E13"/>
     <w:rsid w:val="130E3447"/>
     <w:rsid w:val="1313D900"/>
     <w:rsid w:val="131495DF"/>
     <w:rsid w:val="133EA8C9"/>
     <w:rsid w:val="13825DDA"/>
     <w:rsid w:val="13CF004B"/>
     <w:rsid w:val="13D67CC7"/>
     <w:rsid w:val="13E46C1A"/>
     <w:rsid w:val="13EE62E3"/>
     <w:rsid w:val="13EF907E"/>
     <w:rsid w:val="13F572ED"/>
     <w:rsid w:val="13FBA430"/>
     <w:rsid w:val="14002632"/>
     <w:rsid w:val="147CE102"/>
     <w:rsid w:val="1498A55B"/>
     <w:rsid w:val="14A43ABD"/>
     <w:rsid w:val="14B7A988"/>
     <w:rsid w:val="14EBA5EE"/>
     <w:rsid w:val="151651C6"/>
     <w:rsid w:val="154486EB"/>
+    <w:rsid w:val="156A8E7A"/>
+    <w:rsid w:val="15A44CAC"/>
     <w:rsid w:val="15AE9B1D"/>
     <w:rsid w:val="15B65668"/>
     <w:rsid w:val="15DB21EF"/>
+    <w:rsid w:val="15F4CF24"/>
     <w:rsid w:val="160196D3"/>
     <w:rsid w:val="160B5867"/>
     <w:rsid w:val="161AD4D5"/>
     <w:rsid w:val="163501E4"/>
     <w:rsid w:val="1640FB4C"/>
+    <w:rsid w:val="1684E880"/>
     <w:rsid w:val="1697B46A"/>
     <w:rsid w:val="16D00822"/>
     <w:rsid w:val="16E15B5F"/>
     <w:rsid w:val="16EB4E2A"/>
     <w:rsid w:val="16FBEA50"/>
     <w:rsid w:val="17084DB3"/>
     <w:rsid w:val="17202A34"/>
     <w:rsid w:val="173E85B1"/>
     <w:rsid w:val="1766EF85"/>
     <w:rsid w:val="1794A8DC"/>
     <w:rsid w:val="17A61B01"/>
     <w:rsid w:val="17B0CB5B"/>
     <w:rsid w:val="17B1A3DE"/>
     <w:rsid w:val="17BF178B"/>
     <w:rsid w:val="17EF7855"/>
     <w:rsid w:val="180E17AB"/>
     <w:rsid w:val="1828B082"/>
     <w:rsid w:val="182F5120"/>
     <w:rsid w:val="18505A48"/>
+    <w:rsid w:val="18513EA6"/>
     <w:rsid w:val="18710AE8"/>
     <w:rsid w:val="188578BB"/>
     <w:rsid w:val="1885F6FD"/>
     <w:rsid w:val="1898D05C"/>
     <w:rsid w:val="18A7FDB3"/>
     <w:rsid w:val="18A93298"/>
     <w:rsid w:val="18AC5744"/>
     <w:rsid w:val="18B8622A"/>
     <w:rsid w:val="18CFB1A3"/>
     <w:rsid w:val="1906C755"/>
     <w:rsid w:val="191F235B"/>
     <w:rsid w:val="192009F8"/>
     <w:rsid w:val="194BD8D5"/>
     <w:rsid w:val="194CA8F7"/>
     <w:rsid w:val="196BBB3D"/>
     <w:rsid w:val="197BA75D"/>
     <w:rsid w:val="198C082D"/>
     <w:rsid w:val="1990F475"/>
     <w:rsid w:val="1996A74F"/>
     <w:rsid w:val="199E624B"/>
     <w:rsid w:val="19A61FBD"/>
     <w:rsid w:val="19A99DB1"/>
     <w:rsid w:val="19D3ECB0"/>
     <w:rsid w:val="1A3FE4D8"/>
     <w:rsid w:val="1A5E02D2"/>
     <w:rsid w:val="1A625F20"/>
     <w:rsid w:val="1A695F77"/>
+    <w:rsid w:val="1A76C4AB"/>
     <w:rsid w:val="1A83102E"/>
     <w:rsid w:val="1A91946D"/>
     <w:rsid w:val="1A9A371F"/>
+    <w:rsid w:val="1AA2E0BE"/>
+    <w:rsid w:val="1ACC9C69"/>
     <w:rsid w:val="1AD794CF"/>
     <w:rsid w:val="1AE16042"/>
+    <w:rsid w:val="1AE9F8CC"/>
     <w:rsid w:val="1AFB3C61"/>
     <w:rsid w:val="1AFC7535"/>
     <w:rsid w:val="1B0031F0"/>
     <w:rsid w:val="1B23D6B7"/>
     <w:rsid w:val="1B4E75A2"/>
     <w:rsid w:val="1B505D10"/>
     <w:rsid w:val="1B5E6D4C"/>
     <w:rsid w:val="1B6D6A36"/>
     <w:rsid w:val="1B71368B"/>
     <w:rsid w:val="1B71DB5F"/>
     <w:rsid w:val="1BA84882"/>
     <w:rsid w:val="1BB0320E"/>
     <w:rsid w:val="1BFF0E4A"/>
+    <w:rsid w:val="1C1E0EE9"/>
     <w:rsid w:val="1C5FA3B7"/>
+    <w:rsid w:val="1C69874D"/>
     <w:rsid w:val="1C6C1DBA"/>
     <w:rsid w:val="1C9BDCEF"/>
     <w:rsid w:val="1CBA8EC8"/>
     <w:rsid w:val="1CCF66F0"/>
     <w:rsid w:val="1CF606F6"/>
     <w:rsid w:val="1D09B6CC"/>
     <w:rsid w:val="1D12ED4E"/>
     <w:rsid w:val="1D151B49"/>
     <w:rsid w:val="1D2CAF66"/>
     <w:rsid w:val="1D31D97F"/>
     <w:rsid w:val="1D690A18"/>
+    <w:rsid w:val="1D7E1D16"/>
     <w:rsid w:val="1D9CC48A"/>
     <w:rsid w:val="1D9DBBC1"/>
     <w:rsid w:val="1DA41299"/>
     <w:rsid w:val="1DB660A5"/>
     <w:rsid w:val="1DC1C511"/>
     <w:rsid w:val="1DDA42F0"/>
     <w:rsid w:val="1DE275F9"/>
     <w:rsid w:val="1E252781"/>
     <w:rsid w:val="1E274F22"/>
     <w:rsid w:val="1E341C5A"/>
     <w:rsid w:val="1E4E0B53"/>
     <w:rsid w:val="1E580CEF"/>
     <w:rsid w:val="1E5B84B9"/>
     <w:rsid w:val="1E6A38D9"/>
     <w:rsid w:val="1E888AF9"/>
     <w:rsid w:val="1E904C2A"/>
     <w:rsid w:val="1E9B7799"/>
     <w:rsid w:val="1EA8FC77"/>
     <w:rsid w:val="1ED74241"/>
     <w:rsid w:val="1EEBACD9"/>
     <w:rsid w:val="1F04DA79"/>
+    <w:rsid w:val="1F2D2319"/>
     <w:rsid w:val="1F65E7E2"/>
     <w:rsid w:val="1F6AFBFA"/>
     <w:rsid w:val="1F8B18CA"/>
     <w:rsid w:val="1FA88EBE"/>
     <w:rsid w:val="1FB50D56"/>
     <w:rsid w:val="1FB777DC"/>
     <w:rsid w:val="1FB9042F"/>
+    <w:rsid w:val="1FBB2628"/>
     <w:rsid w:val="1FC266EA"/>
     <w:rsid w:val="1FFD10CD"/>
     <w:rsid w:val="2029367B"/>
     <w:rsid w:val="202BEBD1"/>
     <w:rsid w:val="20330B27"/>
     <w:rsid w:val="2038AD07"/>
     <w:rsid w:val="203CAA47"/>
     <w:rsid w:val="20410121"/>
     <w:rsid w:val="20424E03"/>
     <w:rsid w:val="20444710"/>
     <w:rsid w:val="20836F12"/>
     <w:rsid w:val="208CE06E"/>
     <w:rsid w:val="20A181F1"/>
     <w:rsid w:val="20BED11B"/>
     <w:rsid w:val="20F3CCF2"/>
     <w:rsid w:val="2127E37E"/>
     <w:rsid w:val="212AA5CD"/>
     <w:rsid w:val="212E2644"/>
     <w:rsid w:val="2139AE6E"/>
     <w:rsid w:val="21599718"/>
+    <w:rsid w:val="215A85FA"/>
     <w:rsid w:val="216526E3"/>
     <w:rsid w:val="216C55C4"/>
     <w:rsid w:val="2198E12E"/>
     <w:rsid w:val="21DE442E"/>
     <w:rsid w:val="21E0ED88"/>
     <w:rsid w:val="21EBCA66"/>
     <w:rsid w:val="21FAE6E3"/>
     <w:rsid w:val="2203AFEB"/>
     <w:rsid w:val="2228562E"/>
     <w:rsid w:val="222C88C1"/>
+    <w:rsid w:val="22445075"/>
     <w:rsid w:val="2266BC46"/>
     <w:rsid w:val="22E99335"/>
     <w:rsid w:val="230FC4D5"/>
     <w:rsid w:val="231FF7C9"/>
     <w:rsid w:val="232612E3"/>
     <w:rsid w:val="2333DEB0"/>
     <w:rsid w:val="2341B719"/>
     <w:rsid w:val="23586D7D"/>
     <w:rsid w:val="23617A3E"/>
+    <w:rsid w:val="2379AF9D"/>
     <w:rsid w:val="23B2B697"/>
     <w:rsid w:val="24272722"/>
+    <w:rsid w:val="2457681B"/>
     <w:rsid w:val="248DA7D5"/>
     <w:rsid w:val="2492032D"/>
     <w:rsid w:val="24972325"/>
     <w:rsid w:val="249DB947"/>
     <w:rsid w:val="24A0BFE7"/>
     <w:rsid w:val="24AC87F8"/>
     <w:rsid w:val="24B0D6B2"/>
     <w:rsid w:val="24B75F19"/>
     <w:rsid w:val="24C5C432"/>
     <w:rsid w:val="24C77F2B"/>
     <w:rsid w:val="24E513A8"/>
     <w:rsid w:val="250C4D80"/>
     <w:rsid w:val="253D5735"/>
     <w:rsid w:val="258226CC"/>
     <w:rsid w:val="258C18CE"/>
     <w:rsid w:val="25914E4F"/>
+    <w:rsid w:val="25AD9989"/>
     <w:rsid w:val="25E06EC2"/>
     <w:rsid w:val="25ED5229"/>
     <w:rsid w:val="2617EF0A"/>
     <w:rsid w:val="261D1E62"/>
     <w:rsid w:val="261DD8A6"/>
     <w:rsid w:val="2622BC7A"/>
     <w:rsid w:val="262A3A06"/>
     <w:rsid w:val="262F4297"/>
     <w:rsid w:val="26380AD1"/>
+    <w:rsid w:val="263C2453"/>
     <w:rsid w:val="264B3368"/>
     <w:rsid w:val="26518217"/>
     <w:rsid w:val="266A3600"/>
     <w:rsid w:val="2670582F"/>
     <w:rsid w:val="2696B0D5"/>
     <w:rsid w:val="272A4B80"/>
     <w:rsid w:val="275E1083"/>
     <w:rsid w:val="2772CD99"/>
     <w:rsid w:val="278D1DDE"/>
     <w:rsid w:val="27996D12"/>
+    <w:rsid w:val="27AB0159"/>
     <w:rsid w:val="27D427A1"/>
     <w:rsid w:val="27D64424"/>
     <w:rsid w:val="27DC478E"/>
     <w:rsid w:val="27E31A41"/>
     <w:rsid w:val="27FC5D12"/>
     <w:rsid w:val="27FE178F"/>
     <w:rsid w:val="2805DAAB"/>
     <w:rsid w:val="280CAD90"/>
     <w:rsid w:val="2823866C"/>
     <w:rsid w:val="282C3A17"/>
     <w:rsid w:val="28376129"/>
     <w:rsid w:val="283FD1D3"/>
     <w:rsid w:val="28408F5D"/>
     <w:rsid w:val="2859B6A2"/>
     <w:rsid w:val="286C7C89"/>
     <w:rsid w:val="28ADE7EC"/>
+    <w:rsid w:val="28B06752"/>
     <w:rsid w:val="28D61449"/>
     <w:rsid w:val="28D9158C"/>
     <w:rsid w:val="290CCD77"/>
     <w:rsid w:val="2932667B"/>
     <w:rsid w:val="294BC519"/>
     <w:rsid w:val="2968E3D5"/>
+    <w:rsid w:val="298AA779"/>
     <w:rsid w:val="299ADE55"/>
     <w:rsid w:val="29AE86A4"/>
     <w:rsid w:val="29C7AF01"/>
     <w:rsid w:val="29E61FEC"/>
     <w:rsid w:val="29F944DA"/>
     <w:rsid w:val="2A227B71"/>
+    <w:rsid w:val="2A41959A"/>
     <w:rsid w:val="2A52A482"/>
     <w:rsid w:val="2A5681D7"/>
     <w:rsid w:val="2A56898D"/>
     <w:rsid w:val="2A60714A"/>
     <w:rsid w:val="2A91DEB1"/>
     <w:rsid w:val="2AA3441E"/>
     <w:rsid w:val="2AC4BF45"/>
     <w:rsid w:val="2ACFAA8C"/>
     <w:rsid w:val="2AD1FAA6"/>
     <w:rsid w:val="2ADBE9DE"/>
     <w:rsid w:val="2ADD4523"/>
     <w:rsid w:val="2AE03C8B"/>
     <w:rsid w:val="2AFF527D"/>
     <w:rsid w:val="2B33B490"/>
     <w:rsid w:val="2B42BEED"/>
     <w:rsid w:val="2B526EE2"/>
     <w:rsid w:val="2B544939"/>
     <w:rsid w:val="2B5F6B28"/>
     <w:rsid w:val="2B602616"/>
     <w:rsid w:val="2B7E8F6F"/>
     <w:rsid w:val="2B872762"/>
     <w:rsid w:val="2B946E5C"/>
     <w:rsid w:val="2B95923C"/>
     <w:rsid w:val="2BA9B4A9"/>
     <w:rsid w:val="2BC453C5"/>
@@ -25716,876 +21634,976 @@
     <w:rsid w:val="2D97A17D"/>
     <w:rsid w:val="2D9DA859"/>
     <w:rsid w:val="2DB0AE9C"/>
     <w:rsid w:val="2DBF80A4"/>
     <w:rsid w:val="2DCBD885"/>
     <w:rsid w:val="2DCC40E0"/>
     <w:rsid w:val="2DE35E64"/>
     <w:rsid w:val="2DEC180E"/>
     <w:rsid w:val="2DF8094C"/>
     <w:rsid w:val="2E03242B"/>
     <w:rsid w:val="2E62053F"/>
     <w:rsid w:val="2E6B8C8B"/>
     <w:rsid w:val="2E77FE3B"/>
     <w:rsid w:val="2E90B286"/>
     <w:rsid w:val="2EA142D0"/>
     <w:rsid w:val="2EB57A11"/>
     <w:rsid w:val="2EBD6783"/>
     <w:rsid w:val="2ECB0B33"/>
     <w:rsid w:val="2EDCDD11"/>
     <w:rsid w:val="2EE3EBCC"/>
     <w:rsid w:val="2F01265D"/>
     <w:rsid w:val="2F420C06"/>
     <w:rsid w:val="2F457331"/>
     <w:rsid w:val="2F7F2EC5"/>
     <w:rsid w:val="2F983068"/>
+    <w:rsid w:val="2F9BAD2B"/>
     <w:rsid w:val="2FA59F94"/>
     <w:rsid w:val="2FC3FE8A"/>
     <w:rsid w:val="2FCDF4F2"/>
     <w:rsid w:val="300CAB90"/>
     <w:rsid w:val="3014629E"/>
     <w:rsid w:val="301AFFD0"/>
     <w:rsid w:val="30343D80"/>
     <w:rsid w:val="30437D03"/>
+    <w:rsid w:val="304A24AC"/>
     <w:rsid w:val="30670E39"/>
+    <w:rsid w:val="3068D3AF"/>
     <w:rsid w:val="306E3330"/>
     <w:rsid w:val="309E30D0"/>
     <w:rsid w:val="30A0F91E"/>
+    <w:rsid w:val="30E67240"/>
     <w:rsid w:val="30EA8871"/>
     <w:rsid w:val="30EF9B5B"/>
     <w:rsid w:val="31099D95"/>
     <w:rsid w:val="3124797A"/>
     <w:rsid w:val="313D7C88"/>
     <w:rsid w:val="3140DB9F"/>
+    <w:rsid w:val="31543831"/>
     <w:rsid w:val="316DD23B"/>
     <w:rsid w:val="3176584F"/>
+    <w:rsid w:val="318726A8"/>
     <w:rsid w:val="3194F977"/>
     <w:rsid w:val="319D90F2"/>
     <w:rsid w:val="31A75ACB"/>
     <w:rsid w:val="31C77809"/>
     <w:rsid w:val="31E06C50"/>
     <w:rsid w:val="31F48CA5"/>
     <w:rsid w:val="32293761"/>
     <w:rsid w:val="323CC97F"/>
     <w:rsid w:val="326000D2"/>
+    <w:rsid w:val="32633110"/>
+    <w:rsid w:val="328EDBE3"/>
     <w:rsid w:val="32AE4BD5"/>
     <w:rsid w:val="32B6708B"/>
     <w:rsid w:val="32E7FAEE"/>
     <w:rsid w:val="32F85D0A"/>
     <w:rsid w:val="33156C5E"/>
+    <w:rsid w:val="332C2C2E"/>
     <w:rsid w:val="3361039C"/>
     <w:rsid w:val="33AB74DA"/>
     <w:rsid w:val="33CCF96F"/>
     <w:rsid w:val="33DDF432"/>
     <w:rsid w:val="33E5D628"/>
     <w:rsid w:val="340B80D8"/>
     <w:rsid w:val="341A858A"/>
     <w:rsid w:val="341D067F"/>
     <w:rsid w:val="34291DB9"/>
     <w:rsid w:val="34384DDB"/>
     <w:rsid w:val="343FBCF1"/>
     <w:rsid w:val="34546A2A"/>
     <w:rsid w:val="3463BB6D"/>
     <w:rsid w:val="346B60FB"/>
     <w:rsid w:val="347066E2"/>
     <w:rsid w:val="34789015"/>
     <w:rsid w:val="349FCBF7"/>
     <w:rsid w:val="34BFD9B6"/>
     <w:rsid w:val="34C7D0BB"/>
     <w:rsid w:val="34F9BACE"/>
     <w:rsid w:val="3519F8EF"/>
     <w:rsid w:val="351ABDFE"/>
+    <w:rsid w:val="3528F080"/>
     <w:rsid w:val="3568FF43"/>
     <w:rsid w:val="358E731E"/>
+    <w:rsid w:val="35A44826"/>
     <w:rsid w:val="35A98FFB"/>
     <w:rsid w:val="35B867F5"/>
+    <w:rsid w:val="35FF331A"/>
     <w:rsid w:val="3607315C"/>
     <w:rsid w:val="361188FB"/>
+    <w:rsid w:val="361E7AF6"/>
     <w:rsid w:val="36356DDA"/>
     <w:rsid w:val="365E9AC9"/>
     <w:rsid w:val="366B740D"/>
     <w:rsid w:val="3679D2B7"/>
     <w:rsid w:val="3692AF2F"/>
     <w:rsid w:val="3699A875"/>
     <w:rsid w:val="36AC4CC3"/>
     <w:rsid w:val="36C30BED"/>
     <w:rsid w:val="36CA7604"/>
     <w:rsid w:val="36E3159C"/>
     <w:rsid w:val="36F6B651"/>
+    <w:rsid w:val="372E7199"/>
     <w:rsid w:val="373711EB"/>
     <w:rsid w:val="373A2D22"/>
+    <w:rsid w:val="37405C74"/>
     <w:rsid w:val="37537F4D"/>
     <w:rsid w:val="37574C90"/>
     <w:rsid w:val="3774C37F"/>
     <w:rsid w:val="37896326"/>
     <w:rsid w:val="3795AC97"/>
     <w:rsid w:val="37D1B433"/>
     <w:rsid w:val="381B9733"/>
     <w:rsid w:val="38386081"/>
     <w:rsid w:val="38414BDF"/>
     <w:rsid w:val="38555297"/>
     <w:rsid w:val="3864A36C"/>
     <w:rsid w:val="386CEE6E"/>
     <w:rsid w:val="38930947"/>
+    <w:rsid w:val="3895C7F2"/>
     <w:rsid w:val="38A89F47"/>
     <w:rsid w:val="38ADE2A4"/>
     <w:rsid w:val="38C7148C"/>
     <w:rsid w:val="38E6EA63"/>
     <w:rsid w:val="38EFCCAA"/>
     <w:rsid w:val="38F6BE54"/>
     <w:rsid w:val="39128B24"/>
     <w:rsid w:val="391626E1"/>
     <w:rsid w:val="39195B1D"/>
     <w:rsid w:val="392DD7D7"/>
     <w:rsid w:val="3930AA42"/>
     <w:rsid w:val="393CAD15"/>
     <w:rsid w:val="393CE471"/>
     <w:rsid w:val="394438E3"/>
     <w:rsid w:val="39560AEC"/>
     <w:rsid w:val="395D8E7E"/>
     <w:rsid w:val="397EB813"/>
     <w:rsid w:val="39929936"/>
     <w:rsid w:val="399EF7B0"/>
     <w:rsid w:val="39A160E3"/>
+    <w:rsid w:val="39B4AF3C"/>
     <w:rsid w:val="39D553C6"/>
     <w:rsid w:val="39DA96A1"/>
     <w:rsid w:val="39F9B8E7"/>
     <w:rsid w:val="3A0E6080"/>
+    <w:rsid w:val="3A20EBC4"/>
     <w:rsid w:val="3A28DFA2"/>
+    <w:rsid w:val="3A28F4A1"/>
     <w:rsid w:val="3A32C56B"/>
     <w:rsid w:val="3A4AE8F5"/>
     <w:rsid w:val="3A511C54"/>
     <w:rsid w:val="3A82E33F"/>
     <w:rsid w:val="3AAAFEE6"/>
     <w:rsid w:val="3ABA80AA"/>
     <w:rsid w:val="3ABF6270"/>
+    <w:rsid w:val="3AC1C31A"/>
     <w:rsid w:val="3AE7D199"/>
+    <w:rsid w:val="3B086975"/>
     <w:rsid w:val="3B08FBA3"/>
     <w:rsid w:val="3B1056D5"/>
+    <w:rsid w:val="3B129E2E"/>
     <w:rsid w:val="3B384B80"/>
     <w:rsid w:val="3B4C6191"/>
     <w:rsid w:val="3B610294"/>
     <w:rsid w:val="3B747A00"/>
     <w:rsid w:val="3B8EEDA9"/>
     <w:rsid w:val="3B9BD8D7"/>
+    <w:rsid w:val="3B9F6415"/>
     <w:rsid w:val="3BA137BE"/>
     <w:rsid w:val="3BC7B1D0"/>
     <w:rsid w:val="3BCA84BD"/>
     <w:rsid w:val="3BD941F2"/>
     <w:rsid w:val="3BEEA914"/>
     <w:rsid w:val="3BF56143"/>
     <w:rsid w:val="3C33035A"/>
     <w:rsid w:val="3C36D2EB"/>
+    <w:rsid w:val="3C453A9A"/>
+    <w:rsid w:val="3C454A4E"/>
     <w:rsid w:val="3C565FF1"/>
     <w:rsid w:val="3C584084"/>
     <w:rsid w:val="3C79B773"/>
     <w:rsid w:val="3C80529B"/>
     <w:rsid w:val="3C9AAC40"/>
+    <w:rsid w:val="3CA105CC"/>
     <w:rsid w:val="3CD7196D"/>
+    <w:rsid w:val="3D0C303C"/>
     <w:rsid w:val="3D271F07"/>
     <w:rsid w:val="3D2B60BC"/>
     <w:rsid w:val="3D3A01A4"/>
     <w:rsid w:val="3D9004BC"/>
     <w:rsid w:val="3D91F2A0"/>
+    <w:rsid w:val="3D9974ED"/>
     <w:rsid w:val="3DA169C3"/>
     <w:rsid w:val="3DACCDE9"/>
+    <w:rsid w:val="3DB19EDE"/>
     <w:rsid w:val="3DD23385"/>
     <w:rsid w:val="3DE02C1D"/>
     <w:rsid w:val="3E27CB1A"/>
     <w:rsid w:val="3E46FECD"/>
     <w:rsid w:val="3E47F797"/>
     <w:rsid w:val="3E4FEC22"/>
     <w:rsid w:val="3E50516B"/>
     <w:rsid w:val="3E617A75"/>
     <w:rsid w:val="3E918C27"/>
     <w:rsid w:val="3E95D734"/>
     <w:rsid w:val="3EACE334"/>
     <w:rsid w:val="3EB232C1"/>
     <w:rsid w:val="3EE1A9C1"/>
     <w:rsid w:val="3EF28AC1"/>
+    <w:rsid w:val="3EFF2098"/>
     <w:rsid w:val="3F1C538F"/>
     <w:rsid w:val="3F22841E"/>
+    <w:rsid w:val="3F316818"/>
     <w:rsid w:val="3F4617CD"/>
     <w:rsid w:val="3F517284"/>
     <w:rsid w:val="3F8195E6"/>
     <w:rsid w:val="3FA886E9"/>
     <w:rsid w:val="3FD11294"/>
     <w:rsid w:val="3FE53A00"/>
     <w:rsid w:val="3FF8396C"/>
     <w:rsid w:val="4028F6B2"/>
     <w:rsid w:val="403C34EF"/>
     <w:rsid w:val="405B70D0"/>
     <w:rsid w:val="40846F8D"/>
     <w:rsid w:val="4097024F"/>
+    <w:rsid w:val="40BADA46"/>
     <w:rsid w:val="40C75873"/>
     <w:rsid w:val="410E8688"/>
     <w:rsid w:val="410F479D"/>
     <w:rsid w:val="4127200F"/>
     <w:rsid w:val="4147FC68"/>
     <w:rsid w:val="415944BE"/>
     <w:rsid w:val="41612D13"/>
     <w:rsid w:val="416E5536"/>
     <w:rsid w:val="41774F20"/>
     <w:rsid w:val="417F9859"/>
     <w:rsid w:val="418CE2A0"/>
     <w:rsid w:val="41D6CBEE"/>
     <w:rsid w:val="41D7C0DC"/>
     <w:rsid w:val="41FC6985"/>
+    <w:rsid w:val="4225C92F"/>
     <w:rsid w:val="4239EB8D"/>
     <w:rsid w:val="4256114A"/>
     <w:rsid w:val="425C955E"/>
     <w:rsid w:val="429957CD"/>
     <w:rsid w:val="42B114C8"/>
     <w:rsid w:val="42C3DABD"/>
     <w:rsid w:val="42CC6753"/>
+    <w:rsid w:val="42DF177B"/>
     <w:rsid w:val="42EE523F"/>
     <w:rsid w:val="4308B331"/>
+    <w:rsid w:val="4309DAE2"/>
     <w:rsid w:val="433CB286"/>
     <w:rsid w:val="435E6C87"/>
     <w:rsid w:val="43A36EE8"/>
     <w:rsid w:val="43AE9AF4"/>
     <w:rsid w:val="43B10F88"/>
     <w:rsid w:val="43BE1EE0"/>
     <w:rsid w:val="43DDE424"/>
     <w:rsid w:val="43E773C9"/>
     <w:rsid w:val="4407B34B"/>
     <w:rsid w:val="4409E2E6"/>
+    <w:rsid w:val="4429E847"/>
     <w:rsid w:val="4446274A"/>
     <w:rsid w:val="44496FC6"/>
     <w:rsid w:val="445F4FA7"/>
     <w:rsid w:val="44ABBB1C"/>
     <w:rsid w:val="44DE8342"/>
     <w:rsid w:val="44EABDB1"/>
     <w:rsid w:val="452519AC"/>
     <w:rsid w:val="4538B876"/>
     <w:rsid w:val="453BB346"/>
     <w:rsid w:val="454A7545"/>
     <w:rsid w:val="4557D848"/>
     <w:rsid w:val="455C8AE5"/>
     <w:rsid w:val="4566EB9E"/>
     <w:rsid w:val="45D3C1FD"/>
     <w:rsid w:val="45DD176E"/>
     <w:rsid w:val="462CB5E1"/>
     <w:rsid w:val="4630EAE6"/>
     <w:rsid w:val="4636CAB2"/>
     <w:rsid w:val="468BACE0"/>
     <w:rsid w:val="469CA98B"/>
     <w:rsid w:val="46A7C1B0"/>
     <w:rsid w:val="46BD674E"/>
     <w:rsid w:val="46E8B04A"/>
     <w:rsid w:val="471172A0"/>
     <w:rsid w:val="47457883"/>
     <w:rsid w:val="4792F659"/>
     <w:rsid w:val="47965E3F"/>
     <w:rsid w:val="47AED6AB"/>
     <w:rsid w:val="47B03E7F"/>
     <w:rsid w:val="47B67D07"/>
     <w:rsid w:val="47BEEC8D"/>
+    <w:rsid w:val="47CC5FC7"/>
     <w:rsid w:val="47CD66D7"/>
     <w:rsid w:val="47D25A24"/>
     <w:rsid w:val="47E009C0"/>
+    <w:rsid w:val="47E3C9FC"/>
     <w:rsid w:val="47EBA244"/>
     <w:rsid w:val="47EF9E0F"/>
     <w:rsid w:val="47F1BEAD"/>
     <w:rsid w:val="481F9E37"/>
     <w:rsid w:val="4850A1CA"/>
     <w:rsid w:val="488D19C3"/>
     <w:rsid w:val="48A82EA3"/>
     <w:rsid w:val="48C73500"/>
     <w:rsid w:val="491EEDBA"/>
     <w:rsid w:val="493337C6"/>
     <w:rsid w:val="493F3D0E"/>
     <w:rsid w:val="4972C6B1"/>
     <w:rsid w:val="497E77D9"/>
     <w:rsid w:val="49C7A964"/>
     <w:rsid w:val="4A0FC73C"/>
     <w:rsid w:val="4A1BC177"/>
+    <w:rsid w:val="4A1C4614"/>
     <w:rsid w:val="4A2207FF"/>
     <w:rsid w:val="4A34CF48"/>
     <w:rsid w:val="4A62A49C"/>
     <w:rsid w:val="4A7F1185"/>
     <w:rsid w:val="4A929D2F"/>
     <w:rsid w:val="4A9F970A"/>
+    <w:rsid w:val="4AA2D923"/>
     <w:rsid w:val="4AAAC6F8"/>
     <w:rsid w:val="4AB202B8"/>
     <w:rsid w:val="4AB32D5F"/>
     <w:rsid w:val="4AE24F78"/>
     <w:rsid w:val="4AE34600"/>
     <w:rsid w:val="4AEA554C"/>
     <w:rsid w:val="4AF8368C"/>
     <w:rsid w:val="4B3B54DE"/>
     <w:rsid w:val="4B4B71C0"/>
     <w:rsid w:val="4B57E9A8"/>
     <w:rsid w:val="4B605C42"/>
     <w:rsid w:val="4B7B5EE5"/>
     <w:rsid w:val="4BC7A576"/>
     <w:rsid w:val="4BDE6E3B"/>
     <w:rsid w:val="4BFAAADD"/>
     <w:rsid w:val="4BFAEA3B"/>
     <w:rsid w:val="4C1EFA15"/>
     <w:rsid w:val="4C2B6233"/>
     <w:rsid w:val="4C3A55F0"/>
     <w:rsid w:val="4C4DD319"/>
     <w:rsid w:val="4C649520"/>
+    <w:rsid w:val="4C7ECB33"/>
     <w:rsid w:val="4C8E6612"/>
     <w:rsid w:val="4C9417DF"/>
     <w:rsid w:val="4CB37AE3"/>
+    <w:rsid w:val="4CCB3939"/>
     <w:rsid w:val="4CD46A25"/>
     <w:rsid w:val="4CEF78A0"/>
     <w:rsid w:val="4CF4C964"/>
     <w:rsid w:val="4CFBCDFC"/>
     <w:rsid w:val="4D580531"/>
     <w:rsid w:val="4D5CABE7"/>
     <w:rsid w:val="4D8A7AC8"/>
+    <w:rsid w:val="4DD438E6"/>
+    <w:rsid w:val="4DD877A5"/>
     <w:rsid w:val="4DDB5912"/>
     <w:rsid w:val="4DE3066F"/>
     <w:rsid w:val="4DE5300F"/>
     <w:rsid w:val="4DE92D4F"/>
     <w:rsid w:val="4E02B498"/>
     <w:rsid w:val="4E0329E6"/>
     <w:rsid w:val="4E40EEC5"/>
+    <w:rsid w:val="4E42AC33"/>
     <w:rsid w:val="4E52EE3D"/>
     <w:rsid w:val="4E7D202B"/>
     <w:rsid w:val="4EA7FBE6"/>
     <w:rsid w:val="4EC856B2"/>
+    <w:rsid w:val="4F060E24"/>
     <w:rsid w:val="4F10113A"/>
     <w:rsid w:val="4F1030BB"/>
     <w:rsid w:val="4F16C205"/>
     <w:rsid w:val="4F186D72"/>
     <w:rsid w:val="4F51C655"/>
     <w:rsid w:val="4FDECD8E"/>
     <w:rsid w:val="50061FF6"/>
     <w:rsid w:val="502E70EA"/>
     <w:rsid w:val="503BE13B"/>
     <w:rsid w:val="50445D28"/>
     <w:rsid w:val="50697972"/>
     <w:rsid w:val="5085DF9D"/>
     <w:rsid w:val="50A3CA9C"/>
+    <w:rsid w:val="50B237BF"/>
     <w:rsid w:val="50BAE118"/>
     <w:rsid w:val="50CD8238"/>
     <w:rsid w:val="50D40853"/>
     <w:rsid w:val="50E53AF9"/>
     <w:rsid w:val="50F3351B"/>
     <w:rsid w:val="5105790B"/>
     <w:rsid w:val="511016EF"/>
     <w:rsid w:val="51257848"/>
     <w:rsid w:val="51325781"/>
+    <w:rsid w:val="51538F01"/>
     <w:rsid w:val="517AB642"/>
     <w:rsid w:val="51A7DB48"/>
     <w:rsid w:val="51BB5098"/>
     <w:rsid w:val="51D334BF"/>
     <w:rsid w:val="52022467"/>
     <w:rsid w:val="52065F8D"/>
     <w:rsid w:val="5221AFFE"/>
+    <w:rsid w:val="522F2B71"/>
+    <w:rsid w:val="52745720"/>
     <w:rsid w:val="528F5D2B"/>
     <w:rsid w:val="52E66629"/>
     <w:rsid w:val="52EA9D57"/>
     <w:rsid w:val="530C51D8"/>
     <w:rsid w:val="533542DF"/>
     <w:rsid w:val="533F458C"/>
     <w:rsid w:val="53478DB3"/>
+    <w:rsid w:val="535ED4FF"/>
     <w:rsid w:val="5377947F"/>
     <w:rsid w:val="537CFDC0"/>
     <w:rsid w:val="53CCB8EB"/>
     <w:rsid w:val="53D59827"/>
     <w:rsid w:val="53DC77D9"/>
+    <w:rsid w:val="53F1DFFD"/>
     <w:rsid w:val="542D1BA5"/>
     <w:rsid w:val="5443B88A"/>
     <w:rsid w:val="5460ED72"/>
     <w:rsid w:val="546328DB"/>
     <w:rsid w:val="5464389A"/>
     <w:rsid w:val="5476C99F"/>
     <w:rsid w:val="547DB27D"/>
     <w:rsid w:val="5493E828"/>
     <w:rsid w:val="549D3774"/>
     <w:rsid w:val="54A73DE3"/>
     <w:rsid w:val="54DF3376"/>
     <w:rsid w:val="54F1FBFB"/>
     <w:rsid w:val="54F8BB81"/>
     <w:rsid w:val="5503ACB1"/>
     <w:rsid w:val="5522469D"/>
     <w:rsid w:val="554A6EB2"/>
     <w:rsid w:val="5550697E"/>
     <w:rsid w:val="5555049D"/>
     <w:rsid w:val="555EB54D"/>
     <w:rsid w:val="556148DE"/>
     <w:rsid w:val="55758D05"/>
     <w:rsid w:val="5589D8DB"/>
     <w:rsid w:val="558B03D5"/>
     <w:rsid w:val="55A7F77B"/>
     <w:rsid w:val="55D34E89"/>
     <w:rsid w:val="55E875B2"/>
+    <w:rsid w:val="561E250E"/>
     <w:rsid w:val="5629FE09"/>
     <w:rsid w:val="56405B94"/>
     <w:rsid w:val="56462B40"/>
     <w:rsid w:val="564BDDB4"/>
     <w:rsid w:val="565D5BF9"/>
     <w:rsid w:val="568A854D"/>
     <w:rsid w:val="568B2667"/>
     <w:rsid w:val="568BC00E"/>
     <w:rsid w:val="568E471C"/>
     <w:rsid w:val="56979DBF"/>
     <w:rsid w:val="56C07DB5"/>
     <w:rsid w:val="56DAAD3B"/>
     <w:rsid w:val="56E2D75A"/>
     <w:rsid w:val="56E4224B"/>
     <w:rsid w:val="56FD1E2E"/>
     <w:rsid w:val="5717EB03"/>
     <w:rsid w:val="57322EF4"/>
+    <w:rsid w:val="5732EE7B"/>
     <w:rsid w:val="5768595B"/>
+    <w:rsid w:val="577EB0C2"/>
     <w:rsid w:val="579C34D3"/>
     <w:rsid w:val="57B78214"/>
+    <w:rsid w:val="57D09FFB"/>
     <w:rsid w:val="57F614DD"/>
     <w:rsid w:val="57F85B81"/>
     <w:rsid w:val="5820C4E1"/>
     <w:rsid w:val="584E8608"/>
     <w:rsid w:val="587C38EE"/>
     <w:rsid w:val="5880A798"/>
     <w:rsid w:val="58874CE5"/>
     <w:rsid w:val="588DF806"/>
     <w:rsid w:val="58964638"/>
     <w:rsid w:val="58B19880"/>
     <w:rsid w:val="58DF983D"/>
     <w:rsid w:val="58F08227"/>
     <w:rsid w:val="58F4E6DD"/>
     <w:rsid w:val="58FC57E3"/>
     <w:rsid w:val="5922296D"/>
     <w:rsid w:val="5978CD43"/>
     <w:rsid w:val="59924D89"/>
     <w:rsid w:val="59B787DC"/>
     <w:rsid w:val="59CB9DED"/>
     <w:rsid w:val="5A1B76F2"/>
     <w:rsid w:val="5A1BDE24"/>
     <w:rsid w:val="5A292B6C"/>
     <w:rsid w:val="5A4DE25E"/>
     <w:rsid w:val="5A5A6650"/>
     <w:rsid w:val="5A78A439"/>
     <w:rsid w:val="5A94939A"/>
     <w:rsid w:val="5A9D106A"/>
     <w:rsid w:val="5AB8CF1B"/>
+    <w:rsid w:val="5AC999E8"/>
     <w:rsid w:val="5AD3D595"/>
     <w:rsid w:val="5AE66DBA"/>
     <w:rsid w:val="5B359531"/>
     <w:rsid w:val="5B3D5E4E"/>
     <w:rsid w:val="5B5C8FE0"/>
     <w:rsid w:val="5B656AC5"/>
     <w:rsid w:val="5BA0E831"/>
     <w:rsid w:val="5BB1BB04"/>
     <w:rsid w:val="5BB49DDB"/>
     <w:rsid w:val="5BBA05DB"/>
     <w:rsid w:val="5BE2F329"/>
     <w:rsid w:val="5BE9B2BF"/>
     <w:rsid w:val="5C0EA007"/>
     <w:rsid w:val="5C165490"/>
     <w:rsid w:val="5C179380"/>
     <w:rsid w:val="5C1896A1"/>
     <w:rsid w:val="5C40B6E3"/>
     <w:rsid w:val="5C4304C6"/>
     <w:rsid w:val="5C47E912"/>
     <w:rsid w:val="5C4B8E91"/>
+    <w:rsid w:val="5C58CBD8"/>
     <w:rsid w:val="5C88063F"/>
     <w:rsid w:val="5CA491B7"/>
     <w:rsid w:val="5CAA6B4A"/>
     <w:rsid w:val="5CBD55FF"/>
     <w:rsid w:val="5CD063FB"/>
     <w:rsid w:val="5CEF289E"/>
     <w:rsid w:val="5CF7D9B4"/>
     <w:rsid w:val="5D092F3E"/>
+    <w:rsid w:val="5D1A66B4"/>
     <w:rsid w:val="5D351484"/>
     <w:rsid w:val="5D48A3BD"/>
     <w:rsid w:val="5D715BC7"/>
     <w:rsid w:val="5D9130B5"/>
+    <w:rsid w:val="5D95D007"/>
     <w:rsid w:val="5D977345"/>
+    <w:rsid w:val="5DC842C8"/>
     <w:rsid w:val="5DDD9654"/>
     <w:rsid w:val="5DDE0BD6"/>
     <w:rsid w:val="5DFAD61D"/>
     <w:rsid w:val="5E236D20"/>
     <w:rsid w:val="5E6D5C94"/>
     <w:rsid w:val="5E8077C5"/>
     <w:rsid w:val="5E9F0B7F"/>
+    <w:rsid w:val="5EA8E55E"/>
     <w:rsid w:val="5EB01737"/>
     <w:rsid w:val="5EFFCD7F"/>
+    <w:rsid w:val="5F3818E7"/>
     <w:rsid w:val="5F4D564C"/>
     <w:rsid w:val="5FD5D528"/>
     <w:rsid w:val="5FDF8E8E"/>
     <w:rsid w:val="5FF00498"/>
     <w:rsid w:val="5FF81713"/>
     <w:rsid w:val="602B503C"/>
     <w:rsid w:val="6030D6D4"/>
     <w:rsid w:val="6032BC1A"/>
     <w:rsid w:val="6037EA5B"/>
     <w:rsid w:val="6044A608"/>
     <w:rsid w:val="60AE228C"/>
     <w:rsid w:val="60AE658F"/>
     <w:rsid w:val="60B0746C"/>
     <w:rsid w:val="60DBB7FD"/>
     <w:rsid w:val="60E85F88"/>
     <w:rsid w:val="61161314"/>
     <w:rsid w:val="618BD4F9"/>
     <w:rsid w:val="61982CB3"/>
     <w:rsid w:val="61A627D0"/>
     <w:rsid w:val="61BBEF73"/>
+    <w:rsid w:val="61C0331C"/>
     <w:rsid w:val="61DEBD38"/>
     <w:rsid w:val="6208DAD8"/>
     <w:rsid w:val="6244244F"/>
     <w:rsid w:val="6252AEDD"/>
     <w:rsid w:val="6278024B"/>
+    <w:rsid w:val="62B45EC1"/>
     <w:rsid w:val="62C61511"/>
     <w:rsid w:val="62DBBE4F"/>
     <w:rsid w:val="62FC3DC8"/>
+    <w:rsid w:val="632445D5"/>
     <w:rsid w:val="6327A55A"/>
     <w:rsid w:val="633497F3"/>
     <w:rsid w:val="63371D82"/>
     <w:rsid w:val="63446433"/>
     <w:rsid w:val="636F8D6B"/>
+    <w:rsid w:val="637403B2"/>
     <w:rsid w:val="63874BF5"/>
+    <w:rsid w:val="6398AF0E"/>
     <w:rsid w:val="63AF7BAD"/>
     <w:rsid w:val="63C7FF0A"/>
     <w:rsid w:val="63CD4EE3"/>
     <w:rsid w:val="63D14AE6"/>
     <w:rsid w:val="63F0D231"/>
     <w:rsid w:val="640CEE68"/>
     <w:rsid w:val="641DA2E4"/>
     <w:rsid w:val="64439BD9"/>
     <w:rsid w:val="645B35D3"/>
     <w:rsid w:val="648E03FD"/>
     <w:rsid w:val="64910208"/>
     <w:rsid w:val="64BA167E"/>
     <w:rsid w:val="64CB6D29"/>
+    <w:rsid w:val="64CD9418"/>
     <w:rsid w:val="64D427C8"/>
     <w:rsid w:val="650AE1DC"/>
     <w:rsid w:val="65100C80"/>
     <w:rsid w:val="65138AF5"/>
     <w:rsid w:val="65290E99"/>
+    <w:rsid w:val="65297FAE"/>
     <w:rsid w:val="654C2001"/>
     <w:rsid w:val="656121D6"/>
     <w:rsid w:val="65880C6D"/>
     <w:rsid w:val="658F6079"/>
     <w:rsid w:val="65AE2A8F"/>
     <w:rsid w:val="65BD6F8B"/>
     <w:rsid w:val="65FCA777"/>
     <w:rsid w:val="65FD0468"/>
+    <w:rsid w:val="65FDECFE"/>
     <w:rsid w:val="66086B45"/>
     <w:rsid w:val="660F1C70"/>
     <w:rsid w:val="66122EEC"/>
     <w:rsid w:val="66250FE4"/>
+    <w:rsid w:val="6628181A"/>
     <w:rsid w:val="66341A77"/>
     <w:rsid w:val="663CACAE"/>
+    <w:rsid w:val="667D2F9C"/>
     <w:rsid w:val="66C5A5A8"/>
     <w:rsid w:val="66C5B5E9"/>
     <w:rsid w:val="66C61F57"/>
     <w:rsid w:val="66D7DADD"/>
     <w:rsid w:val="66F54ADA"/>
+    <w:rsid w:val="66F566AB"/>
     <w:rsid w:val="67108D42"/>
     <w:rsid w:val="6751AA6E"/>
     <w:rsid w:val="675EB824"/>
     <w:rsid w:val="6761D92C"/>
+    <w:rsid w:val="678A9557"/>
     <w:rsid w:val="67AEA3DA"/>
     <w:rsid w:val="67B2F719"/>
     <w:rsid w:val="67C6B727"/>
     <w:rsid w:val="67D6CA61"/>
     <w:rsid w:val="67DFA757"/>
+    <w:rsid w:val="67E62732"/>
     <w:rsid w:val="681450C0"/>
     <w:rsid w:val="683F1361"/>
     <w:rsid w:val="684F6EF2"/>
+    <w:rsid w:val="686AC984"/>
     <w:rsid w:val="68910C8B"/>
     <w:rsid w:val="6891EB14"/>
     <w:rsid w:val="68B01A6D"/>
     <w:rsid w:val="68B11E04"/>
     <w:rsid w:val="68B6FAF0"/>
     <w:rsid w:val="68DBF65E"/>
     <w:rsid w:val="68FB14B4"/>
     <w:rsid w:val="68FC68BE"/>
     <w:rsid w:val="69241AAF"/>
     <w:rsid w:val="69407D11"/>
     <w:rsid w:val="694AD227"/>
     <w:rsid w:val="694F881B"/>
     <w:rsid w:val="69882E40"/>
     <w:rsid w:val="6994E5C3"/>
     <w:rsid w:val="69A2D05D"/>
     <w:rsid w:val="69A5AAD4"/>
     <w:rsid w:val="69C8B9EC"/>
     <w:rsid w:val="69D764E3"/>
     <w:rsid w:val="6A291F1A"/>
     <w:rsid w:val="6A599EEA"/>
     <w:rsid w:val="6A5BE452"/>
     <w:rsid w:val="6A71762A"/>
     <w:rsid w:val="6A9D7324"/>
     <w:rsid w:val="6AA27F8D"/>
     <w:rsid w:val="6AAD6E65"/>
+    <w:rsid w:val="6AB2471F"/>
     <w:rsid w:val="6AB76FE2"/>
     <w:rsid w:val="6AC459AB"/>
     <w:rsid w:val="6ACF0B37"/>
     <w:rsid w:val="6AE6449C"/>
     <w:rsid w:val="6B2EF573"/>
     <w:rsid w:val="6B4654C8"/>
     <w:rsid w:val="6B4778D1"/>
     <w:rsid w:val="6B5813BF"/>
     <w:rsid w:val="6B646F13"/>
     <w:rsid w:val="6B92AC5F"/>
     <w:rsid w:val="6BA3B714"/>
     <w:rsid w:val="6BC666BB"/>
+    <w:rsid w:val="6BD71630"/>
     <w:rsid w:val="6BDDE54F"/>
     <w:rsid w:val="6BE2B8F7"/>
     <w:rsid w:val="6C39B42E"/>
     <w:rsid w:val="6C5249F6"/>
+    <w:rsid w:val="6C7D7942"/>
     <w:rsid w:val="6C96E5C8"/>
     <w:rsid w:val="6C9A0728"/>
+    <w:rsid w:val="6CCE55F0"/>
     <w:rsid w:val="6CF758AD"/>
     <w:rsid w:val="6D06E971"/>
     <w:rsid w:val="6D3D51DE"/>
     <w:rsid w:val="6D47E2A6"/>
     <w:rsid w:val="6D4A8A3D"/>
     <w:rsid w:val="6D4F2A39"/>
     <w:rsid w:val="6D5FB747"/>
     <w:rsid w:val="6D798CB3"/>
     <w:rsid w:val="6DA45C71"/>
     <w:rsid w:val="6DF25F7F"/>
     <w:rsid w:val="6DF628F0"/>
     <w:rsid w:val="6E1DA81C"/>
     <w:rsid w:val="6E594610"/>
     <w:rsid w:val="6E6DFC0F"/>
     <w:rsid w:val="6E707BBE"/>
     <w:rsid w:val="6E724587"/>
+    <w:rsid w:val="6EB76FAD"/>
     <w:rsid w:val="6EB9439F"/>
     <w:rsid w:val="6EC24CCD"/>
     <w:rsid w:val="6ED1C163"/>
     <w:rsid w:val="6EEC0823"/>
     <w:rsid w:val="6EF7B41C"/>
     <w:rsid w:val="6EFC8105"/>
     <w:rsid w:val="6F046779"/>
     <w:rsid w:val="6F0DC211"/>
     <w:rsid w:val="6F0E6A45"/>
     <w:rsid w:val="6F12ED19"/>
     <w:rsid w:val="6F19B02B"/>
     <w:rsid w:val="6F2A28F9"/>
     <w:rsid w:val="6F2F5575"/>
     <w:rsid w:val="6F34BD3F"/>
+    <w:rsid w:val="6F5FBA97"/>
     <w:rsid w:val="6F64B1F1"/>
     <w:rsid w:val="6F8B9738"/>
     <w:rsid w:val="6F8D4D44"/>
     <w:rsid w:val="6F8D5125"/>
     <w:rsid w:val="6F937BE9"/>
     <w:rsid w:val="6FB042C2"/>
     <w:rsid w:val="6FDF5069"/>
+    <w:rsid w:val="6FE2DC4A"/>
     <w:rsid w:val="6FE64BB6"/>
     <w:rsid w:val="6FEBCD54"/>
     <w:rsid w:val="6FEC5B4B"/>
     <w:rsid w:val="6FF39F7F"/>
     <w:rsid w:val="6FF8E984"/>
     <w:rsid w:val="6FFFBD1D"/>
     <w:rsid w:val="700DBA2B"/>
     <w:rsid w:val="70540995"/>
     <w:rsid w:val="706192F4"/>
     <w:rsid w:val="70786DF4"/>
     <w:rsid w:val="70804A9F"/>
     <w:rsid w:val="7094F59B"/>
     <w:rsid w:val="70ABD6AD"/>
     <w:rsid w:val="70C42124"/>
     <w:rsid w:val="70D06217"/>
     <w:rsid w:val="70ECB5E1"/>
     <w:rsid w:val="71108120"/>
     <w:rsid w:val="711313B2"/>
     <w:rsid w:val="7116761E"/>
     <w:rsid w:val="7117D57B"/>
     <w:rsid w:val="711BA1C4"/>
     <w:rsid w:val="712C391E"/>
+    <w:rsid w:val="7130EDA6"/>
     <w:rsid w:val="71665339"/>
     <w:rsid w:val="7167B333"/>
     <w:rsid w:val="716F2075"/>
     <w:rsid w:val="71C2F098"/>
     <w:rsid w:val="71D8515B"/>
     <w:rsid w:val="71DF59F4"/>
     <w:rsid w:val="71E50532"/>
     <w:rsid w:val="71E5548A"/>
     <w:rsid w:val="72023E20"/>
     <w:rsid w:val="7208C0CB"/>
     <w:rsid w:val="7252803B"/>
     <w:rsid w:val="7255AF20"/>
     <w:rsid w:val="725C2CEB"/>
     <w:rsid w:val="7277162D"/>
+    <w:rsid w:val="727E63C4"/>
+    <w:rsid w:val="72839F8A"/>
     <w:rsid w:val="7292F4AB"/>
+    <w:rsid w:val="7298AD63"/>
     <w:rsid w:val="72B0AA74"/>
     <w:rsid w:val="72D5FC0D"/>
     <w:rsid w:val="73039E40"/>
     <w:rsid w:val="731E9F84"/>
     <w:rsid w:val="73203B6C"/>
     <w:rsid w:val="733563C3"/>
+    <w:rsid w:val="73451846"/>
     <w:rsid w:val="734D4F97"/>
     <w:rsid w:val="734FCC74"/>
     <w:rsid w:val="7378FAAE"/>
     <w:rsid w:val="738590EB"/>
     <w:rsid w:val="738DEEF8"/>
     <w:rsid w:val="739E4BE8"/>
     <w:rsid w:val="73AA69A7"/>
     <w:rsid w:val="73AEC78C"/>
     <w:rsid w:val="73C136C2"/>
     <w:rsid w:val="73D440F9"/>
     <w:rsid w:val="73D7C61A"/>
     <w:rsid w:val="74287231"/>
+    <w:rsid w:val="748C3C23"/>
     <w:rsid w:val="748C46CB"/>
     <w:rsid w:val="749DF837"/>
     <w:rsid w:val="74E1C12A"/>
     <w:rsid w:val="74F76632"/>
     <w:rsid w:val="74FA27D5"/>
     <w:rsid w:val="7509023D"/>
     <w:rsid w:val="750C609B"/>
     <w:rsid w:val="75117C02"/>
     <w:rsid w:val="751AB56E"/>
     <w:rsid w:val="751E7BA6"/>
     <w:rsid w:val="7539A635"/>
     <w:rsid w:val="753C8F46"/>
     <w:rsid w:val="7545A4A0"/>
     <w:rsid w:val="7557E6B0"/>
     <w:rsid w:val="75623B95"/>
     <w:rsid w:val="75645D67"/>
     <w:rsid w:val="75893A6C"/>
     <w:rsid w:val="7599AF3F"/>
+    <w:rsid w:val="75A6A521"/>
     <w:rsid w:val="75BEF8AD"/>
     <w:rsid w:val="75D2184C"/>
     <w:rsid w:val="75F1B641"/>
     <w:rsid w:val="75F2623F"/>
     <w:rsid w:val="75F966ED"/>
     <w:rsid w:val="75FB18CE"/>
     <w:rsid w:val="7603D05F"/>
+    <w:rsid w:val="761F7590"/>
     <w:rsid w:val="7638A8E5"/>
     <w:rsid w:val="7639F8C6"/>
     <w:rsid w:val="766905A4"/>
     <w:rsid w:val="7671D363"/>
     <w:rsid w:val="76836DA5"/>
     <w:rsid w:val="76948C05"/>
     <w:rsid w:val="76E020A5"/>
     <w:rsid w:val="76ECE958"/>
+    <w:rsid w:val="76F2F7A5"/>
     <w:rsid w:val="7707469C"/>
     <w:rsid w:val="771168FF"/>
     <w:rsid w:val="7716D5C1"/>
     <w:rsid w:val="775C2A12"/>
     <w:rsid w:val="7766A135"/>
     <w:rsid w:val="77801399"/>
     <w:rsid w:val="778DE629"/>
     <w:rsid w:val="7795C669"/>
     <w:rsid w:val="77B06D25"/>
     <w:rsid w:val="77C37D80"/>
     <w:rsid w:val="77C6C56A"/>
     <w:rsid w:val="77C95A41"/>
     <w:rsid w:val="77DC0DE5"/>
     <w:rsid w:val="77F7EB68"/>
     <w:rsid w:val="7803FB69"/>
     <w:rsid w:val="7816A6CB"/>
     <w:rsid w:val="78350FA3"/>
     <w:rsid w:val="7858B599"/>
     <w:rsid w:val="78A87E97"/>
     <w:rsid w:val="78C0C0CF"/>
     <w:rsid w:val="790784A1"/>
     <w:rsid w:val="7958B612"/>
     <w:rsid w:val="7979BA00"/>
     <w:rsid w:val="79922767"/>
     <w:rsid w:val="79AE3562"/>
     <w:rsid w:val="79B7B0B3"/>
     <w:rsid w:val="79EEC5D4"/>
+    <w:rsid w:val="7A0FF762"/>
     <w:rsid w:val="7A2AE107"/>
     <w:rsid w:val="7A387EB8"/>
     <w:rsid w:val="7A39388D"/>
     <w:rsid w:val="7A5CDDC2"/>
     <w:rsid w:val="7A74407F"/>
     <w:rsid w:val="7A8A4672"/>
     <w:rsid w:val="7A97C3FC"/>
     <w:rsid w:val="7AA5C1B8"/>
     <w:rsid w:val="7AB97BAA"/>
     <w:rsid w:val="7ACEC61B"/>
     <w:rsid w:val="7ADC9BCA"/>
     <w:rsid w:val="7AF7939C"/>
     <w:rsid w:val="7AF86618"/>
     <w:rsid w:val="7B19F091"/>
     <w:rsid w:val="7B1B2F94"/>
     <w:rsid w:val="7B1C4264"/>
     <w:rsid w:val="7B64173E"/>
     <w:rsid w:val="7B7FB488"/>
     <w:rsid w:val="7B82EF7B"/>
     <w:rsid w:val="7BBFC568"/>
+    <w:rsid w:val="7BCF063F"/>
     <w:rsid w:val="7C0E6FF5"/>
     <w:rsid w:val="7C1BF04D"/>
     <w:rsid w:val="7C1D5814"/>
     <w:rsid w:val="7C40B4F7"/>
     <w:rsid w:val="7C56DA27"/>
+    <w:rsid w:val="7C78533F"/>
     <w:rsid w:val="7C960999"/>
     <w:rsid w:val="7CCF88E7"/>
     <w:rsid w:val="7CD72822"/>
     <w:rsid w:val="7D0F42C1"/>
     <w:rsid w:val="7D40891F"/>
     <w:rsid w:val="7D562E8E"/>
     <w:rsid w:val="7D754B70"/>
+    <w:rsid w:val="7D823EA4"/>
     <w:rsid w:val="7DBC42D8"/>
     <w:rsid w:val="7E2A71AF"/>
     <w:rsid w:val="7E517F7F"/>
+    <w:rsid w:val="7E6631DB"/>
     <w:rsid w:val="7E69753B"/>
     <w:rsid w:val="7E794098"/>
+    <w:rsid w:val="7ED8DF71"/>
     <w:rsid w:val="7EEB7DA8"/>
     <w:rsid w:val="7EFB5220"/>
     <w:rsid w:val="7EFBB77C"/>
     <w:rsid w:val="7F1FE770"/>
     <w:rsid w:val="7F219244"/>
     <w:rsid w:val="7F3ED7D5"/>
     <w:rsid w:val="7F5492A2"/>
     <w:rsid w:val="7F83D25A"/>
     <w:rsid w:val="7F84BEB4"/>
     <w:rsid w:val="7FAA4B03"/>
     <w:rsid w:val="7FC9EE95"/>
+    <w:rsid w:val="7FD0F56E"/>
     <w:rsid w:val="7FEDC77C"/>
     <w:rsid w:val="7FF33200"/>
     <w:rsid w:val="7FF708E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="71A85261"/>
-  <w15:docId w15:val="{F5D15FB0-E035-4D3D-A1A4-67B3D73C750D}"/>
+  <w15:docId w15:val="{2515EEB3-79F4-451D-9FD3-80F2C2462AC2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -26938,75 +22956,77 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00E923FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A157C0"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
@@ -27169,82 +23189,90 @@
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00032B6C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="xxxmsolistparagraph" w:customStyle="1">
     <w:name w:val="x_xxmsolistparagraph"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00032B6C"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="58964638"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
-    <w:uiPriority w:val="99"/>
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="58964638"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
-        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D137CD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="777797615">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="709384476">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -27658,51 +23686,51 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1578857424">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowapublicradio.org/podcast/river-to-river/2023-10-10/western-support-for-ukraine-may-hinge-on-reforming-corruption" TargetMode="External" Id="R002161be22284e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.thegazette.com/special-events/pints-politics-april-2022/%3ffbclid=IwAR1R9TUEF2WPUjl-AkrhhKYaEBGGDFe5lhxKr4CoiJqA-bwOGClUwn2AAdA" TargetMode="External" Id="R186c16232d434397" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mzaloznaya\Desktop\&#8226;%09https:\itunes.apple.com\us\itunes-u\worldcanvass\id1064976863" TargetMode="External" Id="Rae3a9440da354d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegazette.com/higher-education/university-of-iowa-professor-holds-dual-citizenship-in-russia-ukraine/" TargetMode="External" Id="Rdd43ed8ed0ad4a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press-citizen.com/story/opinion/2022/03/29/opinion-corruption-eats-away-democratic-institutions-globally/7202860001/" TargetMode="External" Id="Rf29a4841a1ff48cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.iowapublicradio.org/podcast/river-to-river/2022-02-26/experts-describe-hard-choices-faced-by-ukrainians-as-russian-troops-march-on-kyiv%3ffbclid=IwAR2cM-lcBAghQ75urB8R4Ul95ok4yZMCH83MWv-1K7VwWoifj15ZqAItBJA" TargetMode="External" Id="Raf0fe61c05f041b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mzaloznaya\Desktop\&#8226;%09https:\www.kcrg.com\2022\02\25\univ-iowa-student-professor-ukraine-hold-onto-hope-loved-ones-back-home" TargetMode="External" Id="R8366cd9546ce49af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mzaloznaya\Desktop\&#8226;%09https:\www.kwwl.com\news\iowa-city\univ-of-iowa-professor-ukrainian-native-offers-context-and-perspective-on-invasion\article_568b5b8c-95d0-11ec-8914-97458b1e796c.html" TargetMode="External" Id="R76e1ad9512f34400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newbooksnetwork.com/the-politics-of-bureaucratic-corruption-in-post-transitional-eastern-europe" TargetMode="External" Id="R1f4222ccf21c4b95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mzaloznaya\Desktop\&#8226;%0909\21\17%20https:\soundcloud.com\user-601521000\politics-of-bureaucratic-corruption-in-posttransitional-east-europe-marina-zaloznaya-092117" TargetMode="External" Id="Rc9ce98f880b342ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/globalanticorruptionblog.com/%3fs=zaloznaya&amp;submit=Search" TargetMode="External" Id="R2ada4e12c0884fe9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iowapublicradio.org/post/corruption-mobilizes-young-russians-protest-over-weekend" TargetMode="External" Id="Re76be5d81da449c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.facebook.com/uketube/videos/1424610897569146/%3fpnref=story" TargetMode="External" Id="R5a6b5d71d4074c37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;http:/view.earthchannel.com/PlayerController.aspx%3fPGD=iowacity&amp;eID=1568" TargetMode="External" Id="R91c052f33cf14e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\Users\mzaloznaya\Desktop\&#8226;%09https:\globalanticorruptionblog.com\2015\08\28\the-social-psychology-of-corruption-lackthereof" TargetMode="External" Id="R337a98eacbb74910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livescience.com/51010-fifa-how-corruption-develops-science.html" TargetMode="External" Id="R4ec60ae773574b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iowapublicradio.org/post/understanding-crimean-crisis" TargetMode="External" Id="Rb44eb3e5ee5d4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailyiowan.com/2014/03/24/Metro/37127.html" TargetMode="External" Id="Rb892e3f2e09849a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Ra3fe213c5968405f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="Rb510bed7982349ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/comparative-historical-sociology-of-corruption/C3DD21A1E6B1D2B42D09FEF01BCD0866" TargetMode="External" Id="R5a9ea4bd5eee4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/comparative-historical-sociology-of-corruption/C3DD21A1E6B1D2B42D09FEF01BCD0866" TargetMode="External" Id="R9a2c97ea8f234a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/laws14020020" TargetMode="External" Id="R44b4cf25c3994692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://compass.onlinelibrary.wiley.com/doi/pdf/10.1111/soc4.70020" TargetMode="External" Id="R12486829a62a4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/comparative-historical-sociology-of-corruption/C3DD21A1E6B1D2B42D09FEF01BCD0866" TargetMode="External" Id="Ra354051f0ecc4afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iro.uiowa.edu/esploro/outputs/workingPaper/Women-and-the-Rise-of-Gig/9984200544102771/filesAndLinks?index=0" TargetMode="External" Id="R20279d65dfb14782" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iro.uiowa.edu/esploro/outputs/workingPaper/Women-and-the-Rise-of-Gig/9984200544102771/filesAndLinks?index=0" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowapublicradio.org/podcast/river-to-river/2023-10-10/western-support-for-ukraine-may-hinge-on-reforming-corruption" TargetMode="External" Id="R45e0365b592444ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.thegazette.com/special-events/pints-politics-april-2022/%3ffbclid=IwAR1R9TUEF2WPUjl-AkrhhKYaEBGGDFe5lhxKr4CoiJqA-bwOGClUwn2AAdA" TargetMode="External" Id="Rb3d325f4706f4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thegazette.com/higher-education/university-of-iowa-professor-holds-dual-citizenship-in-russia-ukraine/" TargetMode="External" Id="R2d72e936a2ea4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.press-citizen.com/story/opinion/2022/03/29/opinion-corruption-eats-away-democratic-institutions-globally/7202860001/" TargetMode="External" Id="R28038e816b674ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.iowapublicradio.org/podcast/river-to-river/2022-02-26/experts-describe-hard-choices-faced-by-ukrainians-as-russian-troops-march-on-kyiv%3ffbclid=IwAR2cM-lcBAghQ75urB8R4Ul95ok4yZMCH83MWv-1K7VwWoifj15ZqAItBJA" TargetMode="External" Id="R22009d700a1d4df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://newbooksnetwork.com/the-politics-of-bureaucratic-corruption-in-post-transitional-eastern-europe" TargetMode="External" Id="R84412fb542794d56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/globalanticorruptionblog.com/%3fs=zaloznaya&amp;submit=Search" TargetMode="External" Id="R141bc02242904051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iowapublicradio.org/post/corruption-mobilizes-young-russians-protest-over-weekend" TargetMode="External" Id="R1c4648cb1c4d4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;https:/www.facebook.com/uketube/videos/1424610897569146/%3fpnref=story" TargetMode="External" Id="R8f7d0a60dd524a6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:////Users/mzaloznaya/Desktop/&#8226;http:/view.earthchannel.com/PlayerController.aspx%3fPGD=iowacity&amp;eID=1568" TargetMode="External" Id="Re8688f638b36469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.livescience.com/51010-fifa-how-corruption-develops-science.html" TargetMode="External" Id="R8cece18d591645f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://iowapublicradio.org/post/understanding-crimean-crisis" TargetMode="External" Id="R45da309427324f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dailyiowan.com/2014/03/24/Metro/37127.html" TargetMode="External" Id="Rda6627a1fab34972" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cambridgeblog.org/2026/01/seeing-corruption-in-context-from-empire-to-global-governance/#:~:text=Seeing%20Corruption%20in%20Context%3A%20From%20Empire%20to%20Global%20Governance,-Nicholas%20Hoover%20Wilson&amp;text=Corruption%20is%20often%20treated%20as,stricter%20enforcement%2C%20and%20stronger%20institutions." TargetMode="External" Id="R645126619a974304" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -27958,51 +23986,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <ap:Template>Normal</ap:Template>
+  <ap:Template>Normal.dotm</ap:Template>
   <ap:Application>Microsoft Word for the web</ap:Application>
-  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:DocSecurity>4</ap:DocSecurity>
   <ap:ScaleCrop>false</ap:ScaleCrop>
   <ap:Company/>
   <ap:SharedDoc>false</ap:SharedDoc>
   <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
   <ap:AppVersion>16.0000</ap:AppVersion>
   <ap:LinksUpToDate>false</ap:LinksUpToDate>
 </ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>marina.lalagos@gmail.com</dc:creator>
   <keywords/>
   <dc:description/>
   <lastModifiedBy>Marina Zaloznaya</lastModifiedBy>
-  <revision>23</revision>
+  <revision>34</revision>
   <lastPrinted>2022-11-29T15:20:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </coreProperties>
 </file>