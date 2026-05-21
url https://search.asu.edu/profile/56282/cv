--- v0 (2026-01-16)
+++ v1 (2026-05-21)
@@ -4,12018 +4,13411 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="090799E2" w14:textId="6AACC9BE" w:rsidR="00936378" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00157318">
+    <w:p w14:paraId="085E1F26" w14:textId="30230C80" w:rsidR="00577CE9" w:rsidRPr="00D56942" w:rsidRDefault="00577CE9" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Kim Fridkin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="090799E2" w14:textId="34D5C7C8" w:rsidR="00936378" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00157318">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Curriculum Vita</w:t>
       </w:r>
-      <w:r w:rsidR="00F06ADA" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F06ADA" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A724DC" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00CE1CD9">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="03A724DC" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E3DB06A" w14:textId="77777777" w:rsidR="00960F09" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Kim Fridkin </w:t>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
+        <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>fridkin@asu.edu</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA59797" w14:textId="7344DFD5" w:rsidR="00960F09" w:rsidRPr="00053260" w:rsidRDefault="00D11D1C" w:rsidP="00CE1CD9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="5FA59797" w14:textId="7344DFD5" w:rsidR="00960F09" w:rsidRPr="00D56942" w:rsidRDefault="00D11D1C" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>School of Politics and Global Studies</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (6752 Coor)</w:t>
+      </w:r>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00960F09" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB567D3" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="6EB567D3" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="405D000A" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="405D000A" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tempe, Arizona   85287</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD7592C" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="4AD7592C" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>480-965-4195; 480-965-3929 (fax)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4284C925" w14:textId="77777777" w:rsidR="00E672B7" w:rsidRPr="00053260" w:rsidRDefault="00E672B7" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="4284C925" w14:textId="77777777" w:rsidR="00E672B7" w:rsidRPr="00D56942" w:rsidRDefault="00E672B7" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B257A50" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="7B257A50" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Education</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D24226" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="67D24226" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A.B.            </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Michigan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0840AC03" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="0840AC03" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Department of Ps</w:t>
       </w:r>
-      <w:r w:rsidR="00E672B7" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E672B7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ychology </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1984</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34139A66" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="34139A66" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>M.A.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">University of Michigan  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F171471" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="6F171471" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Department of Political Science 1987</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="637827A3" w14:textId="3DF071B6" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="637827A3" w14:textId="3DF071B6" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ph.D.</w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>University of Michigan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13958A55" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="13958A55" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Department of Political Science 1989</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE8AADB" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="6AE8AADB" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7AEF7470" w14:textId="77777777" w:rsidR="00CE1CD9" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AEF7470" w14:textId="77777777" w:rsidR="00CE1CD9" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professional Appointments</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BE7D0E" w14:textId="622CF6C9" w:rsidR="00BF64DD" w:rsidRDefault="00BF64DD" w:rsidP="00E4795E">
+    <w:p w14:paraId="1232D84B" w14:textId="46D56C0F" w:rsidR="00B60828" w:rsidRDefault="00B60828" w:rsidP="00E4795E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Placement Director, PhD Program, SPGS, Arizona State University (2024-present).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71BE7D0E" w14:textId="4C7A7DA4" w:rsidR="00BF64DD" w:rsidRPr="00D56942" w:rsidRDefault="00BF64DD" w:rsidP="00E4795E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Director, Online Masters in Political Psychology, SPGS, Arizona State University (2020-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364305C7" w14:textId="2AC8BB19" w:rsidR="00E4795E" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00E4795E">
+    <w:p w14:paraId="364305C7" w14:textId="2AC8BB19" w:rsidR="00E4795E" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00E4795E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Foundation Pr</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ofessor of Political Science, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2016-present</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA25CF2" w14:textId="77777777" w:rsidR="00012F59" w:rsidRPr="00053260" w:rsidRDefault="00012F59" w:rsidP="00012F59">
+    <w:p w14:paraId="4DA25CF2" w14:textId="77777777" w:rsidR="00012F59" w:rsidRPr="00D56942" w:rsidRDefault="00012F59" w:rsidP="00012F59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Core Faculty, Institute for Social Science Research, Arizona State University (2016-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31447DE7" w14:textId="6B8F6E7A" w:rsidR="00291EC1" w:rsidRPr="00053260" w:rsidRDefault="00291EC1" w:rsidP="00BA2834">
+    <w:p w14:paraId="31447DE7" w14:textId="61F757A6" w:rsidR="00291EC1" w:rsidRPr="00D56942" w:rsidRDefault="00577CE9" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Founding </w:t>
+      </w:r>
+      <w:r w:rsidR="00291EC1" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Director, SPGS Experimental Lab</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00291EC1" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2014-present</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59203457" w14:textId="24B5DB8B" w:rsidR="00BA2834" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
+    <w:p w14:paraId="59203457" w14:textId="24B5DB8B" w:rsidR="00BA2834" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Interim Dean, Social Sciences, </w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>11/2014-6/2015</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6663C991" w14:textId="71BC3C77" w:rsidR="00E4795E" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
+    <w:p w14:paraId="6663C991" w14:textId="71BC3C77" w:rsidR="00E4795E" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Interim Director, School</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Politics and Global Studies, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2012-2013</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106783F2" w14:textId="59262BB1" w:rsidR="00E4795E" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
+    <w:p w14:paraId="106783F2" w14:textId="59262BB1" w:rsidR="00E4795E" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Prof</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">essor of Political Science, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2001-present</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B170E4" w14:textId="2866FADF" w:rsidR="00E4795E" w:rsidRPr="00053260" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
+    <w:p w14:paraId="21B170E4" w14:textId="2866FADF" w:rsidR="00E4795E" w:rsidRPr="00D56942" w:rsidRDefault="00BA2834" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Associate Pro</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">fessor of Political Science, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University </w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1995-2001</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="078171F1" w14:textId="56327BBF" w:rsidR="00E4795E" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00E4795E">
+    <w:p w14:paraId="078171F1" w14:textId="56327BBF" w:rsidR="00E4795E" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00E4795E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Assistant</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professor of Political Science, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State University </w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00E4795E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4795E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1989-1995</w:t>
       </w:r>
-      <w:r w:rsidR="00062582" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00062582" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54BB4000" w14:textId="77777777" w:rsidR="00505693" w:rsidRPr="00053260" w:rsidRDefault="00505693" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="54BB4000" w14:textId="77777777" w:rsidR="00505693" w:rsidRPr="00D56942" w:rsidRDefault="00505693" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31C8A9BB" w14:textId="7A2432A3" w:rsidR="008D1DEE" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="008D1DEE">
+    <w:p w14:paraId="31C8A9BB" w14:textId="7A2432A3" w:rsidR="008D1DEE" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="008D1DEE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF3C184" w14:textId="19D6BC66" w:rsidR="00012F59" w:rsidRPr="00053260" w:rsidRDefault="00012F59" w:rsidP="00012F59">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="2B28B197" w14:textId="6A83A1DB" w:rsidR="005F6ECA" w:rsidRPr="00D56942" w:rsidRDefault="005F6ECA" w:rsidP="005F6ECA">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Taking Aim at Attack Advertising: Understanding the Impact of Negative Campaigning in U.S. Senate Races</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>Choices in a Chaotic Campaign: Understanding Citizens’ Decisions in the 2020 Election</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with Patrick J. Kenney).  Cambridge University Press, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C473A6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B723D3" w14:textId="5331ACA5" w:rsidR="005F6ECA" w:rsidRPr="00D56942" w:rsidRDefault="005F6ECA" w:rsidP="00012F59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CF3C184" w14:textId="2142C61E" w:rsidR="00012F59" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00012F59">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with Patrick J. Kenney).  Oxford University Press, 2019.</w:t>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00012F59" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>Taking Aim at Attack Advertising: Understanding the Impact of Negative Campaigning in U.S. Senate Races</w:t>
+      </w:r>
+      <w:r w:rsidR="00012F59" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve"> (with Patrick J. Kenney).  Oxford University Press, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665564C4" w14:textId="7507968E" w:rsidR="00012F59" w:rsidRPr="00D56942" w:rsidRDefault="00012F59" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>The Cha</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39A4AD0C" w14:textId="1FB7BEF7" w:rsidR="009A04BD" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidR="009A04BD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">nging Face of Representation: </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>The Cha</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Gender of U.S. Senators and Constituent Communications </w:t>
-[...56 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve">nging Face of Representation: </w:t>
+      </w:r>
+      <w:r w:rsidR="009A04BD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>No Holds Barred:  Negative Campaigning in the U.S. Senate</w:t>
-[...360 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve">The Gender of U.S. Senators and Constituent Communications </w:t>
+      </w:r>
+      <w:r w:rsidR="009A04BD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with Patrick J. Kenney).  University of Michigan Press, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B743A2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="009A04BD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D8F72FB" w14:textId="77777777" w:rsidR="009A04BD" w:rsidRPr="00D56942" w:rsidRDefault="009A04BD" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="033B0E49" w14:textId="160CC7F6" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>American Politics Research</w:t>
-      </w:r>
+        <w:t>No Holds Barred:  Negative Campaigning in the U.S. Senate</w:t>
+      </w:r>
+      <w:r w:rsidR="00505693" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(with Patrick J. Kenney).  Prentice Hall, Inc., 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9FA6D1" w14:textId="77777777" w:rsidR="00870A79" w:rsidRPr="00D56942" w:rsidRDefault="00870A79" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06CF5E6C" w14:textId="3662137E" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Spectacle of U.S. Senate Campaigns </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with Patrick J. Kenney). </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Princeton University Press, 1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C660C12" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51E9FDFC" w14:textId="6A622FC3" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Politica</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l Consequences of Being a Woman, </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Columbia University Press, 1996. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C191A1" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54FC823D" w14:textId="56147389" w:rsidR="0034406C" w:rsidRPr="00D56942" w:rsidRDefault="004950CE" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refereed Journal </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA1EC2C" w14:textId="77777777" w:rsidR="00087AB2" w:rsidRPr="00D56942" w:rsidRDefault="00087AB2" w:rsidP="00087AB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indicates graduate student author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EE4653" w14:textId="77777777" w:rsidR="00087AB2" w:rsidRPr="00D56942" w:rsidRDefault="00087AB2" w:rsidP="00087AB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indicates undergraduate student author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72932AD9" w14:textId="77777777" w:rsidR="00E97AF4" w:rsidRPr="00D56942" w:rsidRDefault="00E97AF4" w:rsidP="00694AA7">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="452A9916" w14:textId="51CF56F7" w:rsidR="000079B6" w:rsidRPr="0077765B" w:rsidRDefault="000079B6" w:rsidP="000079B6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...1 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">44. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000079B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Words Matter: An Experimental Investigation Examining How the Hur Report affected Citizens’ Impressions”  (with Patrick Kenney).  </w:t>
+      </w:r>
+      <w:r w:rsidR="008B13ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research Note. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000079B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Accepted at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000079B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> International Journal of Public Opinion Research</w:t>
+      </w:r>
+      <w:r w:rsidR="0077765B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3C69">
-[...21 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidR="0077765B" w:rsidRPr="0077765B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2025.</w:t>
+      </w:r>
+      <w:r w:rsidR="0077765B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00DF3C69" w:rsidRPr="00DF3C69">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidR="0077765B" w:rsidRPr="0077765B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>https://doi</w:t>
+          <w:t>10.1093/</w:t>
         </w:r>
-        <w:r w:rsidR="00DF3C69" w:rsidRPr="00DF3C69">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="0077765B" w:rsidRPr="0077765B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>.</w:t>
+          <w:t>ijpor</w:t>
         </w:r>
-        <w:r w:rsidR="00DF3C69" w:rsidRPr="00DF3C69">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="0077765B" w:rsidRPr="0077765B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>org/10.1177/1532673X211004158</w:t>
+          <w:t>/edaf007</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="292132DE" w14:textId="77777777" w:rsidR="00694AA7" w:rsidRPr="00694AA7" w:rsidRDefault="00694AA7" w:rsidP="00694AA7">
-[...42 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="2A787388" w14:textId="0E3FB1FE" w:rsidR="000079B6" w:rsidRDefault="000079B6" w:rsidP="009A0B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00F4E9DA" w14:textId="748B98F9" w:rsidR="009A0B82" w:rsidRPr="00D56942" w:rsidRDefault="009A0B82" w:rsidP="009A0B82">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">43. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Explaining COVID-19 Attitudes and Exploring the Impact of Pro-Vaccine Messages: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18634DC3" w14:textId="7DD723B6" w:rsidR="009A0B82" w:rsidRDefault="009A0B82" w:rsidP="001338AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A Multi-Methodological Examination of Young Adults” (with Anastasia Brown</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Trudy Horsting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, and Alexandra Williams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001338AA" w:rsidRPr="001338AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001338AA" w:rsidRPr="001338AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:i/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>American Politics Research</w:t>
+      </w:r>
+      <w:r w:rsidR="001338AA" w:rsidRPr="001338AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00DF3C69">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">published online July 2020, in print 2021, Volume 38(4), 370-387. </w:t>
+      <w:r w:rsidR="001338AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2023, </w:t>
+      </w:r>
+      <w:r w:rsidR="001338AA" w:rsidRPr="001338AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00DF3C69" w:rsidRPr="002A057F">
+        <w:r w:rsidR="001338AA" w:rsidRPr="0014191F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1177/1532673X231220650</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6E16201E" w14:textId="77777777" w:rsidR="001338AA" w:rsidRDefault="001338AA" w:rsidP="001338AA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53FD5882" w14:textId="5EF2819D" w:rsidR="00DF3C69" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42. </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"The Impact of Emotional Responses to Public Service Announcements: The Case of Gun Violence in Schools" </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(with Patrick Kenney, Ryan Deutsch</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Manuel Gutierrez</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>American Politics Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00694AA7" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021, Volume 49(4), 347-358 </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D56942">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1177/1532673X211004158</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="292132DE" w14:textId="77777777" w:rsidR="00694AA7" w:rsidRPr="00D56942" w:rsidRDefault="00694AA7" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49AA1311" w14:textId="44CA345C" w:rsidR="00712BF8" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>41. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BF8" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nothing More than Feelings? How Emotions Affect Attitude Change During the 2016 General Election Debates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00712BF8" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Sarah Gershon). </w:t>
+      </w:r>
+      <w:r w:rsidR="00712BF8" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3C69" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2021, Volume 38(4), 370-387.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00D56942">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/10584609.2020.1784325</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1168F4CD" w14:textId="77777777" w:rsidR="00DF3C69" w:rsidRPr="00053260" w:rsidRDefault="00DF3C69" w:rsidP="00712BF8">
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+    <w:p w14:paraId="1168F4CD" w14:textId="77777777" w:rsidR="00DF3C69" w:rsidRPr="00D56942" w:rsidRDefault="00DF3C69" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D3E786B" w14:textId="588F461B" w:rsidR="00DF3C69" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Measuring Emotional Responses to Negative Commercials: A Comparison of Two Methods (with Patrick Kenney, </w:t>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>40. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Measuring Emotional Responses to Negative Commercials: A Comparison of Two Methods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Patrick Kenney, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bartia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cooper,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ryan Deutsch</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, Manuel Gutierrez</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, and Alexandra Williams</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Research Quarterly</w:t>
       </w:r>
-      <w:r w:rsidR="00087AB2" w:rsidRPr="00053260">
-[...18 lines deleted...]
-        <w:r w:rsidR="00DF3C69" w:rsidRPr="00DF3C69">
+      <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 2021, 74(3), 526–539.</w:t>
+      </w:r>
+      <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00191938" w:rsidRPr="00D56942">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
             <w:bCs/>
+            <w:i/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1177/1065912920912840</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15FBB416" w14:textId="409E788A" w:rsidR="00C47663" w:rsidRPr="00053260" w:rsidRDefault="00C47663" w:rsidP="00C47663">
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+    <w:p w14:paraId="15FBB416" w14:textId="409E788A" w:rsidR="00C47663" w:rsidRPr="00D56942" w:rsidRDefault="00C47663" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="110EE864" w14:textId="6CE63A2C" w:rsidR="00916F07" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>39. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gender Differences in Emotional Reactions to the 2016 Presidential Debates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Sarah Gershon, Jillian Courey</w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and Kristina LaPlant), </w:t>
+      </w:r>
+      <w:r w:rsidR="00C47663" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Political Behavior, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...30 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+      <w:r w:rsidR="00916F07" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2021, Vol 43:55–85</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F63120" w14:textId="03F5F662" w:rsidR="00C47663" w:rsidRPr="00D56942" w:rsidRDefault="00C47663" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A31144E" w14:textId="64EDBDCE" w:rsidR="00E97AF4" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>38. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Message Matters: The influence of fact checking on evaluations of political messages</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Amanda Wintersieck</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Patrick Kenney).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Journal of Political Marketing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...2 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E97AF4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2021, Volume 20(2), 93-120. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EBE2CA" w14:textId="77777777" w:rsidR="00B71830" w:rsidRPr="00D56942" w:rsidRDefault="00B71830" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="650BE804" w14:textId="5658D26B" w:rsidR="00FC0CF5" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>37. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Race and Police Brutality: The Importance of Media Framing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Amanda Wintersieck</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Jillian Couery</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Joshua Thompson</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>International Journal of Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="008A317B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+      <w:r w:rsidR="008A317B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2017, Volume 11: 3394-3414.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484ADB9A" w14:textId="77777777" w:rsidR="00FC0CF5" w:rsidRPr="00D56942" w:rsidRDefault="00FC0CF5" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
-        <w:rPr>
-[...10 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353BC141" w14:textId="05E106D0" w:rsidR="004A778A" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-720"/>
-        <w:rPr>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>36. “</w:t>
+      </w:r>
+      <w:r w:rsidR="004A778A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Impact of Descriptive Representation on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="004A778A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Persistent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ </w:t>
+      </w:r>
+      <w:r w:rsidR="004A778A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gender Gaps: Political Engagement and Political Trust in Uruguay</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="004A778A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Mag</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71830" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Hinojosa and Miki Kittilson. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B71830" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Politics, Groups, and Identities</w:t>
+      </w:r>
+      <w:r w:rsidR="00B71830" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 2017, Volume 5(3): 435-453</w:t>
+      </w:r>
+      <w:r w:rsidR="004A778A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9B6F99" w14:textId="77777777" w:rsidR="004A778A" w:rsidRPr="00D56942" w:rsidRDefault="004A778A" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096B3F59" w14:textId="487E6B49" w:rsidR="00625033" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>35. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Upside of the Long Campaign: How Presidential Elections Mobilize the Electorate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Patrick Kenney, Amanda Wintersieck</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, and Jill Carle</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>American Politics Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0CF5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017, </w:t>
+      </w:r>
+      <w:r w:rsidR="0070505B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Volume 45(2):</w:t>
+      </w:r>
+      <w:r w:rsidR="00625033" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>186-223.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33A9E8CC" w14:textId="77777777" w:rsidR="00850164" w:rsidRPr="00D56942" w:rsidRDefault="00850164" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A17DBE0" w14:textId="1B9EE540" w:rsidR="007455B9" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>34.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gender Differences in Reactions to Fact Checking of Negative Commercials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Jillian Courey</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Samantha Hernandez</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, and Joshua Spears</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>International Journal of Communication</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>Politics &amp; Gender</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007455B9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2016, Volume 12 (2) 369-390.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30538C56" w14:textId="1AD7AB11" w:rsidR="009E014A" w:rsidRPr="00D56942" w:rsidRDefault="009E014A" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CD6807E" w14:textId="2308025C" w:rsidR="004950CE" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>33.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"Liar, Liar, Pants on Fire: How Fact Checking Influences Citizens’ Reactions to Negative Advertising” with Patrick Kenney and Amanda Wintersieck</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">Political Communication. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015, </w:t>
+      </w:r>
+      <w:r w:rsidR="007455B9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Volume 32 (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 127-151</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C5C111" w14:textId="77777777" w:rsidR="00F8501F" w:rsidRPr="00D56942" w:rsidRDefault="00F8501F" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03CC4E03" w14:textId="7DD327B3" w:rsidR="00B743A2" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>32.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B743A2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"How the Gender of U.S. Senators Influence People's Understanding and Engagement in Politics,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B743A2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with Patrick Kenney</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B743A2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Politics,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B743A2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009E014A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8501F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Volume 76, 1017-1031</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6191EF6F" w14:textId="77777777" w:rsidR="009E014A" w:rsidRPr="00D56942" w:rsidRDefault="009E014A" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="761D3333" w14:textId="47F0643D" w:rsidR="00D31D23" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>31.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00952422" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Comparing the Views of Super</w:t>
+      </w:r>
+      <w:r w:rsidR="00801FB1" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>delegates and Democratic Voters in the 2008 Democratic Nomination Campaign</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Patrick Kenney and Sarah Gershon).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Party Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="008A317B" w:rsidRPr="00053260">
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Volume 18, 748-770.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594231F3" w14:textId="77777777" w:rsidR="00D31D23" w:rsidRPr="00D56942" w:rsidRDefault="00D31D23" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B830C05" w14:textId="56C3ED9C" w:rsidR="002E23EC" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>30.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00145C0F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Variability in Citizens' Reactions to Negative Campaigning </w:t>
+      </w:r>
+      <w:r w:rsidR="002E23EC" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>with Patrick Kenney).</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Politics, Groups, and Identities</w:t>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>American Journal of Political Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2011. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Volume</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 55, 307</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31D23" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>325</w:t>
+      </w:r>
+      <w:r w:rsidR="002E23EC" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B6F99" w14:textId="77777777" w:rsidR="004A778A" w:rsidRPr="00053260" w:rsidRDefault="004A778A" w:rsidP="007455B9">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="4D71065D" w14:textId="77777777" w:rsidR="002E23EC" w:rsidRPr="00D56942" w:rsidRDefault="002E23EC" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="040E02DE" w14:textId="5BE2CF82" w:rsidR="00C5396B" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>29.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5396B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Role of Candidate Traits in U.S. Senate Campaigns</w:t>
+      </w:r>
+      <w:r w:rsidR="000E3525" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00C5396B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Patrick Kenney).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C5396B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...708 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="Calibri"/>
+        <w:t>Journal of Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2011, Volume 73, 61 </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidR="00D31D23" w:rsidRPr="00053260">
-[...116 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 73.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2890B366" w14:textId="77777777" w:rsidR="00C5396B" w:rsidRPr="00053260" w:rsidRDefault="00C5396B" w:rsidP="009F00B6">
-      <w:pPr>
+    <w:p w14:paraId="2890B366" w14:textId="77777777" w:rsidR="00C5396B" w:rsidRPr="00D56942" w:rsidRDefault="00C5396B" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523F2519" w14:textId="77777777" w:rsidR="009F00B6" w:rsidRPr="00053260" w:rsidRDefault="009F00B6" w:rsidP="009F00B6">
-      <w:pPr>
+    <w:p w14:paraId="523F2519" w14:textId="6B24FEDF" w:rsidR="009F00B6" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
+        <w:t>28.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="009F00B6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">“The Role of Gender Stereotypes in U.S. Senate Campaigns” (with Patrick Kenney).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="009F00B6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Politics and Gender</w:t>
       </w:r>
-      <w:r w:rsidR="00F55D05" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="00F55D05" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidR="00F55D05" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="00F55D05" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="007D128D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00F55D05" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="TimesNewRomanPS-ItalicMT"/>
+      <w:r w:rsidR="00F55D05" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="TimesNewRomanPS-ItalicMT"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>301-324.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B7F1024" w14:textId="77777777" w:rsidR="009F00B6" w:rsidRPr="00053260" w:rsidRDefault="009F00B6" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="5B7F1024" w14:textId="77777777" w:rsidR="009F00B6" w:rsidRPr="00D56942" w:rsidRDefault="009F00B6" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="349B09AC" w14:textId="18C6B916" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="349B09AC" w14:textId="060A8748" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>27.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>"Bad for Men, Better for Women: The Impact of Stereoty</w:t>
       </w:r>
-      <w:r w:rsidR="00846A37" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">pes during Negative Campaigns" </w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>with Patrick Kenney and Gina Woodall</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Political Behavior</w:t>
       </w:r>
-      <w:r w:rsidR="00D1143B" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D1143B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2009, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r w:rsidR="00D1143B" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D1143B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 31, 53-72.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACEE819" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="3ACEE819" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="0051139A" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EAACE0A" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="2EAACE0A" w14:textId="5CA02A44" w:rsidR="0051139A" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> “Gender, Candidate Portrayals, and Election Campaigns:  A Comparative Perspective” (with Miki </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t>26.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kittilson</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">).  </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve"> “Gender, Candidate Portrayals, and Election Campaigns:  A Comparative Perspective” (with Miki Kittilson).  </w:t>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Politics and Gender</w:t>
       </w:r>
-      <w:r w:rsidR="006C3955" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="006C3955" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D1143B" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D1143B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2008, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Volume</w:t>
       </w:r>
-      <w:r w:rsidR="006C3955" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="006C3955" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4(3), 371-392.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="69AF2FFE" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+      <w:r w:rsidR="001F63AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="001F63AE" w:rsidRPr="005D4098">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>https://www.cambridge.org/core/journals/politics-and-gender/virtual-special-issues/20th-anniversary-editors-choice-collection</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="217A6944" w14:textId="77777777" w:rsidR="001F63AE" w:rsidRPr="00D56942" w:rsidRDefault="001F63AE" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00D125BA" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="00D125BA" w14:textId="52CC1AF6" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>25.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">“The Dimensions of Negative Messages” (with Patrick Kenney).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>American Politics Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006C3955" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="006C3955" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">September 2008, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>36</w:t>
       </w:r>
-      <w:r w:rsidR="007D128D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 694-723</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A10D1C" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="72A10D1C" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="0051139A" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2780E263" w14:textId="1AB73F1C" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="2780E263" w14:textId="524F5197" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>“Spinning Debates: The Impact of the News Media’s Coverage of the Final 2004 Presidential Debate” (with Patrick Kenney, Sarah Gershon</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Gina Woodall.)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of Press/Politics, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2008, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>13</w:t>
       </w:r>
-      <w:r w:rsidR="007D128D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>29 - 51.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1679AEAF" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="1679AEAF" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="0051139A" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552F2453" w14:textId="77777777" w:rsidR="0051139A" w:rsidRPr="00053260" w:rsidRDefault="0051139A" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="552F2453" w14:textId="01459A14" w:rsidR="0051139A" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>23.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">“Examining the Gender Gap in Children’s Attitudes Toward Politics” (with Patrick Kenney).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Sex Roles:  A Journal of Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2007, Volume 56,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0051139A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 133-140.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C915933" w14:textId="77777777" w:rsidR="00870A79" w:rsidRPr="00053260" w:rsidRDefault="00870A79" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="0C915933" w14:textId="77777777" w:rsidR="00870A79" w:rsidRPr="00D56942" w:rsidRDefault="00870A79" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="3F17B339" w14:textId="3A001391" w:rsidR="005E0D40" w:rsidRPr="00053260" w:rsidRDefault="005E0D40" w:rsidP="00CE1CD9">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F17B339" w14:textId="41CA2759" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>22.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Capturing t</w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">he Power of a Campaign Event:  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The 2004 Presidential Debate in Tempe” (with Patrick Kenney, Sarah Gershon</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00D45C45" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D45C45" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Karen Shafer</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00D45C45" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D45C45" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Gina Woodall).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Journal of Politics</w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, 2007</w:t>
       </w:r>
-      <w:r w:rsidR="007D128D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="007D128D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume 69 (3), </w:t>
       </w:r>
-      <w:r w:rsidR="007546EF" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="007546EF" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>770-785.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B43664E" w14:textId="77777777" w:rsidR="005E0D40" w:rsidRPr="00053260" w:rsidRDefault="005E0D40" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="0B43664E" w14:textId="77777777" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="005E0D40" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="33B87496" w14:textId="76905A5A" w:rsidR="00E30C99" w:rsidRPr="00053260" w:rsidRDefault="00E30C99" w:rsidP="00CE1CD9">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B87496" w14:textId="6C91B051" w:rsidR="00E30C99" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>21.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E30C99" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">"On the Margins of Democratic Life: Examining the Development of Civic Engagement Across Race and Ethnicity " </w:t>
       </w:r>
-      <w:r w:rsidR="005E0D40" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00D11D1C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D11D1C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">with Patrick Kenney and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E30C99" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Jack Crittenden). </w:t>
       </w:r>
-      <w:r w:rsidR="005E0D40" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American Politics Research</w:t>
       </w:r>
-      <w:r w:rsidR="005E0D40" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2006, </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidR="005E0D40" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>34 (5), 605-626.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="465D6573" w14:textId="77777777" w:rsidR="00E30C99" w:rsidRPr="00053260" w:rsidRDefault="00E30C99" w:rsidP="00CE1CD9">
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+    <w:p w14:paraId="465D6573" w14:textId="77777777" w:rsidR="00E30C99" w:rsidRPr="00D56942" w:rsidRDefault="00E30C99" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="8100"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0809C725" w14:textId="57CCAB11" w:rsidR="003E4D7F" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="8100"/>
         </w:tabs>
         <w:ind w:right="-90"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003E4D7F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Response to ‘Revisiting the Influence of Campaign Tone on Turnout in Senate Elections</w:t>
       </w:r>
-      <w:r w:rsidR="00615562" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>’”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="003E4D7F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with Patrick J. Kenney).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="003E4D7F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Analysis</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="003E4D7F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00E30C99" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E30C99" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Spring 2006, </w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume 14 (2), </w:t>
       </w:r>
-      <w:r w:rsidR="00E30C99" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E30C99" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>219-222</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="003E4D7F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A298C29" w14:textId="77777777" w:rsidR="003E4D7F" w:rsidRPr="00053260" w:rsidRDefault="003E4D7F" w:rsidP="00CE1CD9">
-[...2 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+    <w:p w14:paraId="7A298C29" w14:textId="77777777" w:rsidR="003E4D7F" w:rsidRPr="00D56942" w:rsidRDefault="003E4D7F" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="8100"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...9 lines deleted...]
-          <w:tab w:val="left" w:pos="540"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F30A2A" w14:textId="5571D1F4" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="8100"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>19.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">“Do Negative Messages Work?  The Impact of Negativity on Citizen’s Evaluations of Candidates” (with Patrick J. Kenney). </w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American Politics Research</w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="006F097E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="006F097E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">September 2004, </w:t>
       </w:r>
-      <w:r w:rsidR="00C20D77" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume 32 (4), </w:t>
       </w:r>
-      <w:r w:rsidR="006F097E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="006F097E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>570-605.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D9BE1B" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="54D9BE1B" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="405EEB46" w14:textId="692379EB" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">"The Slant of the News:  How Editorial Endorsements Influence Campaign Coverage and Citizens' Views of Candidates" (with Patrick J. Kenney) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American Political Science Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, June 2002, 381-394.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1474B1A0" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00053260" w:rsidRDefault="00DF36DB" w:rsidP="00CE1CD9">
-[...9 lines deleted...]
-    <w:p w14:paraId="5BCF0EC1" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00053260" w:rsidRDefault="00DF36DB" w:rsidP="00DF36DB">
+    <w:p w14:paraId="1474B1A0" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BCF0EC1" w14:textId="60EBEC43" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>17.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"The Impact of Campaign Messages:  How Candidates and the N</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ews Media Inform Voters during </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">U.S. Senate Campaigns" (with Patrick J. Kenney). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Legislative Studies Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2001, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>26 (4), 573-598.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3175F4D4" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153E4661" w14:textId="5CE1C3A0" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>16.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="000C6E4B" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Do Negative Campaigns Mobilize or Suppress </w:t>
+      </w:r>
+      <w:r w:rsidR="00C20D77" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Turnout?</w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Clarifying the Relationship between Negativity and Participation” (with Patrick J. Kenney). </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>American Political Science Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1999, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>93 (4), 877-890.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="111EB728" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62652AAF" w14:textId="092B8EAD" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>15.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“How A Presidential Primary Debate Changed Attitudes of Audience Members” (with Mike Yawn</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Kevin Ellsworth</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, and Bob Beatty</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 1998, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20 (2), 155-172.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E235B68" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D768AD6" w14:textId="3ABA3C28" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>14.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"A Model of Candidate Evaluations in Senate Elections:  The</w:t>
+      </w:r>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Impact of Campaign Intensity" </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(with Patrick J. Kenney). </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1997, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>49 (4), 1173-1205.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B8F65B" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DCFC6E5" w14:textId="66D39F5C" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>13.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Characteristics of Press Coverage in Senate and Gubernatorial Campaigns: Information Available to Voters," </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Legislative Studies Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00D11D1C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1995, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20(1), 23-36.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170DFDC2" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ECCC8A8" w14:textId="51E725D3" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does Gender Make A Difference?  An Experimental Examination of Sex Stereotypes and Press Patterns in Statewide Campaigns."  </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>American Journal of Political Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1994, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>38(1), 162-195.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613A8BF4" w14:textId="77777777" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00A96EA4" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E17EEF4" w14:textId="01728215" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>11.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Creating Impressions: An Experimental Investigation of the Effectiveness of Television Advertising." (with John Geer).  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Behavior</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1994, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>16(1), 93-115.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1736BBEB" w14:textId="77777777" w:rsidR="00FD3B2E" w:rsidRPr="00D56942" w:rsidRDefault="00FD3B2E" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29D3DF78" w14:textId="6491D247" w:rsidR="00FD3B2E" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The Distorted Mirror: Press Coverage of Women Candidates for Statewide Office." </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1994, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>56(1), 154-173.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4030C1CE" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2987D30E" w14:textId="607249FD" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Incumbency and the News Media in U.S. Senate Elections: An Experimental Investigation" </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Research Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1993, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>46(4), 715-740.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB8840B" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73AE9088" w14:textId="69AEB3F7" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Gender Differences in Campaign Messages:  An Examination of the Political Advertisements of Men and Women Candidates for U.S. Senate."  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Research Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00143A8C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1993, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">46(3), 481-502.  Reprinted in Readings on Political Communication (Janette Kenner Muir, Terry Robertson, Lisa Gring-Pemble, Theodore F. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Scheckels</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eds.), Strata Publishing. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEB98E3" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B54EA1A" w14:textId="56354D85" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Grabbing Attention:  An Experimental Investigation of Headlines During Campaigns" (with John Geer), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Communication</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1993, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>10(2) 169-184.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A58C4F" w14:textId="77777777" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00A96EA4" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11049AA1" w14:textId="16E2F610" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Does Being Male Help: An Investigation of Gender and Media Effects in U.S. Senate Races." </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Journal of Politics</w:t>
+      </w:r>
+      <w:r w:rsidR="00143A8C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D11D1C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1992. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>54(2), 497-517.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ACC37D" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D48AAC" w14:textId="0E6E0B9F" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"The Media: Obstacle or Ally of Feminists" (with Edie Goldenberg). In Janet Boles (ed.) "American Feminism: News Issues for a Mature Movement."  </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ANNALS of the American Academy of Political and Social Science</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1991, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>515, 104-113.  Reprinted in Shanto Iyengar and Richard Reeves (ed.), Who Uses Whom: Politicians, Repo</w:t>
+      </w:r>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rters, and the American People </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Beverly Hills, Calif: Sage), 1997.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D8B07D" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DF79A9A" w14:textId="2D68C720" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Women Candidates in the News:  An Examination of Gender Differences in U.S. Senate Campaigns" (with Edie Goldenberg) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Public Opinion Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1991, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00A96EA4" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>55(2), 180-199.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EF2F511" w14:textId="77777777" w:rsidR="00A96EA4" w:rsidRPr="00D56942" w:rsidRDefault="00A96EA4" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B04F09" w14:textId="05440FCF" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Senate Elections in the News:  An Examination of the Characteristics and Determinants of Campaign Coverage." </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Legislative Studies Quarterly</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1991, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>16(3), 349-374.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BD4FF83" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="255B0601" w14:textId="0B510CB6" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Effect of Learned Helplessness on </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Rorshach</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Responses," (with Ronald Rozensky, Steven Tovian, Paul Stiles, and Meg Holland), </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Psychological Reports</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1987, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>60, 1011-1016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30021DCB" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C3DCEE2" w14:textId="143FF857" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>"Exploring the Function of Legitimacy:  Mediating Effects of Personal and Institutional Legitimacy on Leadership Endorsement and System Support" (with Kenneth Rasinski and Tom R. Tyler</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>). Journal of Personality and Social Psychology</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF36DB" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 1985, Volume 49(2), 386-394.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A36A1A5" w14:textId="77777777" w:rsidR="00DF36DB" w:rsidRPr="00D56942" w:rsidRDefault="00DF36DB" w:rsidP="00B250C3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12B4E674" w14:textId="147B643E" w:rsidR="00306125" w:rsidRPr="00D56942" w:rsidRDefault="00D27411" w:rsidP="0099563E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...35 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Book Chapters</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42DDAF08" w14:textId="676C92B7" w:rsidR="00A56591" w:rsidRPr="00D56942" w:rsidRDefault="00887F88" w:rsidP="00A56591">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>18. “</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Building an Experimental Lab</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Your Campus</w:t>
+      </w:r>
+      <w:r w:rsidR="002A69CD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Manuel Gutierrez</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Trudy Horsting</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Alexandra Williams</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In Elizabeth A. Bennion (editor) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching Experimental Political Science. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Edward Elgar Publishing</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10BA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002A69CD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00A56591" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:iCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E3526C" w14:textId="77777777" w:rsidR="00A56591" w:rsidRPr="00D56942" w:rsidRDefault="00A56591" w:rsidP="00087AB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11975948" w14:textId="7FD78E23" w:rsidR="00087AB2" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00087AB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17.  </w:t>
+      </w:r>
+      <w:r w:rsidR="002A69CD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Combatting the Anti-Muslim Rhetoric of the 2016 Presidential Campaign:  An Experimental Investigation of the Impact of News Information</w:t>
+      </w:r>
+      <w:r w:rsidR="002A69CD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Jillian Courey</w:t>
+      </w:r>
+      <w:r w:rsidR="002A69CD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). In David Barker and Liz Suhay (eds.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>The Politics of Truth</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BAD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Polarized America</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00946557" w:rsidRPr="00053260">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00727699" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New York: </w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Oxford University Press</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2BAD" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E1BDD40" w14:textId="77777777" w:rsidR="001A2BAD" w:rsidRPr="00D56942" w:rsidRDefault="001A2BAD" w:rsidP="00087AB2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="787631ED" w14:textId="4C1CEA70" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Negative Nail Biter in Arizona: Martha McSally versus Kyrsten Sinema (with Patrick Kenney). In Randy Adkins and David Dulio (eds). </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>American Political Science Review</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="62652AAF" w14:textId="1F5E9CBB" w:rsidR="00DF36DB" w:rsidRPr="00053260" w:rsidRDefault="00DF36DB" w:rsidP="00DF36DB">
+        <w:t>Cases in Congressional Campaigns</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00727699" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">New York: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Routledge</w:t>
+      </w:r>
+      <w:r w:rsidR="00087AB2" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EF5E597" w14:textId="77777777" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EBB6877" w14:textId="41561D4F" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00952422" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“An Examination of the Growth in Fact Checking” with Amanda Wintersieck</w:t>
+      </w:r>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...48 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00952422" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William Benoit (editor), </w:t>
+      </w:r>
+      <w:r w:rsidR="00952422" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Political Behavior</w:t>
-[...39 lines deleted...]
-    <w:p w14:paraId="0D768AD6" w14:textId="38DA788A" w:rsidR="00DF36DB" w:rsidRPr="00053260" w:rsidRDefault="00DF36DB" w:rsidP="00DF36DB">
+        <w:t>The Praeger Handbook of Political Campaigning in the United States.</w:t>
+      </w:r>
+      <w:r w:rsidR="00952422" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C31643" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>In William L Benoit (Eds.), The Praeger handbook of political campaigning in the United States (Vol. 2, pp. 145-163). Westport. CT: Praeger, 2016.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DCF628A" w14:textId="77777777" w:rsidR="00952422" w:rsidRPr="00D56942" w:rsidRDefault="00952422" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...1259 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...391 lines deleted...]
-    <w:p w14:paraId="479AB557" w14:textId="2258822C" w:rsidR="00FE4634" w:rsidRPr="00053260" w:rsidRDefault="00FE4634" w:rsidP="00FE4634">
+    </w:p>
+    <w:p w14:paraId="479AB557" w14:textId="480EF2DE" w:rsidR="00FE4634" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00FE4634">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="left" w:pos="9810"/>
           <w:tab w:val="left" w:pos="10710"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...10 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
         <w:t xml:space="preserve">“Different Portraits, Different Leaders?  Gender Differences in U.S. Senators' Presentation of Self"(with Patrick J. Kenney).  In Sue Thomas and Clyde Wilcox (eds.).  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Women and Elective Office: Past,</w:t>
       </w:r>
-      <w:r w:rsidR="00D11D1C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D11D1C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Present, and Future, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">third edition.  Oxford:  Oxford University Press, </w:t>
       </w:r>
-      <w:r w:rsidR="00D11D1C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D11D1C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2014</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="152BAEA3" w14:textId="77777777" w:rsidR="00FE4634" w:rsidRPr="00053260" w:rsidRDefault="00FE4634" w:rsidP="00846A37">
+    <w:p w14:paraId="152BAEA3" w14:textId="77777777" w:rsidR="00FE4634" w:rsidRPr="00D56942" w:rsidRDefault="00FE4634" w:rsidP="00846A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="47D7697F" w14:textId="66FCAED6" w:rsidR="00846A37" w:rsidRPr="00053260" w:rsidRDefault="00846A37" w:rsidP="00846A37">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D7697F" w14:textId="76A7ABEA" w:rsidR="00846A37" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00846A37">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">13.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Vice-Presidency as the New Glass Ceiling: An Examination of Sarah Palin’s Media Coverage (with Gina Woodall and Jill Carle</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Melody Rose (ed.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Women and the Executive</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>. Lynne Reiner Publishing.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE4634" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF71583" w14:textId="77777777" w:rsidR="00846A37" w:rsidRPr="00053260" w:rsidRDefault="00846A37" w:rsidP="00F35254">
+    <w:p w14:paraId="2DF71583" w14:textId="77777777" w:rsidR="00846A37" w:rsidRPr="00D56942" w:rsidRDefault="00846A37" w:rsidP="00F35254">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B011D66" w14:textId="46CD3498" w:rsidR="00846A37" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00846A37">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">12. </w:t>
+      </w:r>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“The Impact of N</w:t>
       </w:r>
-      <w:r w:rsidR="00FE4634" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>egative Campaigning.”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  In Holli Semetko and Margaret Scammell (eds.)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sage Handbook of Political Communication</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.  Thousand Oaks, CA:  Sage Publications, May 2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D1D7F3" w14:textId="77777777" w:rsidR="00846A37" w:rsidRPr="00053260" w:rsidRDefault="00846A37" w:rsidP="00846A37">
-[...10 lines deleted...]
-    <w:p w14:paraId="315675E5" w14:textId="06CC26C1" w:rsidR="00F35254" w:rsidRPr="00053260" w:rsidRDefault="00846A37" w:rsidP="00F35254">
+    <w:p w14:paraId="74D1D7F3" w14:textId="77777777" w:rsidR="00846A37" w:rsidRPr="00D56942" w:rsidRDefault="00846A37" w:rsidP="00846A37">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315675E5" w14:textId="79889D12" w:rsidR="00F35254" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00F35254">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Sarah Palin: ‘Beauty is Beastly?’ An Exploratory Content Analysis of Media Coverage”(with Gina Woodall and Jill Carle</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) In Rainbow Murray (ed.) </w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Cracking the Highest Glass Ceiling: A Global Comparison of Women's Campaigns for Executive Office</w:t>
       </w:r>
-      <w:r w:rsidR="002E23EC" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002E23EC" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ABC-CLIO. 2010</w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF5AC54" w14:textId="77777777" w:rsidR="00F35254" w:rsidRPr="00053260" w:rsidRDefault="00F35254" w:rsidP="00CE1CD9">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="5CF5AC54" w14:textId="77777777" w:rsidR="00F35254" w:rsidRPr="00D56942" w:rsidRDefault="00F35254" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E1000F" w14:textId="343EE924" w:rsidR="00CE1CD9" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00846A37" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Laboratory Experiments in American Political Behavior</w:t>
       </w:r>
-      <w:r w:rsidR="00F35254" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F35254" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with Patrick J. Kenney).  In Jan Leighley (editor), </w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Oxford Handbook of American Elections and Political Behavior</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, Oxford University Press, </w:t>
       </w:r>
-      <w:r w:rsidR="00F55D05" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00F55D05" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
-      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DCC2EB7" w14:textId="77777777" w:rsidR="00CE1CD9" w:rsidRPr="00053260" w:rsidRDefault="00CE1CD9" w:rsidP="00CE1CD9">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="6DCC2EB7" w14:textId="77777777" w:rsidR="00CE1CD9" w:rsidRPr="00D56942" w:rsidRDefault="00CE1CD9" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D291891" w14:textId="57A19B74" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">“Women Candidates and the Media” (with Gina Woodall).  In Lynda Lee Kaid (editor).  </w:t>
       </w:r>
-      <w:r w:rsidR="00AA732C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00AA732C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Encyclopedia</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Political Communication</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Thousand Oaks, CA:  Sage Publications, </w:t>
       </w:r>
-      <w:r w:rsidR="00D85CF6" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00D85CF6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
-      <w:r w:rsidR="002C1BD0" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002C1BD0" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA056B5" w14:textId="77777777" w:rsidR="007811C3" w:rsidRPr="00053260" w:rsidRDefault="007811C3" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="3CA056B5" w14:textId="77777777" w:rsidR="007811C3" w:rsidRPr="00D56942" w:rsidRDefault="007811C3" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6E2B2409" w14:textId="425D3D90" w:rsidR="005E0D40" w:rsidRPr="00053260" w:rsidRDefault="005E0D40" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E2B2409" w14:textId="0B7362BF" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00E3666E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E3666E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Shaping Women’s Chances:  Stereotypes and the Media</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">” (with Gina Woodall). </w:t>
       </w:r>
-      <w:r w:rsidR="00E3666E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E3666E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">In </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E3666E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E3666E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lori Cox Han and Caroline Heldman (editors) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Rethinking Madam President: Is America Really Ready for a Woman in the White House?</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Lynne Rienner Publishers, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA732C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E0D40" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081255A6" w14:textId="77777777" w:rsidR="005E0D40" w:rsidRPr="00053260" w:rsidRDefault="005E0D40" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="081255A6" w14:textId="77777777" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="005E0D40" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="left" w:pos="9810"/>
           <w:tab w:val="left" w:pos="10710"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="426C75D4" w14:textId="7DABC97A" w:rsidR="002B4C35" w:rsidRPr="00053260" w:rsidRDefault="00FE4634" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="426C75D4" w14:textId="2C2BC75E" w:rsidR="002B4C35" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="left" w:pos="9810"/>
           <w:tab w:val="left" w:pos="10710"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE4634" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Different Portraits, Different Leaders?  Gender Differences in U.S.</w:t>
       </w:r>
-      <w:r w:rsidR="00AF2636" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00AF2636" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Senators' </w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Presentation of Self"(with Gina Woodall</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">).  In Sue Thomas and Clyde Wilcox (eds.).  </w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Women and Elective Office: Past,</w:t>
       </w:r>
-      <w:r w:rsidR="00490032" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00490032" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Present, and Future</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidR="005E10A8" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E10A8" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Oxford</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">:  </w:t>
       </w:r>
-      <w:r w:rsidR="005E7A64" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="005E7A64" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Oxford</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> University Press, </w:t>
       </w:r>
-      <w:r w:rsidR="007072C8" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="007072C8" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
-      <w:r w:rsidR="002B4C35" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="002B4C35" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55F12C84" w14:textId="77777777" w:rsidR="00FD3B2E" w:rsidRPr="00053260" w:rsidRDefault="00FD3B2E" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="55F12C84" w14:textId="77777777" w:rsidR="00FD3B2E" w:rsidRPr="00D56942" w:rsidRDefault="00FD3B2E" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:pStyle w:val="HTMLPreformatted"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="9160"/>
           <w:tab w:val="clear" w:pos="10076"/>
           <w:tab w:val="left" w:pos="9810"/>
           <w:tab w:val="left" w:pos="10710"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="Courier New"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2045B060" w14:textId="69EF9866" w:rsidR="00FD3B2E" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00FD3B2E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Courier New"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Campaign Frames:  Can Candidates Influence Media Coverage?” (with Patrick J. Kenney). In Karen Callaghan and Frauke Schnell (eds.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Courier New"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Framing American Politics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion" w:cs="Courier New"/>
+      <w:r w:rsidR="00FD3B2E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond" w:cs="Courier New"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.  University of Pittsburgh Press, 2005.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C8C2659" w14:textId="77777777" w:rsidR="002B4C35" w:rsidRPr="00053260" w:rsidRDefault="002B4C35" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="2C8C2659" w14:textId="77777777" w:rsidR="002B4C35" w:rsidRPr="00D56942" w:rsidRDefault="002B4C35" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9810"/>
           <w:tab w:val="left" w:pos="10710"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17A7E526" w14:textId="24926F13" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">"Assessing the Media's Impact on the Political Fortunes of Women:  A Research Agenda."  In Susan Carroll (ed.) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Research on Women and American Politics:  Agenda-Setting for the 21st Century</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.  Cambridge University Press, 2003.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0E9ADA" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="1F0E9ADA" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5771F1" w14:textId="58E86EFA" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">4.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">"Ideological Portrayals During U.S. Senate Campaigns," (with Patrick J. Kenney).  In Bruce Oppenheimer (ed.). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Senate</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Exceptionalism</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Columbus: Ohio State University Press), 2002</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BBAEEBC" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="4BBAEEBC" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D658760" w14:textId="7538E96B" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">“Negative Advertising and an Informed Electorate: How Negative Campaigning Enhances Learning During Senate Elections,” (with Patrick J. Kenney).  In James Thurber (ed.) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Crowded Airwaves:  Campaign Advertising in Modern Elections</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  (Washington, D.C.: Brookings), 2000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B0748FE" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="1B0748FE" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0187E6F5" w14:textId="14FDA6EA" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>"Cracking Open the Door: Substance and Strategy in Women's Campaigns for the U.S. Senate" (with Ann Gordon</w:t>
       </w:r>
-      <w:r w:rsidR="004950CE" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004950CE" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). In Pippa Norris (ed.) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Women, the Media and Politics.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  Cambridge University Press, 1996.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B3FEB3" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="55B3FEB3" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753EED9F" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="753EED9F" w14:textId="4713417A" w:rsidR="00946557" w:rsidRDefault="00B250C3" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"Press Portrayals of the Gender Gap" (with Julio Borquez and Edie Goldenberg). In Carol Mueller (ed.) </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The Politics of The Gender Gap</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>, (Beverly Hills, Calif: Sage), 1988.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2ED4D7" w14:textId="77777777" w:rsidR="00801FB1" w:rsidRPr="00053260" w:rsidRDefault="00801FB1" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="5BF98EC8" w14:textId="77777777" w:rsidR="00B83337" w:rsidRDefault="00B83337" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="26DF377E" w14:textId="4AA0F3D8" w:rsidR="00E15501" w:rsidRDefault="00E15501" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F1EB46E" w14:textId="24B95200" w:rsidR="004A2A4D" w:rsidRPr="000079B6" w:rsidRDefault="009A0B82" w:rsidP="00B60828">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="009A0B82">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Work in Progress</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="468C6D4B" w14:textId="3DCEBA91" w:rsidR="00E15501" w:rsidRPr="00E15501" w:rsidRDefault="00E15501" w:rsidP="00E15501">
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
+    <w:p w14:paraId="2B82432D" w14:textId="0B028375" w:rsidR="004A2A4D" w:rsidRPr="006B5F82" w:rsidRDefault="006B5F82" w:rsidP="004A2A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006B5F82">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...2 lines deleted...]
-        <w:t>Choices amid a Chaotic Campaign:  Understanding Citizens’ Decisions in the 2020 Election</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Electoral Fault Lines: The Impact of Race and Gender in the 2024 Presidential Campaign</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="1BB78262" w14:textId="5CC14B67" w:rsidR="00E15501" w:rsidRDefault="00E15501" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004A2A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(with Patrick Kenney).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University of Michigan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ress</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Advanced Contract)</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Manuscript due: June 15, 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04042697" w14:textId="77777777" w:rsidR="00DC30C7" w:rsidRDefault="00DC30C7" w:rsidP="004A2A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="28F3887F" w14:textId="1ADF1819" w:rsidR="0099563E" w:rsidRPr="00306125" w:rsidRDefault="0099563E" w:rsidP="0099563E">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F3D3DE" w14:textId="3E8CB6BB" w:rsidR="00DC30C7" w:rsidRPr="004A2A4D" w:rsidRDefault="00DC30C7" w:rsidP="004A2A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-720"/>
-[...16 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...153 lines deleted...]
-    <w:p w14:paraId="7E76A70D" w14:textId="77777777" w:rsidR="0099563E" w:rsidRPr="00E15501" w:rsidRDefault="0099563E" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gender, Ambition and Emotions: An Experimental Analysis (with Anastasia Brown, Wanting Lee, Lydia Dawson).  We have completed data collection, and we have begun data analysis. We will be writing a conference paper, revising the paper for possible publication in a refereed journal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E95C318" w14:textId="77777777" w:rsidR="00B60828" w:rsidRPr="00D56942" w:rsidRDefault="00B60828" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="4951D390" w14:textId="7675F905" w:rsidR="00143A8C" w:rsidRPr="00053260" w:rsidRDefault="007D5981" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4951D390" w14:textId="7675F905" w:rsidR="00143A8C" w:rsidRPr="00D56942" w:rsidRDefault="007D5981" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Working Paper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413D7CB5" w14:textId="30ADE354" w:rsidR="00071F74" w:rsidRPr="00053260" w:rsidRDefault="00F32A40" w:rsidP="00BA2834">
+    <w:p w14:paraId="413D7CB5" w14:textId="30ADE354" w:rsidR="00071F74" w:rsidRPr="00D56942" w:rsidRDefault="00071F74" w:rsidP="00BA2834">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="00071F74" w:rsidRPr="00053260">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00D56942">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+            <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
             <w:bCs/>
             <w:iCs/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>Does Women’s Political Presence Matter? Examining the Effects of Descriptive Representation on Symbolic Representation in Uruguay</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00071F74" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2017) with Magda Hinojosa, Miki </w:t>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve"> (2017) with Magda Hinojosa, Miki Kittilson.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00071F74" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Published as a working paper as part USAID’s 2013 Research and Innovation Grants Annual Program.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B82840F" w14:textId="77777777" w:rsidR="00071F74" w:rsidRPr="00053260" w:rsidRDefault="00071F74" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="4B82840F" w14:textId="77777777" w:rsidR="00071F74" w:rsidRPr="00D56942" w:rsidRDefault="00071F74" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="687D65FF" w14:textId="637DFCCB" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="687D65FF" w14:textId="637DFCCB" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Academic Grants and Awards</w:t>
       </w:r>
-      <w:r w:rsidR="00196178" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00196178" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awarded</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4442B3CB" w14:textId="6103A822" w:rsidR="00961942" w:rsidRPr="00053260" w:rsidRDefault="00961942" w:rsidP="00961942">
+    <w:p w14:paraId="4442B3CB" w14:textId="7C86F08D" w:rsidR="00961942" w:rsidRPr="00D56942" w:rsidRDefault="00961942" w:rsidP="00961942">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-810"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2018 ASU Faculty Women’s Association Outstanding Faculty Mentor of the Year</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4C18EE" w14:textId="197C0282" w:rsidR="00787197" w:rsidRPr="00053260" w:rsidRDefault="00787197" w:rsidP="00004A92">
+    <w:p w14:paraId="2D4C18EE" w14:textId="197C0282" w:rsidR="00787197" w:rsidRPr="00D56942" w:rsidRDefault="00787197" w:rsidP="00004A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-810"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Research Quarterly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2017 Outstanding Reviewer Award</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F1063E" w14:textId="30AEE6E6" w:rsidR="00800A5F" w:rsidRPr="00053260" w:rsidRDefault="00800A5F" w:rsidP="00004A92">
+    <w:p w14:paraId="68F1063E" w14:textId="30AEE6E6" w:rsidR="00800A5F" w:rsidRPr="00D56942" w:rsidRDefault="00800A5F" w:rsidP="00004A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-810"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Foundation Professor, Arizona State University, 2016-present</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264A7F9B" w14:textId="613FACF7" w:rsidR="00196178" w:rsidRPr="00053260" w:rsidRDefault="00196178" w:rsidP="00004A92">
+    <w:p w14:paraId="264A7F9B" w14:textId="613FACF7" w:rsidR="00196178" w:rsidRPr="00D56942" w:rsidRDefault="00196178" w:rsidP="00004A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-810"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">2016 RAPID NSF Grant (with Sarah Gershon), </w:t>
       </w:r>
-      <w:r w:rsidR="00850164" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>9/2016-8/2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231DE6DA" w14:textId="53F22287" w:rsidR="00004A92" w:rsidRPr="00053260" w:rsidRDefault="00004A92" w:rsidP="00004A92">
+    <w:p w14:paraId="231DE6DA" w14:textId="53F22287" w:rsidR="00004A92" w:rsidRPr="00D56942" w:rsidRDefault="00004A92" w:rsidP="00004A92">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-810"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="2DBEC9A5" w14:textId="77777777" w:rsidR="00165F84" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2104 USAID Grant (with Magda Hinojosa and Miki Kittilson). 8/2014-8/2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBEC9A5" w14:textId="77777777" w:rsidR="00165F84" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2009 Midwest Women's Caucus Outstanding Professional Achievement Award </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4A88E6" w14:textId="0365CBEF" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="0B4A88E6" w14:textId="0365CBEF" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>National Science Foundation Grant (with Patri</w:t>
       </w:r>
-      <w:r w:rsidR="00800A5F" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00800A5F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ck Kenney).  8/1/2008-7/31/2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45729DBF" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="45729DBF" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University ISSR Catalyst Grant (2005)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="591A7915" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="591A7915" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Grant to Study 2004 Presidential Debate (2004)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A40C85" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="67A40C85" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Multi-Investigator Proposal Development Grant (2003)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8127C1" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="1B8127C1" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Carrie Chapman Catt Prize for Research on Women and Politics (Fall 1999)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DEDDFF" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="44DEDDFF" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Mini-Grant  (Fall 1998-Spring 1999)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F75308" w14:textId="44A63719" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="34F75308" w14:textId="44A63719" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Goldsmith Research Awards, Shorenst</w:t>
       </w:r>
-      <w:r w:rsidR="00141D6D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ein Center, Harvard University. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Summer 1998)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F393A1E" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="0F393A1E" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ASU Women's Studies Summer Research Award (Summer 1998)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21774D11" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="21774D11" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ASU Research Incentive Award (January 1998-December 1998)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D4598B" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="78D4598B" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>National Science Foundation Grant (with Patrick Kenney). July 1993-June 1994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057C1792" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="057C1792" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ASU Outstanding Teacher Award: Department of Political Science (1994-1995)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A0E913" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="04A0E913" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Mini-Grant (Fall 1994-Spring 1995)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1A37C0" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="2C1A37C0" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University New Investigator Incentive Award (July 1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04D97CEC" w14:textId="0E4246A2" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="04D97CEC" w14:textId="0E4246A2" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State Unive</w:t>
       </w:r>
-      <w:r w:rsidR="00141D6D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">rsity Research Incentive Award </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(January 1993-July 1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269A17BE" w14:textId="4DAEB7F2" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="269A17BE" w14:textId="4DAEB7F2" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Arizona State </w:t>
       </w:r>
-      <w:r w:rsidR="00141D6D" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>University Faculty Grant-In-Aid</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (January 1993-December 1993)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008D9BBC" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="008D9BBC" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ASU Women's Studies Summer Research Award (Summer 1992)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="539C2841" w14:textId="62DB5CDE" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="539C2841" w14:textId="62DB5CDE" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ariz</w:t>
       </w:r>
-      <w:r w:rsidR="00196178" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00196178" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ona State University Mini-Grant</w:t>
       </w:r>
-      <w:r w:rsidR="00850164" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>(Fall 1991-Spring 1992)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C11EDB" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="28C11EDB" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="270"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Western Political Science Association's Best Paper on Women and Politics (1991)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13C98350" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="13C98350" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Faculty Grant-In-Aid (January 1991-December 1991)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BF600A" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="34BF600A" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Arizona State University Mini-Grant (Spring 1990)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD44084" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00D2149A">
+    <w:p w14:paraId="2CD44084" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00D2149A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7305E399" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7305E399" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Editorial Board Membership</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F95606" w14:textId="4764FD2E" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="43F95606" w14:textId="7F3D8D4F" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American Journal of Political Science</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1990-1994; 2001-2006</w:t>
       </w:r>
-      <w:r w:rsidR="00CD43D1" w:rsidRPr="00053260">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00CD43D1" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, 2019-</w:t>
+      </w:r>
+      <w:r w:rsidR="00577CE9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F65FE51" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="30C77811" w14:textId="77777777" w:rsidR="004A2A4D" w:rsidRPr="00D56942" w:rsidRDefault="004A2A4D" w:rsidP="004A2A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American Political Science Review</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2001-2007)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16DA56F9" w14:textId="38F49EEA" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="16DA56F9" w14:textId="419B6BE8" w:rsidR="00157318" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">American Politics </w:t>
       </w:r>
-      <w:r w:rsidR="00E4213D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00E4213D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Research</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1995-present)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5147575D" w14:textId="74F23007" w:rsidR="00FF1008" w:rsidRPr="00053260" w:rsidRDefault="00FF1008" w:rsidP="00157318">
+    <w:p w14:paraId="7CA40D9F" w14:textId="77777777" w:rsidR="004A2A4D" w:rsidRDefault="004A2A4D" w:rsidP="004A2A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Journal of Politics</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...27 lines deleted...]
-    <w:p w14:paraId="38EF5A82" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2011-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CBC4BF2" w14:textId="77777777" w:rsidR="004A2A4D" w:rsidRPr="00D56942" w:rsidRDefault="004A2A4D" w:rsidP="004A2A4D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Politics and Gender </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(2007-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6E272A" w14:textId="77777777" w:rsidR="004A2A4D" w:rsidRPr="00D56942" w:rsidRDefault="004A2A4D" w:rsidP="004A2A4D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Research Quarterly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1994-1996)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51701141" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+    <w:p w14:paraId="2295C2E9" w14:textId="77777777" w:rsidR="00B250C3" w:rsidRPr="00D56942" w:rsidRDefault="00B250C3" w:rsidP="00B250C3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Politics and Gender </w:t>
-[...29 lines deleted...]
-    <w:p w14:paraId="5352D742" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00053260" w:rsidRDefault="00157318" w:rsidP="00157318">
+        <w:lastRenderedPageBreak/>
+        <w:t>Women, Politics, and Policy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2014-present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5352D742" w14:textId="77777777" w:rsidR="00157318" w:rsidRPr="00D56942" w:rsidRDefault="00157318" w:rsidP="00157318">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Women and Politics Quarterly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (1999-2004)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C542C29" w14:textId="142EE6BB" w:rsidR="00004A92" w:rsidRPr="00053260" w:rsidRDefault="00004A92" w:rsidP="00157318">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+    <w:p w14:paraId="687E0A14" w14:textId="77777777" w:rsidR="00326815" w:rsidRDefault="00326815" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52704282" w14:textId="39FAE05C" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="006C3955" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Invited Talks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E0F421" w14:textId="3F4EBC39" w:rsidR="00E6779A" w:rsidRPr="00D56942" w:rsidRDefault="00E6779A" w:rsidP="00F06ADA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Invited Speaker, Berkeley Research Workshop, February 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E19C6CB" w14:textId="4A97BE55" w:rsidR="00F06ADA" w:rsidRPr="00D56942" w:rsidRDefault="00F06ADA" w:rsidP="00F06ADA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Keynote Speaker, School of Communications, Universidad Panamericana, Mexico City, Summer 2018</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6779A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="257DD682" w14:textId="00FE3D44" w:rsidR="00B743A2" w:rsidRPr="00D56942" w:rsidRDefault="00B743A2" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Invited Speaker, Department of Political Science, Texas A&amp;M, Spring 2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B454C3" w14:textId="64F3E310" w:rsidR="00FC7F5A" w:rsidRPr="00D56942" w:rsidRDefault="00FC7F5A" w:rsidP="00850164">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Invited Speaker, “American Politics S</w:t>
+      </w:r>
+      <w:r w:rsidR="00850164" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eries,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Northwestern University, Spring 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405C9DEA" w14:textId="774A2A76" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="006C3955" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Invited Speaker, “</w:t>
+      </w:r>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presidential Dream Course,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>University of Oklahoma. September 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B8A29F" w14:textId="068D41CE" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="006C3955" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Speaker, </w:t>
+      </w:r>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Women &amp;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Politics series, Dickinson College, February 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46AA9CA5" w14:textId="28298E67" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="006C3955" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Invited Speaker, Empirical American Politics </w:t>
+      </w:r>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>eries, Stanford University, May 2005.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A40EC0" w14:textId="2D8080E4" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="270"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Keynote Speaker</w:t>
+      </w:r>
+      <w:r w:rsidR="00C91410" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, “Politics has Gender” Forum, </w:t>
+      </w:r>
+      <w:r w:rsidR="006C3955" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sintra, Portugal, Fall 1999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D6BC1C" w14:textId="77777777" w:rsidR="006C3955" w:rsidRPr="00D56942" w:rsidRDefault="006C3955" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18FB4847" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Book Reviews</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1097EB" w14:textId="77777777" w:rsidR="003C14F5" w:rsidRPr="00D56942" w:rsidRDefault="003C14F5" w:rsidP="00CE1CD9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Women, Politics, and Policy</w:t>
-[...98 lines deleted...]
-        <w:t xml:space="preserve">Keynote Speaker, School of Communications, Universidad </w:t>
+        <w:t>VideoStyle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00053260">
-[...6 lines deleted...]
-        <w:t>Panamericana</w:t>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>WebStyle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00053260">
-[...233 lines deleted...]
-        <w:t xml:space="preserve">, “Politics has Gender” Forum, </w:t>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="006C3955" w:rsidRPr="00053260">
-[...6 lines deleted...]
-        <w:t>Sintra</w:t>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>NewsStyle</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="006C3955" w:rsidRPr="00053260">
-[...69 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>VideoStyle</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+        <w:t xml:space="preserve">:  Gender and Candidate Communication </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by Dianne G. Bystrom, Mary Christine Banwart, Lynda Lee Kaid, Terra A. Robertson, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...101 lines deleted...]
-        </w:rPr>
         <w:t>Politics and Gender</w:t>
       </w:r>
-      <w:r w:rsidR="004914B0" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004914B0" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidR="004914B0" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="004914B0" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1, December 2005, 657-660. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A10131" w14:textId="77777777" w:rsidR="003C14F5" w:rsidRPr="00053260" w:rsidRDefault="003C14F5" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="46A10131" w14:textId="77777777" w:rsidR="003C14F5" w:rsidRPr="00D56942" w:rsidRDefault="003C14F5" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="36E9B4A4" w14:textId="54B27DE6" w:rsidR="008E7847" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="008E7847">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E9B4A4" w14:textId="54B27DE6" w:rsidR="008E7847" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="008E7847">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review of Beth Reingold's </w:t>
+      </w:r>
+      <w:r w:rsidR="003950F5" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Representing</w:t>
       </w:r>
-      <w:r w:rsidR="00C91410" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00C91410" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Women: Sex, Gender, and Legislative Behavior </w:t>
       </w:r>
-      <w:r w:rsidR="008E7847" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="008E7847" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Science Quarterly 116(2), 2001, 316-317.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FE29286" w14:textId="45A06FB1" w:rsidR="00A40BCA" w:rsidRPr="00053260" w:rsidRDefault="00A40BCA" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="7FE29286" w14:textId="45A06FB1" w:rsidR="00A40BCA" w:rsidRPr="00D56942" w:rsidRDefault="00A40BCA" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="321C2B52" w14:textId="64540E41" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="321C2B52" w14:textId="64540E41" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Review of Mark C. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Westlye's</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Senate Elections and Campaign Intensity</w:t>
       </w:r>
-      <w:r w:rsidR="0075406E" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="0075406E" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Political Science Quarterly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8528C" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00A8528C" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Volume </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">107(2), </w:t>
       </w:r>
-      <w:r w:rsidR="00615562" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1992, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>352-353.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB6C060" w14:textId="77777777" w:rsidR="001147D9" w:rsidRPr="00053260" w:rsidRDefault="001147D9" w:rsidP="00CE1CD9">
+    <w:p w14:paraId="7DB6C060" w14:textId="77777777" w:rsidR="001147D9" w:rsidRPr="00D56942" w:rsidRDefault="001147D9" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="66FF300A" w14:textId="5723E032" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66FF300A" w14:textId="5723E032" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00CE1CD9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Professional Activities</w:t>
       </w:r>
-      <w:r w:rsidR="00004A92" w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidR="00004A92" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F991340" w14:textId="31CDC087" w:rsidR="00053260" w:rsidRDefault="00053260" w:rsidP="007455B9">
+    <w:p w14:paraId="44F45FE8" w14:textId="12AD68BD" w:rsidR="00ED5370" w:rsidRDefault="00ED5370" w:rsidP="00191938">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-1530"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Faculty Women’s Association Panel on “Pathways to Promotion,” March 2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43DEECB2" w14:textId="2DD0F930" w:rsidR="00191938" w:rsidRPr="00D56942" w:rsidRDefault="00191938" w:rsidP="00191938">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Vice Chair, APSA Political Communication Section (2020-2022)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F991340" w14:textId="2B827C82" w:rsidR="00053260" w:rsidRPr="00D56942" w:rsidRDefault="00053260" w:rsidP="007455B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Member, Nominations Committee, International Society of Political Psychology (2020-2021)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCF70D8" w14:textId="7E039D3D" w:rsidR="006F5E60" w:rsidRPr="00053260" w:rsidRDefault="006F5E60" w:rsidP="007455B9">
+    <w:p w14:paraId="57B4F043" w14:textId="0C74F45E" w:rsidR="00291EC1" w:rsidRPr="00D56942" w:rsidRDefault="00583C5B" w:rsidP="007455B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-1530"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chair, APSA Women and Politics Section Best Paper Award (2017-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13DD7CD8" w14:textId="77777777" w:rsidR="007455B9" w:rsidRPr="00D56942" w:rsidRDefault="007455B9" w:rsidP="007455B9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Council Member, APSA Women and Politics Research Section (2015-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="659EB047" w14:textId="330B3745" w:rsidR="007455B9" w:rsidRPr="00D56942" w:rsidRDefault="007455B9" w:rsidP="00D11D1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Member, APSA Graber Award for Best Book on Political Communication (2015-2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6656527F" w14:textId="165CCD49" w:rsidR="00004A92" w:rsidRPr="00D56942" w:rsidRDefault="00004A92" w:rsidP="00D11D1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chair, Midwest Political Science Association’s Sophonisba Breckinridge Award (2014-2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E54256F" w14:textId="4D2CDE2D" w:rsidR="00490032" w:rsidRPr="00D56942" w:rsidRDefault="00490032" w:rsidP="00D11D1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Conference Steering Committee, New Research on Gender in Political Psychology (2013-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66E2D190" w14:textId="487EB6E9" w:rsidR="009128B6" w:rsidRPr="00D56942" w:rsidRDefault="00D11D1C" w:rsidP="00D11D1C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-1530"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="009128B6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Philip E. Converse Book Award</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Elections, </w:t>
+      </w:r>
+      <w:r w:rsidR="009128B6" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Public Opinion, Voting Behavior section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (2012-2013)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="268E6AAA" w14:textId="77777777" w:rsidR="002E23EC" w:rsidRPr="00D56942" w:rsidRDefault="002E23EC" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>President, Women and Politics Section, APSA (2010-2011).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="409EBE12" w14:textId="77777777" w:rsidR="00F35254" w:rsidRPr="00D56942" w:rsidRDefault="00F35254" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>APSA Section Head, Women and Politics Section,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2149A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2010 APSA (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EE88DD" w14:textId="77777777" w:rsidR="000E1F11" w:rsidRPr="00D56942" w:rsidRDefault="000E1F11" w:rsidP="000E1F11">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>President Elect, Women and Politics Section, APSA (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E055555" w14:textId="77777777" w:rsidR="00D2149A" w:rsidRPr="00D56942" w:rsidRDefault="00D2149A" w:rsidP="00D2149A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>APSA Elections, Public Opinion, and Voting Behavior 2010 Nominating Committee (2009-2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA78FEB" w14:textId="77777777" w:rsidR="00180524" w:rsidRPr="00D56942" w:rsidRDefault="00180524" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>President Elect-Elect, Women and Pol</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>itics Section, APSA (2008-2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004915E6" w14:textId="77777777" w:rsidR="0094193A" w:rsidRPr="00D56942" w:rsidRDefault="0094193A" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Section Head for the Political Communication s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ection of the APSA (2006-2007)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED9BEC5" w14:textId="77777777" w:rsidR="005E0D40" w:rsidRPr="00D56942" w:rsidRDefault="005E0D40" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Council Member of the Legislative Studies Section of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00960F09" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>APS</w:t>
+      </w:r>
+      <w:r w:rsidR="00936378" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, (2005-</w:t>
+      </w:r>
+      <w:r w:rsidR="00936378" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52785778" w14:textId="70376E10" w:rsidR="0094193A" w:rsidRPr="00D56942" w:rsidRDefault="00004A92" w:rsidP="00936378">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="540"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4770"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair, </w:t>
+      </w:r>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pi Sigma Alpha Best Paper Award, </w:t>
+      </w:r>
+      <w:r w:rsidR="0094193A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Southwest Political Science Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00936378" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E23EC" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0094193A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2005</w:t>
+      </w:r>
+      <w:r w:rsidR="002E23EC" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B4F043" w14:textId="0C74F45E" w:rsidR="00291EC1" w:rsidRPr="00053260" w:rsidRDefault="00583C5B" w:rsidP="007455B9">
+    <w:p w14:paraId="6DC07EDF" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="13DD7CD8" w14:textId="77777777" w:rsidR="007455B9" w:rsidRPr="00053260" w:rsidRDefault="007455B9" w:rsidP="007455B9">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chair of Best Paper Committee for Elections, Public Opinion and Voting Behavior, APSA, </w:t>
+      </w:r>
+      <w:r w:rsidR="0094193A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2003</w:t>
+      </w:r>
+      <w:r w:rsidR="0094193A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CD03317" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="659EB047" w14:textId="330B3745" w:rsidR="007455B9" w:rsidRPr="00053260" w:rsidRDefault="007455B9" w:rsidP="00D11D1C">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Section Head for Elections, Public Opinion, and Voting Behavior section of APSA (2001-2002)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE1CD9" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A44B96C" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="6656527F" w14:textId="165CCD49" w:rsidR="00004A92" w:rsidRPr="00053260" w:rsidRDefault="00004A92" w:rsidP="00D11D1C">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Member of Council for Elections, Public Opinion, and Voting Behavior section of APSA (2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="298A2353" w14:textId="21A46F2F" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00141D6D" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="0E54256F" w14:textId="4D2CDE2D" w:rsidR="00490032" w:rsidRPr="00053260" w:rsidRDefault="00490032" w:rsidP="00D11D1C">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00936378" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ommittee on the Status of Women, M</w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>idwest Political Science Association (2000)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3379FEBF" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00936378" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="66E2D190" w14:textId="487EB6E9" w:rsidR="009128B6" w:rsidRPr="00053260" w:rsidRDefault="00D11D1C" w:rsidP="00D11D1C">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Member of </w:t>
+      </w:r>
+      <w:r w:rsidR="00946557" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Best Paper Committee for Southwest Political Science Association (1999) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2EA5D3" w14:textId="17CC365E" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
-        <w:ind w:right="-1530"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="268E6AAA" w14:textId="77777777" w:rsidR="002E23EC" w:rsidRPr="00053260" w:rsidRDefault="002E23EC" w:rsidP="00936378">
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sect</w:t>
+      </w:r>
+      <w:r w:rsidR="00615562" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ion Head "Voting and Elections,</w:t>
+      </w:r>
+      <w:r w:rsidR="00141D6D" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Western Political Science Association (1997-1998)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A9C7196" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4770"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...588 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Member of the Doris A. Graber Award for Best Paper in Political Communication (1995-1996)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EBE4A79" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00053260" w:rsidRDefault="00946557" w:rsidP="00936378">
+    <w:p w14:paraId="7EBE4A79" w14:textId="77777777" w:rsidR="00946557" w:rsidRPr="00D56942" w:rsidRDefault="00946557" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Chair of the Murray Edelman Distinguished Career Award (1994-1995)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E26CAB" w14:textId="77777777" w:rsidR="00196178" w:rsidRPr="00053260" w:rsidRDefault="00196178" w:rsidP="00936378">
+    <w:p w14:paraId="58E26CAB" w14:textId="77777777" w:rsidR="00196178" w:rsidRPr="00D56942" w:rsidRDefault="00196178" w:rsidP="00936378">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="05B866C0" w14:textId="77777777" w:rsidR="00284DA0" w:rsidRPr="00053260" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05B866C0" w14:textId="77777777" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
       <w:pPr>
         <w:ind w:right="-900"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00053260">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Dissertation Committees</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79686419" w14:textId="619FA048" w:rsidR="001A2BAD" w:rsidRDefault="001A2BAD" w:rsidP="00284DA0">
+    <w:p w14:paraId="48C6F209" w14:textId="28DC8419" w:rsidR="00B250C3" w:rsidRDefault="00B250C3" w:rsidP="00284DA0">
       <w:pPr>
         <w:ind w:right="-900"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...4 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anastasia Brown, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC30C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Member</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PhD, expected 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6DA82D" w14:textId="39C4D15A" w:rsidR="00356D5B" w:rsidRDefault="00356D5B" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00356D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Manuel A. Gutiérrez</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, Member (PhD, expected 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79686419" w14:textId="44996969" w:rsidR="001A2BAD" w:rsidRPr="00D56942" w:rsidRDefault="001A2BAD" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Trudy Horsting, Chair (PhD, 2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7D60F8" w14:textId="59CC231E" w:rsidR="0091557E" w:rsidRPr="00D56942" w:rsidRDefault="0091557E" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Alexandra Williams, Chair (PhD, 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD0FDA6" w14:textId="45A3DDF1" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Matthew Dempsey, Chair, (PhD, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6779A" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5094F433" w14:textId="655914E8" w:rsidR="00291EC1" w:rsidRPr="00D56942" w:rsidRDefault="00291EC1" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Christopher Davis, Member, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1455F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(PhD, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E9FAADD" w14:textId="2583F767" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Joshua Thompson, Memb</w:t>
+      </w:r>
+      <w:r w:rsidR="00E1455F" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er, (PhD. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6AA6CA" w14:textId="52B6EC34" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Eri</w:t>
+      </w:r>
+      <w:r w:rsidR="00D94019" w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>k</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bumgardner, Member, (PhD, 2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C8D90AB" w14:textId="169ED7CB" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Amanda Wintersieck, Chair,  (PhD, 2015)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF39836" w14:textId="368D7924" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Jill Carle, Co-Chair, (PhD, 2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752309E9" w14:textId="6C6D211C" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Philip Hardy, Chair, (PhD, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2694D2B2" w14:textId="319C1081" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Nicholas Larowe, Member, (PhD, 2010)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D06BF87" w14:textId="4B31FCE7" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Sarah Gershon, Co-Chair, (PhD, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C217E43" w14:textId="57C0142A" w:rsidR="00284DA0" w:rsidRPr="00D56942" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Karen Shafer, Member, (PhD, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399A06CE" w14:textId="7ED27ED3" w:rsidR="0094198C" w:rsidRPr="00D56942" w:rsidRDefault="0094198C" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Gina Woodall, Chair, (PhD, 2005)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC4C1FD" w14:textId="6C58503F" w:rsidR="00C31643" w:rsidRDefault="00C31643" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Mark Schafer, Co-Chair, (PhD, 1994)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48533003" w14:textId="77777777" w:rsidR="00EA05C3" w:rsidRDefault="00EA05C3" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4820F1D6" w14:textId="4569931A" w:rsidR="00EF19B2" w:rsidRPr="00EF19B2" w:rsidRDefault="00EA05C3" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:ind w:right="-900"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:eastAsia="Batang" w:hAnsi="Marion"/>
-[...369 lines deleted...]
-    <w:p w14:paraId="68552C63" w14:textId="7A759CB5" w:rsidR="00284DA0" w:rsidRPr="00053260" w:rsidRDefault="00284DA0" w:rsidP="00284DA0">
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recent </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF19B2" w:rsidRPr="00EF19B2">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:eastAsia="Batang" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Honors Theses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5D7052" w14:textId="3589EA68" w:rsidR="006B5F82" w:rsidRDefault="006B5F82" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0D09B734" w14:textId="519FE18E" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00284DA0">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Anthony Bolis (member) (May 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68552C63" w14:textId="7A79D7EC" w:rsidR="00284DA0" w:rsidRDefault="00EF19B2" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="7CB964C4" w14:textId="5EBB709C" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Madeline Hornyak (chair) (May 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EE11C69" w14:textId="4333D094" w:rsidR="00EA05C3" w:rsidRDefault="00EA05C3" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3C3A6E1D" w14:textId="3C104B48" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ariel Feffer (member) (May 2025).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7355FFF5" w14:textId="04C8C34C" w:rsidR="00EF19B2" w:rsidRDefault="00EF19B2" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3B2B6D40" w14:textId="0C0B0718" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Peter Kelly (member) (May 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AC6336" w14:textId="77777777" w:rsidR="00EF19B2" w:rsidRPr="00D56942" w:rsidRDefault="00EF19B2" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3E750399" w14:textId="5EBBDA6C" w:rsidR="006F62A1" w:rsidRDefault="006F62A1" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D09B734" w14:textId="519FE18E" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00284DA0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1E1BEB34" w14:textId="17CA142F" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Courses Taught</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EC7DB0" w14:textId="5C85B74F" w:rsidR="00356D5B" w:rsidRDefault="00356D5B" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="41C64328" w14:textId="2A99FE91" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Campaign 2024 (undergraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CB964C4" w14:textId="4EA04E66" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="59942989" w14:textId="2AB5AF4B" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00284DA0">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Campaigns and Elections (undergraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3A6E1D" w14:textId="3C104B48" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="79D61278" w14:textId="5824E431" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Experimental Methods (graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2B6D40" w14:textId="0C0B0718" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="1A53203E" w14:textId="18C8DFB5" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Media and Politics (undergraduate and graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E750399" w14:textId="5EBBDA6C" w:rsidR="006F62A1" w:rsidRPr="00D56942" w:rsidRDefault="006F62A1" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="15524D97" w14:textId="55AC1F0E" w:rsidR="00C31643" w:rsidRPr="00053260" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Political Psychology Capstone Course (graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1BEB34" w14:textId="17CA142F" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Marion" w:hAnsi="Marion"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="4730310E" w14:textId="77777777" w:rsidR="00C31643" w:rsidRPr="00C31643" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Politics and Film (undergraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C64328" w14:textId="2A99FE91" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="260"/>
           <w:tab w:val="left" w:pos="440"/>
         </w:tabs>
         <w:ind w:right="-630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId15"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Public Opinion (undergraduate and graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59942989" w14:textId="2AB5AF4B" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00284DA0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="260"/>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Research Design (undergraduate and graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79D61278" w14:textId="5824E431" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="260"/>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Statistics (undergraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A53203E" w14:textId="18C8DFB5" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="260"/>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Voting Behavior (undergraduate and graduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15524D97" w14:textId="55AC1F0E" w:rsidR="00C31643" w:rsidRPr="00D56942" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="260"/>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D56942">
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Women and Politics (undergraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4730310E" w14:textId="77777777" w:rsidR="00C31643" w:rsidRPr="00C31643" w:rsidRDefault="00C31643" w:rsidP="00C31643">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="260"/>
+          <w:tab w:val="left" w:pos="440"/>
+        </w:tabs>
+        <w:ind w:right="-630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C31643" w:rsidRPr="00C31643" w:rsidSect="00DE3BBE">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="900" w:right="2160" w:bottom="1080" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CF8B6CC" w14:textId="77777777" w:rsidR="00F32A40" w:rsidRDefault="00F32A40">
+    <w:p w14:paraId="6BCA1EDE" w14:textId="77777777" w:rsidR="00E31DB0" w:rsidRDefault="00E31DB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E7BFAA2" w14:textId="77777777" w:rsidR="00F32A40" w:rsidRDefault="00F32A40">
+    <w:p w14:paraId="12483D43" w14:textId="77777777" w:rsidR="00E31DB0" w:rsidRDefault="00E31DB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Marion">
-[...1 lines deleted...]
-    <w:charset w:val="4D"/>
+  <w:font w:name="Garamond">
+    <w:panose1 w:val="02020404030301010803"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000EF" w:usb1="5000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000183" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TimesNewRomanPS-ItalicMT">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Garamond">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Times">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000500000000020000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07404E9A" w14:textId="77777777" w:rsidR="00850164" w:rsidRDefault="00850164" w:rsidP="00801FB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="49143001" w14:textId="77777777" w:rsidR="00850164" w:rsidRDefault="00850164" w:rsidP="00801FB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7422F78D" w14:textId="77777777" w:rsidR="00850164" w:rsidRDefault="00850164" w:rsidP="00801FB1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
@@ -12030,89 +13423,89 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7C7FE0FE" w14:textId="77777777" w:rsidR="00850164" w:rsidRDefault="00850164" w:rsidP="00801FB1">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7020"/>
         <w:tab w:val="left" w:pos="9179"/>
       </w:tabs>
       <w:ind w:left="720" w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A4B1770" w14:textId="77777777" w:rsidR="00F32A40" w:rsidRDefault="00F32A40">
+    <w:p w14:paraId="23D5717F" w14:textId="77777777" w:rsidR="00E31DB0" w:rsidRDefault="00E31DB0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="038B9326" w14:textId="77777777" w:rsidR="00F32A40" w:rsidRDefault="00F32A40">
+    <w:p w14:paraId="3172E094" w14:textId="77777777" w:rsidR="00E31DB0" w:rsidRDefault="00E31DB0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1306CD93" w14:textId="77777777" w:rsidR="00850164" w:rsidRDefault="00850164">
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7020"/>
         <w:tab w:val="left" w:pos="9179"/>
       </w:tabs>
       <w:ind w:left="720" w:right="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9AA66D0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12808,488 +14201,676 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5565410A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACB4F7C0"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="779" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1499" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2219" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2939" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3659" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4379" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5099" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5819" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6539" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1774200461">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="243536035">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1564750540">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="605307161">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="547759535">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1273247649">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1730691654">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1122533032">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="178"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F2CC2"/>
     <w:rsid w:val="00001A13"/>
     <w:rsid w:val="00004A92"/>
     <w:rsid w:val="00007139"/>
+    <w:rsid w:val="000079B6"/>
     <w:rsid w:val="00012F59"/>
     <w:rsid w:val="00015308"/>
     <w:rsid w:val="000508F8"/>
     <w:rsid w:val="00053260"/>
     <w:rsid w:val="0005562C"/>
     <w:rsid w:val="00056709"/>
     <w:rsid w:val="00062582"/>
     <w:rsid w:val="00071F74"/>
     <w:rsid w:val="00072964"/>
     <w:rsid w:val="00075989"/>
     <w:rsid w:val="00082FE9"/>
     <w:rsid w:val="00087AB2"/>
+    <w:rsid w:val="00094011"/>
+    <w:rsid w:val="000B5EDB"/>
+    <w:rsid w:val="000C1BB1"/>
     <w:rsid w:val="000C6E4B"/>
     <w:rsid w:val="000D0BEC"/>
     <w:rsid w:val="000D3436"/>
     <w:rsid w:val="000E1F11"/>
     <w:rsid w:val="000E3525"/>
     <w:rsid w:val="000E37B4"/>
     <w:rsid w:val="000F316E"/>
     <w:rsid w:val="000F4C29"/>
     <w:rsid w:val="00104CEB"/>
     <w:rsid w:val="00113ECC"/>
     <w:rsid w:val="001147D9"/>
+    <w:rsid w:val="00115847"/>
+    <w:rsid w:val="001338AA"/>
     <w:rsid w:val="00135A4D"/>
     <w:rsid w:val="00135BAA"/>
     <w:rsid w:val="00141D6D"/>
     <w:rsid w:val="00143A8C"/>
     <w:rsid w:val="00144A8A"/>
     <w:rsid w:val="00145C0F"/>
     <w:rsid w:val="00146335"/>
     <w:rsid w:val="00150F8B"/>
     <w:rsid w:val="00157318"/>
     <w:rsid w:val="00165F84"/>
     <w:rsid w:val="00170BE1"/>
     <w:rsid w:val="00177D26"/>
     <w:rsid w:val="00180524"/>
+    <w:rsid w:val="00180ED2"/>
     <w:rsid w:val="001901E0"/>
+    <w:rsid w:val="00191938"/>
     <w:rsid w:val="00196178"/>
     <w:rsid w:val="001A2BAD"/>
     <w:rsid w:val="001A41FA"/>
     <w:rsid w:val="001D0018"/>
     <w:rsid w:val="001D0C74"/>
+    <w:rsid w:val="001E5E56"/>
     <w:rsid w:val="001E731D"/>
     <w:rsid w:val="001F0953"/>
     <w:rsid w:val="001F2CC2"/>
+    <w:rsid w:val="001F63AE"/>
     <w:rsid w:val="002015DB"/>
     <w:rsid w:val="00233F8F"/>
     <w:rsid w:val="00240160"/>
     <w:rsid w:val="00241F84"/>
     <w:rsid w:val="00242504"/>
     <w:rsid w:val="00246107"/>
     <w:rsid w:val="0024662F"/>
     <w:rsid w:val="00273FC9"/>
     <w:rsid w:val="00284DA0"/>
+    <w:rsid w:val="002910FE"/>
     <w:rsid w:val="00291EC1"/>
     <w:rsid w:val="002943CA"/>
+    <w:rsid w:val="002A69CD"/>
     <w:rsid w:val="002A75AA"/>
     <w:rsid w:val="002B4C35"/>
     <w:rsid w:val="002C076D"/>
     <w:rsid w:val="002C1BD0"/>
     <w:rsid w:val="002C4834"/>
     <w:rsid w:val="002E0440"/>
     <w:rsid w:val="002E23EC"/>
     <w:rsid w:val="002F6BF8"/>
     <w:rsid w:val="00306125"/>
     <w:rsid w:val="00316FC4"/>
     <w:rsid w:val="0032214A"/>
     <w:rsid w:val="00324314"/>
+    <w:rsid w:val="00326815"/>
     <w:rsid w:val="0034406C"/>
+    <w:rsid w:val="00353F25"/>
+    <w:rsid w:val="00356D5B"/>
     <w:rsid w:val="0037458C"/>
+    <w:rsid w:val="00387D7C"/>
     <w:rsid w:val="003950F5"/>
     <w:rsid w:val="003968A7"/>
     <w:rsid w:val="003B000E"/>
+    <w:rsid w:val="003C0F7F"/>
     <w:rsid w:val="003C1417"/>
     <w:rsid w:val="003C14F5"/>
     <w:rsid w:val="003C21E9"/>
     <w:rsid w:val="003C674A"/>
     <w:rsid w:val="003E32AF"/>
     <w:rsid w:val="003E4D7F"/>
     <w:rsid w:val="003F3651"/>
     <w:rsid w:val="003F5A37"/>
     <w:rsid w:val="004048D3"/>
     <w:rsid w:val="00416393"/>
     <w:rsid w:val="004448F5"/>
     <w:rsid w:val="00451B51"/>
     <w:rsid w:val="00460438"/>
     <w:rsid w:val="00486196"/>
     <w:rsid w:val="00490032"/>
     <w:rsid w:val="004914B0"/>
     <w:rsid w:val="004950CE"/>
+    <w:rsid w:val="004A2A4D"/>
     <w:rsid w:val="004A778A"/>
     <w:rsid w:val="004B0E29"/>
     <w:rsid w:val="004B3708"/>
     <w:rsid w:val="004B439E"/>
     <w:rsid w:val="004D6D08"/>
     <w:rsid w:val="00505693"/>
+    <w:rsid w:val="00510DEC"/>
     <w:rsid w:val="0051139A"/>
     <w:rsid w:val="00521F0C"/>
+    <w:rsid w:val="005227A0"/>
     <w:rsid w:val="00526547"/>
     <w:rsid w:val="005305D5"/>
     <w:rsid w:val="005402A2"/>
     <w:rsid w:val="00563B18"/>
+    <w:rsid w:val="0057271E"/>
     <w:rsid w:val="005773B7"/>
+    <w:rsid w:val="00577CE9"/>
     <w:rsid w:val="0058331D"/>
     <w:rsid w:val="00583C5B"/>
     <w:rsid w:val="00591075"/>
     <w:rsid w:val="0059154E"/>
     <w:rsid w:val="005A2673"/>
     <w:rsid w:val="005A51A3"/>
     <w:rsid w:val="005B75CD"/>
+    <w:rsid w:val="005B796C"/>
     <w:rsid w:val="005C11C1"/>
     <w:rsid w:val="005C3776"/>
     <w:rsid w:val="005C573F"/>
     <w:rsid w:val="005D13AD"/>
     <w:rsid w:val="005D289F"/>
     <w:rsid w:val="005D47C1"/>
     <w:rsid w:val="005E0D40"/>
     <w:rsid w:val="005E10A8"/>
     <w:rsid w:val="005E4BB6"/>
     <w:rsid w:val="005E4F44"/>
     <w:rsid w:val="005E7A64"/>
     <w:rsid w:val="005F2776"/>
     <w:rsid w:val="005F4284"/>
+    <w:rsid w:val="005F6045"/>
+    <w:rsid w:val="005F6ECA"/>
     <w:rsid w:val="006051E3"/>
+    <w:rsid w:val="00613DDE"/>
     <w:rsid w:val="00615562"/>
     <w:rsid w:val="0062319C"/>
     <w:rsid w:val="00625033"/>
     <w:rsid w:val="00631092"/>
     <w:rsid w:val="00640A9F"/>
     <w:rsid w:val="00642E9A"/>
+    <w:rsid w:val="00643F56"/>
     <w:rsid w:val="00656714"/>
     <w:rsid w:val="00656D16"/>
     <w:rsid w:val="00664292"/>
     <w:rsid w:val="00681A69"/>
     <w:rsid w:val="006841EE"/>
     <w:rsid w:val="00694AA7"/>
     <w:rsid w:val="00697F3E"/>
+    <w:rsid w:val="006B5F82"/>
     <w:rsid w:val="006C24FE"/>
     <w:rsid w:val="006C3955"/>
     <w:rsid w:val="006F097E"/>
     <w:rsid w:val="006F0FD9"/>
+    <w:rsid w:val="006F1F26"/>
     <w:rsid w:val="006F3131"/>
     <w:rsid w:val="006F5E60"/>
     <w:rsid w:val="006F62A1"/>
     <w:rsid w:val="0070505B"/>
     <w:rsid w:val="007066FF"/>
     <w:rsid w:val="007072C8"/>
     <w:rsid w:val="00710840"/>
     <w:rsid w:val="00712BF8"/>
     <w:rsid w:val="00727699"/>
     <w:rsid w:val="007330E8"/>
     <w:rsid w:val="007455B9"/>
     <w:rsid w:val="0075406E"/>
     <w:rsid w:val="007546EF"/>
     <w:rsid w:val="007564DB"/>
     <w:rsid w:val="00757418"/>
+    <w:rsid w:val="00760411"/>
     <w:rsid w:val="00764F03"/>
     <w:rsid w:val="00765180"/>
     <w:rsid w:val="00774410"/>
+    <w:rsid w:val="0077765B"/>
     <w:rsid w:val="007811C3"/>
     <w:rsid w:val="00783BA3"/>
+    <w:rsid w:val="00786565"/>
     <w:rsid w:val="00786B8C"/>
     <w:rsid w:val="00787197"/>
     <w:rsid w:val="007A108F"/>
     <w:rsid w:val="007A7572"/>
     <w:rsid w:val="007B16A6"/>
     <w:rsid w:val="007C0D14"/>
     <w:rsid w:val="007D128D"/>
     <w:rsid w:val="007D2BA7"/>
     <w:rsid w:val="007D5981"/>
     <w:rsid w:val="008009FA"/>
     <w:rsid w:val="00800A5F"/>
     <w:rsid w:val="00801FB1"/>
     <w:rsid w:val="008145D3"/>
     <w:rsid w:val="00816A03"/>
     <w:rsid w:val="00830202"/>
     <w:rsid w:val="00845A35"/>
     <w:rsid w:val="00846A37"/>
     <w:rsid w:val="00850164"/>
     <w:rsid w:val="00865E2D"/>
     <w:rsid w:val="00870A79"/>
     <w:rsid w:val="00871CA0"/>
     <w:rsid w:val="00881970"/>
+    <w:rsid w:val="00887F88"/>
     <w:rsid w:val="00895769"/>
+    <w:rsid w:val="008A1E6F"/>
     <w:rsid w:val="008A317B"/>
+    <w:rsid w:val="008B13ED"/>
     <w:rsid w:val="008B66F1"/>
     <w:rsid w:val="008C1C48"/>
     <w:rsid w:val="008C3D15"/>
     <w:rsid w:val="008D1DEE"/>
     <w:rsid w:val="008D4B83"/>
     <w:rsid w:val="008E19BF"/>
     <w:rsid w:val="008E4021"/>
     <w:rsid w:val="008E5D93"/>
     <w:rsid w:val="008E7847"/>
+    <w:rsid w:val="009073F5"/>
     <w:rsid w:val="009128B6"/>
+    <w:rsid w:val="00912FB4"/>
     <w:rsid w:val="0091557E"/>
     <w:rsid w:val="00916F07"/>
     <w:rsid w:val="00936378"/>
     <w:rsid w:val="009372FF"/>
     <w:rsid w:val="0094193A"/>
     <w:rsid w:val="0094198C"/>
     <w:rsid w:val="00946535"/>
     <w:rsid w:val="00946557"/>
     <w:rsid w:val="00952422"/>
     <w:rsid w:val="00960F09"/>
     <w:rsid w:val="0096164C"/>
     <w:rsid w:val="00961942"/>
     <w:rsid w:val="009649F9"/>
     <w:rsid w:val="009660A2"/>
+    <w:rsid w:val="00966F46"/>
     <w:rsid w:val="00987DC4"/>
+    <w:rsid w:val="00993610"/>
     <w:rsid w:val="0099563E"/>
     <w:rsid w:val="009A04BD"/>
+    <w:rsid w:val="009A0B82"/>
+    <w:rsid w:val="009E008D"/>
     <w:rsid w:val="009E014A"/>
     <w:rsid w:val="009F00B6"/>
     <w:rsid w:val="009F30DB"/>
     <w:rsid w:val="00A03017"/>
     <w:rsid w:val="00A04BE7"/>
+    <w:rsid w:val="00A10BA0"/>
     <w:rsid w:val="00A1689B"/>
+    <w:rsid w:val="00A21529"/>
     <w:rsid w:val="00A25D75"/>
     <w:rsid w:val="00A40BCA"/>
     <w:rsid w:val="00A47279"/>
+    <w:rsid w:val="00A51BE5"/>
     <w:rsid w:val="00A537C9"/>
     <w:rsid w:val="00A55086"/>
+    <w:rsid w:val="00A56591"/>
     <w:rsid w:val="00A56E75"/>
     <w:rsid w:val="00A57780"/>
+    <w:rsid w:val="00A672BE"/>
     <w:rsid w:val="00A67750"/>
     <w:rsid w:val="00A75107"/>
     <w:rsid w:val="00A8528C"/>
     <w:rsid w:val="00A87792"/>
     <w:rsid w:val="00A96EA4"/>
     <w:rsid w:val="00AA732C"/>
     <w:rsid w:val="00AB1412"/>
     <w:rsid w:val="00AB4D0F"/>
     <w:rsid w:val="00AB5233"/>
     <w:rsid w:val="00AB6984"/>
     <w:rsid w:val="00AD6323"/>
     <w:rsid w:val="00AE3671"/>
     <w:rsid w:val="00AF2636"/>
     <w:rsid w:val="00B026AD"/>
     <w:rsid w:val="00B04FF9"/>
+    <w:rsid w:val="00B05B73"/>
     <w:rsid w:val="00B10976"/>
     <w:rsid w:val="00B122B8"/>
     <w:rsid w:val="00B169C8"/>
     <w:rsid w:val="00B216AB"/>
+    <w:rsid w:val="00B2425E"/>
+    <w:rsid w:val="00B250C3"/>
     <w:rsid w:val="00B34EBD"/>
+    <w:rsid w:val="00B55E4B"/>
     <w:rsid w:val="00B60171"/>
+    <w:rsid w:val="00B60828"/>
     <w:rsid w:val="00B666F6"/>
     <w:rsid w:val="00B71830"/>
     <w:rsid w:val="00B743A2"/>
     <w:rsid w:val="00B77733"/>
+    <w:rsid w:val="00B83337"/>
     <w:rsid w:val="00B93A99"/>
     <w:rsid w:val="00BA2834"/>
     <w:rsid w:val="00BA45F0"/>
     <w:rsid w:val="00BC23CC"/>
     <w:rsid w:val="00BC25F5"/>
     <w:rsid w:val="00BD07C5"/>
     <w:rsid w:val="00BD34A3"/>
     <w:rsid w:val="00BD5B00"/>
     <w:rsid w:val="00BE331E"/>
     <w:rsid w:val="00BF64DD"/>
     <w:rsid w:val="00BF76B7"/>
     <w:rsid w:val="00C01480"/>
+    <w:rsid w:val="00C02675"/>
     <w:rsid w:val="00C17D4A"/>
+    <w:rsid w:val="00C17F45"/>
     <w:rsid w:val="00C20D77"/>
     <w:rsid w:val="00C229BC"/>
     <w:rsid w:val="00C31643"/>
     <w:rsid w:val="00C36FA2"/>
+    <w:rsid w:val="00C4074E"/>
     <w:rsid w:val="00C447F2"/>
+    <w:rsid w:val="00C473A6"/>
     <w:rsid w:val="00C47663"/>
     <w:rsid w:val="00C5396B"/>
     <w:rsid w:val="00C91410"/>
     <w:rsid w:val="00C97FFA"/>
     <w:rsid w:val="00CA0DA1"/>
     <w:rsid w:val="00CB1583"/>
     <w:rsid w:val="00CB7049"/>
     <w:rsid w:val="00CC07F4"/>
+    <w:rsid w:val="00CC2CD1"/>
     <w:rsid w:val="00CD43D1"/>
     <w:rsid w:val="00CE1CD9"/>
     <w:rsid w:val="00CE6667"/>
     <w:rsid w:val="00CE7168"/>
     <w:rsid w:val="00CF5A3E"/>
     <w:rsid w:val="00D03147"/>
     <w:rsid w:val="00D04F8D"/>
     <w:rsid w:val="00D1143B"/>
     <w:rsid w:val="00D11D1C"/>
     <w:rsid w:val="00D2149A"/>
     <w:rsid w:val="00D27411"/>
     <w:rsid w:val="00D31D23"/>
     <w:rsid w:val="00D45593"/>
     <w:rsid w:val="00D45C45"/>
     <w:rsid w:val="00D46BCA"/>
+    <w:rsid w:val="00D56942"/>
     <w:rsid w:val="00D61440"/>
     <w:rsid w:val="00D67D85"/>
     <w:rsid w:val="00D85CF6"/>
     <w:rsid w:val="00D86811"/>
     <w:rsid w:val="00D94019"/>
     <w:rsid w:val="00D96FED"/>
     <w:rsid w:val="00DB4C61"/>
+    <w:rsid w:val="00DC30C7"/>
+    <w:rsid w:val="00DE3BBE"/>
+    <w:rsid w:val="00DE70CC"/>
     <w:rsid w:val="00DF141D"/>
     <w:rsid w:val="00DF36DB"/>
     <w:rsid w:val="00DF3C69"/>
     <w:rsid w:val="00DF586C"/>
+    <w:rsid w:val="00E02A3E"/>
     <w:rsid w:val="00E1455F"/>
     <w:rsid w:val="00E15501"/>
     <w:rsid w:val="00E16A35"/>
     <w:rsid w:val="00E16BD0"/>
     <w:rsid w:val="00E25C76"/>
     <w:rsid w:val="00E30C99"/>
+    <w:rsid w:val="00E31DB0"/>
     <w:rsid w:val="00E3666E"/>
     <w:rsid w:val="00E4213D"/>
     <w:rsid w:val="00E4795E"/>
     <w:rsid w:val="00E51DEF"/>
     <w:rsid w:val="00E672B7"/>
     <w:rsid w:val="00E6779A"/>
     <w:rsid w:val="00E72113"/>
     <w:rsid w:val="00E73FB2"/>
     <w:rsid w:val="00E91C1F"/>
     <w:rsid w:val="00E97AF4"/>
+    <w:rsid w:val="00EA05C3"/>
     <w:rsid w:val="00EA2D12"/>
     <w:rsid w:val="00EA5BAB"/>
     <w:rsid w:val="00EB5C19"/>
+    <w:rsid w:val="00ED5370"/>
     <w:rsid w:val="00EF01F0"/>
+    <w:rsid w:val="00EF19B2"/>
     <w:rsid w:val="00F06ADA"/>
     <w:rsid w:val="00F1522C"/>
     <w:rsid w:val="00F15AD3"/>
     <w:rsid w:val="00F17AEF"/>
     <w:rsid w:val="00F32A40"/>
+    <w:rsid w:val="00F334C6"/>
     <w:rsid w:val="00F35254"/>
     <w:rsid w:val="00F43A1A"/>
     <w:rsid w:val="00F55D05"/>
+    <w:rsid w:val="00F6146F"/>
     <w:rsid w:val="00F64DD4"/>
     <w:rsid w:val="00F72E35"/>
     <w:rsid w:val="00F731FA"/>
+    <w:rsid w:val="00F734BE"/>
+    <w:rsid w:val="00F83958"/>
     <w:rsid w:val="00F8501F"/>
     <w:rsid w:val="00FA100C"/>
+    <w:rsid w:val="00FA74E5"/>
     <w:rsid w:val="00FC0CF5"/>
     <w:rsid w:val="00FC3532"/>
+    <w:rsid w:val="00FC75C5"/>
     <w:rsid w:val="00FC7F5A"/>
     <w:rsid w:val="00FD3B2E"/>
     <w:rsid w:val="00FE4634"/>
     <w:rsid w:val="00FE69C8"/>
     <w:rsid w:val="00FF1008"/>
     <w:rsid w:val="00FF18C7"/>
     <w:rsid w:val="00FF7564"/>
     <w:rsid w:val="00FF7C9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3520DA16"/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -13629,50 +15210,51 @@
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -13758,55 +15340,76 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00801FB1"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008009FA"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00306125"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00191938"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F6ECA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="36204727">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="51465587">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14178,50 +15781,105 @@
                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       </w:divBdr>
                       <w:divsChild>
                         <w:div w:id="71128726">
                           <w:marLeft w:val="0"/>
                           <w:marRight w:val="0"/>
                           <w:marTop w:val="30"/>
                           <w:marBottom w:val="0"/>
                           <w:divBdr>
                             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                           </w:divBdr>
                         </w:div>
                       </w:divsChild>
                     </w:div>
                   </w:divsChild>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
+    <w:div w:id="935527230">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="871384517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+          <w:divsChild>
+            <w:div w:id="1577009011">
+              <w:marLeft w:val="0"/>
+              <w:marRight w:val="0"/>
+              <w:marTop w:val="0"/>
+              <w:marBottom w:val="0"/>
+              <w:divBdr>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:divBdr>
+              <w:divsChild>
+                <w:div w:id="1555582307">
+                  <w:marLeft w:val="0"/>
+                  <w:marRight w:val="0"/>
+                  <w:marTop w:val="0"/>
+                  <w:marBottom w:val="0"/>
+                  <w:divBdr>
+                    <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                    <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                  </w:divBdr>
+                </w:div>
+              </w:divsChild>
+            </w:div>
+          </w:divsChild>
+        </w:div>
+      </w:divsChild>
+    </w:div>
     <w:div w:id="971593965">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1016005259">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -14274,51 +15932,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1703747199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fridkin@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.proofpoint.com/v2/url?u=https-3A__www.iie.org_Programs_USAID-2DDemocracy-2DFellows-2Dand-2DGrants-2DProgram_Grants_Grantees_DRG-2DResearch-2Dand-2DInnovation-2DGrants-2DInitial-2DSolicitation-23ASU&amp;d=DwMF-g&amp;c=AGbYxfJbXK67KfXyGqyv2Ejiz41FqQuZFk4A-1IxfAU&amp;r=eqGo1DkIeSved5i4S5-9tQnx6eVVRj0TygGJvNGWxdE&amp;m=LjxrN8UKGbzxeayfjqmYBnWTUuCulrUjlSccE6i1MDg&amp;s=774kjyN_Pa5GdL7v_nIvglNwuP3JmPPoKQ9H60iPSAg&amp;e=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177%2F1065912920912840" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10584609.2020.1784325" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1532673X211004158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fridkin@asu.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1065912920912840" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/10584609.2020.1784325" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1532673X211004158" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.proofpoint.com/v2/url?u=https-3A__www.iie.org_Programs_USAID-2DDemocracy-2DFellows-2Dand-2DGrants-2DProgram_Grants_Grantees_DRG-2DResearch-2Dand-2DInnovation-2DGrants-2DInitial-2DSolicitation-23ASU&amp;d=DwMF-g&amp;c=AGbYxfJbXK67KfXyGqyv2Ejiz41FqQuZFk4A-1IxfAU&amp;r=eqGo1DkIeSved5i4S5-9tQnx6eVVRj0TygGJvNGWxdE&amp;m=LjxrN8UKGbzxeayfjqmYBnWTUuCulrUjlSccE6i1MDg&amp;s=774kjyN_Pa5GdL7v_nIvglNwuP3JmPPoKQ9H60iPSAg&amp;e=" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1177/1532673X231220650" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/ijpor/edaf007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/politics-and-gender/virtual-special-issues/20th-anniversary-editors-choice-collection" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14617,76 +16275,76 @@
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22BD9FC7-9F54-8C43-B147-E41D1321028E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>18354</Characters>
+  <Pages>7</Pages>
+  <Words>3339</Words>
+  <Characters>20235</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>152</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>306</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Vitae</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ASU</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21531</CharactersWithSpaces>
+  <CharactersWithSpaces>23524</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>7077964</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:fridkin@asu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>