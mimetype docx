--- v0 (2025-12-29)
+++ v1 (2026-10-17)
@@ -1,46 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7603C704" w14:textId="18910005" w:rsidR="00BD67F2" w:rsidRDefault="00BD67F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09F6E1F6" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00173BF9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
@@ -549,61 +548,71 @@
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>E-mail Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...9 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00F93C73">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00F93C73">
+        <w:instrText>HYPERLINK "mailto:jordan.lowe@asu.edu"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="00F93C73">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F93C73" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>jordan.lowe@asu.edu</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93C73">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5450DB57" w14:textId="1DDD981A" w:rsidR="00376D76" w:rsidRPr="00376D76" w:rsidRDefault="00376D76" w:rsidP="00376D76">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="center" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -1688,113 +1697,248 @@
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="128FC1E0" w14:textId="77BE6119" w:rsidR="003D7526" w:rsidRDefault="003D7526" w:rsidP="00650555">
+    <w:p w14:paraId="128FC1E0" w14:textId="212EB1D6" w:rsidR="003D7526" w:rsidRPr="00DE63C9" w:rsidRDefault="00DE63C9" w:rsidP="00650555">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004463B5">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cianci, A., S. Kuselias, D.J. Lowe, and G. Tsakumis. 2025. </w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mpact of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">trength on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uditor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rocessing: Investigating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ow </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uditors </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ely on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="003D7526" w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>eripheral</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cues. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="23"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Behavioral Research in Accounting</w:t>
       </w:r>
-      <w:r w:rsidR="00650555">
-[...4 lines deleted...]
-          <w:szCs w:val="23"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Emphasis"/>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="23"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00650555" w:rsidRPr="00650555">
-[...7 lines deleted...]
-    <w:p w14:paraId="5E1CC893" w14:textId="77777777" w:rsidR="00650555" w:rsidRPr="00650555" w:rsidRDefault="00650555" w:rsidP="00650555">
+      <w:r w:rsidRPr="00DE63C9">
+        <w:rPr>
+          <w:color w:val="1A1A1A"/>
+          <w:sz w:val="23"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>37 (2): 53–68.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E1CC893" w14:textId="77777777" w:rsidR="00650555" w:rsidRPr="00DE63C9" w:rsidRDefault="00650555" w:rsidP="00650555">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37CE9D93" w14:textId="76648735" w:rsidR="00C12C8B" w:rsidRPr="00B231E4" w:rsidRDefault="00C12C8B" w:rsidP="00A902A0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Lowe, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B231E4">
         <w:rPr>
@@ -2683,51 +2827,59 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Journal of Business Ethics </w:t>
       </w:r>
       <w:r w:rsidRPr="0080328F">
         <w:rPr>
           <w:color w:val="333333"/>
         </w:rPr>
         <w:t>154(1): 181-193.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDF9CFE" w14:textId="77777777" w:rsidR="00AB32F1" w:rsidRPr="00234987" w:rsidRDefault="00AB32F1" w:rsidP="00AB32F1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-720"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C9603DF" w14:textId="77777777" w:rsidR="00DF6DAE" w:rsidRDefault="0013776C" w:rsidP="0013776C">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB6847">
-        <w:t>Lowe, D.J., J. Bierstaker, D. Janvrin, and G. Jenkins. 201</w:t>
+        <w:t xml:space="preserve">Lowe, D.J., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DB6847">
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DB6847">
+        <w:t>, D. Janvrin, and G. Jenkins. 201</w:t>
       </w:r>
       <w:r w:rsidR="008239CA">
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00E80BCA">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6847">
         <w:t>Audit information technology use and perceived importance: Have the Big 4 lost their advantage?).</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DB6847">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Information Systems</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2900,50 +3052,51 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A7E74C" w14:textId="77777777" w:rsidR="00090085" w:rsidRPr="00D93EFF" w:rsidRDefault="00090085" w:rsidP="00090085">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D93EFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grenier, J., D.J. Lowe, D. Reffett, and T. Warne. 2015. The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00D93EFF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ffects of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>e</w:t>
@@ -3201,57 +3354,67 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>131 (4): 757-772.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DBA58B6" w14:textId="77777777" w:rsidR="004265DC" w:rsidRPr="00CD1243" w:rsidRDefault="004265DC" w:rsidP="004265DC">
       <w:pPr>
         <w:keepNext/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10E9FA10" w14:textId="77777777" w:rsidR="004265DC" w:rsidRPr="00CD1243" w:rsidRDefault="004265DC" w:rsidP="004265DC">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bierstaker, J., D. Janvrin, and D.J. Lowe. 2014. </w:t>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, J., D. Janvrin, and D.J. Lowe. 2014. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">What factors influence auditors’ use of computer-assisted audit techniques? </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Accounting </w:t>
       </w:r>
       <w:r w:rsidR="00D63A04">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>30: 67-74.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B2AF746" w14:textId="77777777" w:rsidR="004265DC" w:rsidRPr="00CD1243" w:rsidRDefault="004265DC" w:rsidP="005643BA">
@@ -3386,51 +3549,67 @@
         </w:rPr>
         <w:t>24(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="725C9AEE" w14:textId="77777777" w:rsidR="00CC1E71" w:rsidRPr="00CD1243" w:rsidRDefault="00CC1E71" w:rsidP="00CC1E71">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65B091F2" w14:textId="77777777" w:rsidR="00CC1E71" w:rsidRPr="00CD1243" w:rsidRDefault="00CC1E71" w:rsidP="00CC1E71">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lowe, D.J., and P.M. Reckers. 2012. An examination of the contribution of dispositional affect on ethical lapses. </w:t>
+        <w:t xml:space="preserve">Lowe, D.J., and P.M. Reckers. 2012. An examination of the contribution of dispositional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on ethical lapses. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Journal of Business Ethics</w:t>
       </w:r>
       <w:r w:rsidR="008B74E2" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B74E2" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>111(2): 179-193.</w:t>
       </w:r>
     </w:p>
@@ -3748,51 +3927,67 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> A., and </w:t>
       </w:r>
       <w:r w:rsidR="00D50046" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>D.J.</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Lowe</w:t>
       </w:r>
       <w:r w:rsidR="00D50046" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2010. The influence of dispositional affect on whistle-blowing. </w:t>
+        <w:t xml:space="preserve">. 2010. The influence of dispositional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D50046" w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>affect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D50046" w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on whistle-blowing. </w:t>
       </w:r>
       <w:r w:rsidR="00D50046" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Advances in Accounting </w:t>
       </w:r>
       <w:r w:rsidR="00B273A8" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>26: 259-269.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="695676C4" w14:textId="77777777" w:rsidR="00B25131" w:rsidRPr="00CD1243" w:rsidRDefault="00B25131">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
@@ -4009,51 +4204,69 @@
     </w:p>
     <w:p w14:paraId="3F668BB3" w14:textId="77777777" w:rsidR="00B20448" w:rsidRPr="00CD1243" w:rsidRDefault="00B20448" w:rsidP="002B6EC2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C0A32AF" w14:textId="77777777" w:rsidR="00F90A90" w:rsidRPr="00CD1243" w:rsidRDefault="009955E9" w:rsidP="002B6EC2">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Janvrin, D., J. Bierstaker, and D.J. Lowe. 2009. A</w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CD1243">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, and D.J. Lowe. 2009. A</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">n investigation of factors influencing the use of computer-related audit procedures. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD1243">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Journal of Information Systems</w:t>
       </w:r>
       <w:r w:rsidR="00F90A90" w:rsidRPr="00CD1243">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23(1): </w:t>
       </w:r>
       <w:r w:rsidR="00582444" w:rsidRPr="00CD1243">
         <w:rPr>
@@ -4201,51 +4414,70 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F2BFF0E" w14:textId="77777777" w:rsidR="008A320B" w:rsidRPr="009C0A31" w:rsidRDefault="008A320B" w:rsidP="008A320B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B173DD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Janvrin, D., J. Bierstaker, and D.J. Lowe. 200</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B173DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B173DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, and D.J. Lowe. 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00B173DD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009C0A31">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> An </w:t>
       </w:r>
       <w:r>
@@ -4518,57 +4750,67 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>9: 1-20.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319C8696" w14:textId="77777777" w:rsidR="007C3BA3" w:rsidRDefault="007C3BA3" w:rsidP="007C3BA3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE3EA34" w14:textId="77777777" w:rsidR="007C3BA3" w:rsidRPr="00B173DD" w:rsidRDefault="007C3BA3" w:rsidP="007C3BA3">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B173DD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Bierstaker,</w:t>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B173DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> J., D. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B173DD">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Janvrin,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
@@ -6286,50 +6528,51 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">wnership on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ublic </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ccou</w:t>
       </w:r>
       <w:r w:rsidR="00AB5942">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">tants’ </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
@@ -8689,63 +8932,72 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">oral </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">evelopment and </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">redecisional </w:t>
+        <w:t>redecisional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ttitudes in the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -9162,50 +9414,51 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">itigation of </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">indsight </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">ias in </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">udges' </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
@@ -11702,56 +11955,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01354">
-[...4 lines deleted...]
-        <w:t>Loudder, M., I. Khurana, R. Sawyers, C. Cordery, C. Johnson, D.J. Lowe, and R. Wunderle. 1992. T</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Loudder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, M., I. Khurana, R. Sawyers, C. Cordery, C. Johnson, D.J. Lowe, and R. Wunderle. 1992. T</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -11772,50 +12034,51 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">udit </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>q</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>ualifications</w:t>
       </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk222832350"/>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Auditing: A Journal of Practice and Theory</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -11823,168 +12086,245 @@
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">): </w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>69-82.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w14:paraId="6909644D" w14:textId="77777777" w:rsidR="009D335F" w:rsidRDefault="009D335F">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2859D0FD" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00173BF9">
+    <w:p w14:paraId="2859D0FD" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRDefault="00173BF9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Non-Refereed Publications</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21786A72" w14:textId="77777777" w:rsidR="0071381D" w:rsidRDefault="0071381D" w:rsidP="0071381D">
-[...4 lines deleted...]
-    <w:p w14:paraId="1AE8290E" w14:textId="054AC956" w:rsidR="0071381D" w:rsidRPr="0071381D" w:rsidRDefault="0071381D" w:rsidP="0071381D">
+    <w:p w14:paraId="0BC4007C" w14:textId="77777777" w:rsidR="002229C6" w:rsidRDefault="002229C6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1124"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F25F5B0" w14:textId="25EA0DD0" w:rsidR="002229C6" w:rsidRPr="0071381D" w:rsidRDefault="002229C6" w:rsidP="002229C6">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0071381D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Bierstaker, J., D. Janvrin, G. Jenkins, and D.J. Lowe.</w:t>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, J., D. Janvrin, G. Jenkins, and D.J. Lowe.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Report Prepared for the Auditing Standards Board of the AICPA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21786A72" w14:textId="77777777" w:rsidR="0071381D" w:rsidRDefault="0071381D" w:rsidP="0071381D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AE8290E" w14:textId="054AC956" w:rsidR="0071381D" w:rsidRPr="0071381D" w:rsidRDefault="0071381D" w:rsidP="0071381D">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rStyle w:val="Strong"/>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="_Hlk222909476"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, J., D. Janvrin, G. Jenkins, and D.J. Lowe.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023. </w:t>
       </w:r>
       <w:r w:rsidRPr="0071381D">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Impediments to Auditors’ Use of Information Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="0071381D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>. Report Prepared for the Auditing Standards Board of the AICPA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B31448" w14:textId="77777777" w:rsidR="0071381D" w:rsidRDefault="0071381D" w:rsidP="007F437B">
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="31956A73" w14:textId="631715FA" w:rsidR="007F437B" w:rsidRPr="00B173DD" w:rsidRDefault="007F437B" w:rsidP="007F437B">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...7 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A92676">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Charron, K., and D.J. Lowe. 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00A92676">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B173DD">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Skepticism and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13209,2336 +13549,2245 @@
         </w:rPr>
         <w:t>eview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46452838" w14:textId="77777777" w:rsidR="00E91EFF" w:rsidRDefault="00E91EFF" w:rsidP="00E7202E">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4680"/>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CA8A707" w14:textId="23047B29" w:rsidR="00E91EFF" w:rsidRPr="00887232" w:rsidRDefault="00E91EFF" w:rsidP="00E91EFF">
+    <w:p w14:paraId="392E4966" w14:textId="7607528D" w:rsidR="009014BE" w:rsidRPr="009014BE" w:rsidRDefault="00E91EFF" w:rsidP="009014BE">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...108 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Grenier, J., B. Holman, D.J. Lowe, and J. </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Ulla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Words </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atter: How the </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">escription of an </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2645">
-[...6 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">udit </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nfluences </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">erceptions of </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2645">
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">uditor </w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00887232">
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>iability."</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Under</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3EF9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3EF9" w:rsidRPr="009F3EF9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="009F3EF9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Round review at </w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Auditing: A Journal of Practice and Theory</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Behavioral Research in Accounting</w:t>
+      </w:r>
+      <w:r w:rsidR="009014BE" w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC2A3D9" w14:textId="77777777" w:rsidR="009014BE" w:rsidRPr="009014BE" w:rsidRDefault="009014BE" w:rsidP="009014BE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1341525E" w14:textId="14217EF7" w:rsidR="009014BE" w:rsidRDefault="009014BE" w:rsidP="009014BE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Giordano, J, D. Jordan Lowe, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. Nickell, and L. Victoravich. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">Partner </w:t>
+      </w:r>
+      <w:r>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">dentification in the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">ourtroom: The </w:t>
+      </w:r>
+      <w:r>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t>ole of</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">ounterfactual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">houghts in </w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">egligence </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">utcomes and the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">ffectiveness of a </w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t>how-and-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t xml:space="preserve">ell </w:t>
+      </w:r>
+      <w:r>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00003BBF">
+        <w:t>efense.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Under 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009014BE">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Round review at </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Auditing: A Journal of Practice and Theory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3087760B" w14:textId="77777777" w:rsidR="00B34956" w:rsidRDefault="00B34956" w:rsidP="00B34956">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D88239F" w14:textId="009314FA" w:rsidR="00B34956" w:rsidRPr="00B34956" w:rsidRDefault="00B34956" w:rsidP="00B34956">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34956">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Work in Progress</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13657C5C" w14:textId="77777777" w:rsidR="00B34956" w:rsidRDefault="00B34956" w:rsidP="009014BE">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279A1352" w14:textId="2092A04A" w:rsidR="00B34956" w:rsidRDefault="00B34956" w:rsidP="00B34956">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, J., D. Janvrin, G. Jenkins, and D.J. Lowe.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Use of Information Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="007E00DD">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by CPA firms</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00887232">
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> round.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Collected. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Report</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> being prepared </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071381D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>the Auditing Standards Board of the AICPA.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1C9892" w14:textId="77777777" w:rsidR="00E91EFF" w:rsidRPr="007A540B" w:rsidRDefault="00E91EFF" w:rsidP="00E91EFF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="751732EA" w14:textId="65011C7F" w:rsidR="00D90A92" w:rsidRPr="00280EA3" w:rsidRDefault="00DD60CC" w:rsidP="00E7202E">
-[...3 lines deleted...]
-          <w:tab w:val="clear" w:pos="4680"/>
+    <w:p w14:paraId="39BD0797" w14:textId="1604E837" w:rsidR="00173BF9" w:rsidRDefault="00173BF9" w:rsidP="00054D47">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
-        </w:tabs>
-[...20 lines deleted...]
-      <w:pPr>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B678CA">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Refereed Presentations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="554D3316" w14:textId="0DADBA2C" w:rsidR="006F7FB5" w:rsidRDefault="006F7FB5" w:rsidP="00F17570">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1124"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...181 lines deleted...]
-    <w:p w14:paraId="74E9F701" w14:textId="48CC7C6D" w:rsidR="003C3641" w:rsidRDefault="00BF677C" w:rsidP="00BF677C">
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AB21A7" w14:textId="1A34EB8D" w:rsidR="006F7FB5" w:rsidRPr="00536A5E" w:rsidRDefault="006F7FB5" w:rsidP="006F7FB5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk127270446"/>
+      <w:r w:rsidRPr="00536A5E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bucaro, T., and D.J. Lowe. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+        <w:t>Cianci, A. S. Kuselias, D.J. Lowe, and G. Tsakumis. Does audit committee strength diminish the bi</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Critical </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>t</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+        <w:t>ing effects of client likability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve">? </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">nterventions and their </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">resentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">pplicability to the </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>p</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>ublic</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C3641" w:rsidRPr="00C50EAC">
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">ccounting </w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CE4B78" w14:textId="70322DAE" w:rsidR="00677818" w:rsidRDefault="00677818" w:rsidP="00BF677C">
+    <w:p w14:paraId="3C547112" w14:textId="0E829B08" w:rsidR="00536A5E" w:rsidRDefault="00536A5E" w:rsidP="00F17570">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1124"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0996BA7B" w14:textId="3AC26733" w:rsidR="00536A5E" w:rsidRPr="00536A5E" w:rsidRDefault="00536A5E" w:rsidP="00536A5E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="39BD0797" w14:textId="1604E837" w:rsidR="00173BF9" w:rsidRDefault="00173BF9" w:rsidP="00054D47">
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Cianci, A. S. Kuselias, D.J. Lowe, and G. Tsakumis. Does audit committee strength diminish the bi</w:t>
+      </w:r>
+      <w:r w:rsidR="00205CB1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>ing effects of client likability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>? P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>merican Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00536A5E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="25432C53" w14:textId="77777777" w:rsidR="00536A5E" w:rsidRDefault="00536A5E" w:rsidP="00536A5E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7859CF9D" w14:textId="77777777" w:rsidR="00414BCE" w:rsidRPr="00414BCE" w:rsidRDefault="00414BCE" w:rsidP="00414BCE">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414BCE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Holman, B., J. Grenier, D.J. Lowe, and J. Ulla. 2022. The ticking time bomb: Population testing and jurors’ assessments of auditor negligence. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk127270218"/>
+      <w:r w:rsidRPr="00414BCE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414BCE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Mid-Year Meeting of the Auditing Section of the American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00414BCE">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="287EAB07" w14:textId="77777777" w:rsidR="00414BCE" w:rsidRDefault="00414BCE" w:rsidP="00414BCE">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B678CA">
-[...8 lines deleted...]
-    <w:p w14:paraId="554D3316" w14:textId="0DADBA2C" w:rsidR="006F7FB5" w:rsidRDefault="006F7FB5" w:rsidP="00F17570">
+    </w:p>
+    <w:p w14:paraId="07AD76BA" w14:textId="1E07E0E4" w:rsidR="00DA2084" w:rsidRPr="00DA2084" w:rsidRDefault="00DA2084" w:rsidP="00DA2084">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nickell, E., L. Victoravich, and D.J. Lowe. 2022. Attempts to leverage engagement partner identities in audit litigation and the effectiveness of a show-and-tell defense. </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="_Hlk127270404"/>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Mid-Year Meeting of the Auditing Section of the American Accounting Association</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5C082D5F" w14:textId="77777777" w:rsidR="00DA2084" w:rsidRDefault="00DA2084" w:rsidP="00F17570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14AB21A7" w14:textId="1A34EB8D" w:rsidR="006F7FB5" w:rsidRPr="00536A5E" w:rsidRDefault="006F7FB5" w:rsidP="006F7FB5">
+    <w:p w14:paraId="3B15346F" w14:textId="0D9483BE" w:rsidR="00437881" w:rsidRDefault="00437881" w:rsidP="00437881">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="_Hlk127270355"/>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Holman,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. Grenier, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.J. Lowe, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>and J. Ulla</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 2022. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">icking </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ime </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">omb: Population </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">esting and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">urors’ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssessments of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uditor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A2645">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egligence. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation at the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Hawaii Accounting Research Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158EB531" w14:textId="1EC9CFE0" w:rsidR="00DA2084" w:rsidRDefault="00DA2084" w:rsidP="00437881">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p w14:paraId="7573DE90" w14:textId="7E5F4212" w:rsidR="00DA2084" w:rsidRPr="00382F54" w:rsidRDefault="00DA2084" w:rsidP="00DA2084">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA2084">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Holman, B., J. Grenier, D.J. Lowe, and J. Ulla. 2021. The ticking time bomb: Population testing and jurors’ assessments of auditor negligence. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7F1D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6537ED8B" w14:textId="2DA0C8D6" w:rsidR="003F510C" w:rsidRDefault="003F510C" w:rsidP="00F17570">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1124"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60E5D335" w14:textId="726743B9" w:rsidR="003F510C" w:rsidRPr="00382F54" w:rsidRDefault="003F510C" w:rsidP="003F510C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nickell, E., L. Victoravich, and D.J. Lowe. 2020. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attempts to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">everage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngagement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentities in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>udit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itigation and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffectiveness of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>how-and-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ell </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>efense</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F510C">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Florida Behavioral Accounting Research Symposium</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="556D2A11" w14:textId="77777777" w:rsidR="00A03D51" w:rsidRDefault="00A03D51" w:rsidP="00A03D51">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AA4357E" w14:textId="76A53421" w:rsidR="00A03D51" w:rsidRPr="00382F54" w:rsidRDefault="00A03D51" w:rsidP="00A03D51">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nickell, E., L. Victoravich, and D.J. Lowe. 2020. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attempts to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">everage </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ngagement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">artner </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dentities in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>udit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">itigation and the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ffectiveness of a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>how-and-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ell </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A540B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>efense</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">resentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7F1D">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D90074" w14:textId="77777777" w:rsidR="00761AD5" w:rsidRDefault="00761AD5" w:rsidP="00F17570">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1124"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="1980"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F31863" w14:textId="5DC732AC" w:rsidR="00761AD5" w:rsidRPr="00761AD5" w:rsidRDefault="00761AD5" w:rsidP="00761AD5">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Hlk127270446"/>
-      <w:r w:rsidRPr="00536A5E">
+      <w:r w:rsidRPr="00EA2011">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Cianci, A. S. Kuselias, D.J. Lowe, and G. Tsakumis. Does audit committee strength diminish the bi</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Johnson, E., D.J. Lowe, and P.M. Reckers. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_new" w:history="1">
+        <w:r w:rsidRPr="00EA2011">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:iCs/>
+            <w:sz w:val="23"/>
+            <w:szCs w:val="23"/>
+          </w:rPr>
+          <w:t>The effects of auditor narcissism and perceptions of client agentic and communal traits on judgments of financial fraud risk.</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
-          <w:sz w:val="23"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">? </w:t>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">resentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>, 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00761AD5">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C547112" w14:textId="0E829B08" w:rsidR="00536A5E" w:rsidRDefault="00536A5E" w:rsidP="00F17570">
+    <w:p w14:paraId="46FB7B49" w14:textId="77777777" w:rsidR="00C0623A" w:rsidRDefault="00C0623A" w:rsidP="00F17570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0996BA7B" w14:textId="3AC26733" w:rsidR="00536A5E" w:rsidRPr="00536A5E" w:rsidRDefault="00536A5E" w:rsidP="00536A5E">
+    <w:p w14:paraId="38B579E2" w14:textId="77777777" w:rsidR="00C0623A" w:rsidRPr="00F17570" w:rsidRDefault="00C0623A" w:rsidP="00C0623A">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00536A5E">
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Cianci, A. S. Kuselias, D.J. Lowe, and G. Tsakumis. Does audit committee strength diminish the bi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00205CB1">
+        <w:t>Lowe,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2011">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>as</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t xml:space="preserve"> D.J. Lowe,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>ing effects of client likability</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2011">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>P.M. Reckers</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">resentation at the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t xml:space="preserve"> ,and A.K. Sauciuc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2011">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitigating the effect of rationalizations on unethical auditing decisions.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA2011">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation at the </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Annual Meeting of the A</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Hawaii Accounting Research Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>merican Accounting Association</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>, 20</w:t>
+        <w:t xml:space="preserve"> 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>22</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00536A5E">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="287EAB07" w14:textId="77777777" w:rsidR="00414BCE" w:rsidRDefault="00414BCE" w:rsidP="00414BCE">
+    <w:p w14:paraId="2511AF31" w14:textId="77777777" w:rsidR="005A4910" w:rsidRDefault="005A4910" w:rsidP="00F17570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07AD76BA" w14:textId="1E07E0E4" w:rsidR="00DA2084" w:rsidRPr="00DA2084" w:rsidRDefault="00DA2084" w:rsidP="00DA2084">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="327AA758" w14:textId="77777777" w:rsidR="005A4910" w:rsidRPr="005A4910" w:rsidRDefault="005A4910" w:rsidP="005A4910">
+      <w:pPr>
         <w:ind w:left="360"/>
-        <w:jc w:val="left"/>
-[...25 lines deleted...]
-          <w:b w:val="0"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A4910">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maksymov, E., J. Pickerd, D.J. Lowe, M. Peecher, and A. Reffett. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4910">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4910">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>The settlement norm (and exceptions) in audit legal disputes: Insights from prominent attorneys.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4910">
+        <w:rPr>
+          <w:bCs/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Mid-Year Meeting of the Auditing Section of the American Accounting Association</w:t>
-[...27 lines deleted...]
-    <w:p w14:paraId="5C082D5F" w14:textId="77777777" w:rsidR="00DA2084" w:rsidRDefault="00DA2084" w:rsidP="00F17570">
+        <w:t>Presentation at the BYU Research Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2018.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A4910">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2672ABD1" w14:textId="77777777" w:rsidR="00EA2011" w:rsidRPr="005A4910" w:rsidRDefault="00EA2011" w:rsidP="00F17570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B15346F" w14:textId="0D9483BE" w:rsidR="00437881" w:rsidRDefault="00437881" w:rsidP="00437881">
-[...725 lines deleted...]
-    <w:p w14:paraId="56F31863" w14:textId="5DC732AC" w:rsidR="00761AD5" w:rsidRPr="00761AD5" w:rsidRDefault="00761AD5" w:rsidP="00761AD5">
+    <w:p w14:paraId="18364A65" w14:textId="77777777" w:rsidR="00EA2011" w:rsidRPr="00F17570" w:rsidRDefault="00EA2011" w:rsidP="00EA2011">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2011">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Johnson, E., D.J. Lowe, and P.M. Reckers. </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00EA2011">
           <w:rPr>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>The effects of auditor narcissism and perceptions of client agentic and communal traits on judgments of financial fraud risk.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00EA2011">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00761AD5">
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
-        </w:rPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00761AD5">
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Presentation at the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00761AD5">
+        <w:t>Annual Meeting of the American Accounting Association,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>, 201</w:t>
+        <w:t xml:space="preserve"> 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>9</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00761AD5">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46FB7B49" w14:textId="77777777" w:rsidR="00C0623A" w:rsidRDefault="00C0623A" w:rsidP="00F17570">
+    <w:p w14:paraId="75D0B385" w14:textId="77777777" w:rsidR="00F17570" w:rsidRPr="00F17570" w:rsidRDefault="00F17570" w:rsidP="00F17570">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38B579E2" w14:textId="77777777" w:rsidR="00C0623A" w:rsidRPr="00F17570" w:rsidRDefault="00C0623A" w:rsidP="00C0623A">
+    <w:p w14:paraId="6283E34F" w14:textId="77777777" w:rsidR="00F17570" w:rsidRPr="00F17570" w:rsidRDefault="00F17570" w:rsidP="00F17570">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00EA2011">
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jenkins, J., D. Janvrin, D.J. Lowe, and J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
-        </w:rPr>
-[...232 lines deleted...]
-        <w:t xml:space="preserve">Johnson, E., D.J. Lowe, and P.M. Reckers. </w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:tgtFrame="_new" w:history="1">
-        <w:r w:rsidRPr="00EA2011">
-[...111 lines deleted...]
-      <w:hyperlink r:id="rId9" w:tgtFrame="_new" w:history="1">
         <w:r w:rsidRPr="00F17570">
           <w:rPr>
             <w:b w:val="0"/>
             <w:iCs/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
           </w:rPr>
           <w:t>IT audit specialist use: An examination of differences between Big 4 and Non-Big 4 firms.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
@@ -16001,52 +16250,62 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Janvrin, D., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">G. Jenkins, D.J. Lowe and </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>J. Bierstaker</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E7773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. IT audit specialists use: Does firm size matter? </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Presentation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
@@ -16151,52 +16410,62 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Janvrin, D., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">G. Jenkins, D.J. Lowe and </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>J. Bierstaker</w:t>
-      </w:r>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E7773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. IT audit specialists use: Does firm size matter? </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Presentation at the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B1CAC">
@@ -16955,50 +17224,51 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58FA9F77" w14:textId="77777777" w:rsidR="00145BA0" w:rsidRPr="00382F54" w:rsidRDefault="00145BA0" w:rsidP="00145BA0">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21C48A80" w14:textId="77777777" w:rsidR="00145BA0" w:rsidRPr="00F01354" w:rsidRDefault="00145BA0" w:rsidP="00145BA0">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00145BA0">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Lowe, D.J., and D. Van Fleet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00145BA0">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Scholarly </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00145BA0">
         <w:rPr>
@@ -17479,51 +17749,67 @@
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C777E5B" w14:textId="77777777" w:rsidR="00200999" w:rsidRPr="00200999" w:rsidRDefault="00200999" w:rsidP="00200999">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00200999">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Janvrin, D., D.J. Lowe, and J. Bierstaker. Auditor acceptance of computer-assisted audit techniques. Presentation at the</w:t>
+        <w:t xml:space="preserve">Janvrin, D., D.J. Lowe, and J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00200999">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00200999">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>. Auditor acceptance of computer-assisted audit techniques. Presentation at the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00200999">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Annual Meeting of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="00200999">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -17565,51 +17851,69 @@
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Janvrin, D., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">D.J. Lowe, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>J. Bierstaker.</w:t>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3472F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3472F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006263C1">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Auditor </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -18015,51 +18319,69 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DDCD6A2" w14:textId="77777777" w:rsidR="007D06D4" w:rsidRDefault="007D06D4" w:rsidP="007D06D4">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Janvrin, D., J. Bierstaker, and D.J. Lowe. </w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B3472F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B3472F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and D.J. Lowe. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>An investigation of factors influencing the use of computer-related audit procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00B3472F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Mid-Year Meeting of the Information Systems Section of the American Accounting Association</w:t>
@@ -18285,51 +18607,69 @@
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B39BCB0" w14:textId="77777777" w:rsidR="006E7773" w:rsidRDefault="006E7773" w:rsidP="006E7773">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Janvrin, D., J. Bierstaker, and D.J. Lowe. An examination of audit information technology usage and perceived importance. Forum Presentation at the </w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006E7773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006E7773">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and D.J. Lowe. An examination of audit information technology usage and perceived importance. Forum Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Mid-Year Meeting of the Auditing Section of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="006E7773">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>7</w:t>
@@ -18348,51 +18688,67 @@
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30CCE046" w14:textId="77777777" w:rsidR="004C527E" w:rsidRPr="004C527E" w:rsidRDefault="004C527E" w:rsidP="004C527E">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Janvrin, D., J. Bierstaker, and D.J. Lowe.</w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C527E">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C527E">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, and D.J. Lowe.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>The nature of audit planning: The relation between control risk assessment and computer-related audit procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -18439,51 +18795,69 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A9270EF" w14:textId="38996921" w:rsidR="000119E6" w:rsidRDefault="000119E6" w:rsidP="000119E6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Janvrin, D., J. Bierstaker, and D.J. Lowe. </w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004C527E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004C527E">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and D.J. Lowe. </w:t>
       </w:r>
       <w:r w:rsidRPr="00C9766F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>he nature of audit planning: The relation between control risk assessment and computer-related audit procedures.</w:t>
       </w:r>
       <w:r w:rsidRPr="004C527E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -18593,51 +18967,59 @@
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Reckers.</w:t>
       </w:r>
       <w:r w:rsidR="00FB276D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7F1D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Judges’ attitudes toward the public accounting profession.</w:t>
+        <w:t xml:space="preserve">Judges’ attitudes toward the public </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C7F1D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>accounting profession.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="005C7F1D">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Annual Meeting of the Accounting, Behavioral, and Organizations Section of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidR="00FB276D">
@@ -18928,51 +19310,67 @@
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18ECD6B1" w14:textId="77777777" w:rsidR="002C2185" w:rsidRPr="002C2185" w:rsidRDefault="002C2185" w:rsidP="002C2185">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C2185">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Janvrin, D., J. Bierstaker, and D.J. Lowe. An examination of factors that influence internal control documentation. Presentation at the </w:t>
+        <w:t xml:space="preserve">Janvrin, D., J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C2185">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Bierstaker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C2185">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and D.J. Lowe. An examination of factors that influence internal control documentation. Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="002C2185">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Annual Meeting of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidRPr="002C2185">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F515D2" w14:textId="77777777" w:rsidR="00CF42CD" w:rsidRPr="00F01354" w:rsidRDefault="00CF42CD" w:rsidP="00CF42CD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -19707,51 +20105,60 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>A preliminary framework in examining the influence of outcome information on evaluations of auditor decisions</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> Forum Presentation at the </w:t>
       </w:r>
       <w:r w:rsidRPr="00090BA6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Annual Meeting of the American Accounting Association</w:t>
+        <w:t xml:space="preserve">Annual Meeting of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00090BA6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>American Accounting Association</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2000.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBACC2D" w14:textId="77777777" w:rsidR="0058150D" w:rsidRDefault="0058150D" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -21814,51 +22221,59 @@
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F20750" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentation at the </w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00090BA6">
         <w:rPr>
           <w:i/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Southeastern Regional of the American Accounting Association</w:t>
       </w:r>
       <w:r w:rsidR="00FB276D">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>, 1994.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB276D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1994.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="158224A5" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00173BF9" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -23762,50 +24177,51 @@
     </w:p>
     <w:p w14:paraId="667E4F9A" w14:textId="77777777" w:rsidR="000119E6" w:rsidRDefault="000119E6" w:rsidP="0047729F">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16C0A821" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00295928" w:rsidP="00E67893">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Johnson, E., D.J. Lowe, and P.M. Reckers. </w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00090BA6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
       <w:r w:rsidR="00E030F1" w:rsidRPr="00090BA6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00173BF9" w:rsidRPr="00090BA6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">xamination of </w:t>
       </w:r>
       <w:r w:rsidR="00E030F1" w:rsidRPr="00090BA6">
         <w:rPr>
@@ -25729,50 +26145,51 @@
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:snapToGrid/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>The KPMG Best Paper Award from the Gender Issues &amp; Worklife Balance Section of the American Accounting Association for the paper, “</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Measuring </w:t>
       </w:r>
       <w:r w:rsidRPr="0072795C">
         <w:t>Accounting Professionals’</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0072795C">
+        <w:lastRenderedPageBreak/>
         <w:t>Attitudes Regarding Alternative Work Arrangements</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidRPr="0072795C">
         <w:t>(with E. Johnson and P.M. Reckers)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -27424,50 +27841,51 @@
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>External Research Support</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70280338" w14:textId="77777777" w:rsidR="008E5AA5" w:rsidRPr="00F01354" w:rsidRDefault="008E5AA5" w:rsidP="00EC5BF3">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
@@ -28006,58 +28424,69 @@
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ASU Athletics)</w:t>
       </w:r>
       <w:r w:rsidRPr="00017603">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EBDAD12" w14:textId="77777777" w:rsidR="00E15ACF" w:rsidRPr="00E15ACF" w:rsidRDefault="00E15ACF" w:rsidP="00E15ACF">
       <w:pPr>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E15ACF">
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Huizingh Undergraduate Teaching Award</w:t>
+        <w:t>Huizingh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E15ACF">
+        <w:rPr>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Undergraduate Teaching Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, ASU 2013.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DA596AE" w14:textId="77777777" w:rsidR="00C70A70" w:rsidRPr="00F01354" w:rsidRDefault="00C70A70" w:rsidP="001E77CD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2700"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
@@ -28571,51 +29000,71 @@
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00241717">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Behavioral &amp; Experimental Accounting eJournal (SSRN)</w:t>
+        <w:t xml:space="preserve">Behavioral &amp; Experimental Accounting </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00241717">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>eJournal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00241717">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (SSRN)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2019-</w:t>
       </w:r>
       <w:r w:rsidR="00E15F96">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00241717">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00E15F96">
         <w:rPr>
           <w:sz w:val="23"/>
@@ -28860,51 +29309,51 @@
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Journal</w:t>
       </w:r>
       <w:r w:rsidR="00721467">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0006472F" w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Reviewer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483A288B" w14:textId="554D3071" w:rsidR="00C14552" w:rsidRDefault="00C14552" w:rsidP="00C14552">
+    <w:p w14:paraId="483A288B" w14:textId="55672BD7" w:rsidR="00C14552" w:rsidRDefault="00C14552" w:rsidP="00C14552">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
@@ -29536,51 +29985,51 @@
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2015</w:t>
       </w:r>
       <w:r w:rsidR="00074D7C">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>-2016</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABFC539" w14:textId="2608A5E8" w:rsidR="00C23799" w:rsidRDefault="00C23799" w:rsidP="00C23799">
+    <w:p w14:paraId="0ABFC539" w14:textId="76ED2BC8" w:rsidR="00C23799" w:rsidRDefault="00C23799" w:rsidP="00C23799">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
@@ -29598,94 +30047,102 @@
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 200</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>8, 2010</w:t>
       </w:r>
       <w:r w:rsidR="00E372A1">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2013</w:t>
       </w:r>
       <w:r w:rsidR="003E2D61">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>, 2021</w:t>
       </w:r>
+      <w:r w:rsidR="00FC06F7">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2025</w:t>
+      </w:r>
       <w:r w:rsidR="00E372A1">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79FDC0F1" w14:textId="77777777" w:rsidR="00C23799" w:rsidRDefault="00C23799" w:rsidP="00C23799">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">European </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Accounting Review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -31693,93 +32150,109 @@
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D1BED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Track Chair</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DBF2CF" w14:textId="1D4A9547" w:rsidR="001D1BED" w:rsidRPr="00F17570" w:rsidRDefault="001D1BED" w:rsidP="001D1BED">
+    <w:p w14:paraId="46DBF2CF" w14:textId="1BD6285E" w:rsidR="001D1BED" w:rsidRPr="00F17570" w:rsidRDefault="001D1BED" w:rsidP="001D1BED">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C0623A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Hawaii Accounting Research Conference,</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00683ECD">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:t>-2020</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:t>, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00683ECD">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
       </w:r>
       <w:r w:rsidRPr="00F17570">
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7084E672" w14:textId="77777777" w:rsidR="00A92FEA" w:rsidRDefault="00A92FEA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
@@ -32183,50 +32656,51 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Professional Societies</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0891AE2E" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00173BF9">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
@@ -32432,50 +32906,51 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>PROFESSIONAL CERTIFICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2774332C" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="00173BF9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
@@ -34455,50 +34930,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="119F5808" w14:textId="77777777" w:rsidR="00173006" w:rsidRDefault="00173006" w:rsidP="00BD1893">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Honors Scholars Day Representative, 2014.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2900E8E0" w14:textId="77777777" w:rsidR="00BD1893" w:rsidRDefault="00BD1893" w:rsidP="00BD1893">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:firstLine="360"/>
         <w:rPr>
@@ -35197,1818 +35673,1971 @@
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:ind w:left="2304" w:hanging="2304"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2013ABEB" w14:textId="06925400" w:rsidR="00D3571E" w:rsidRPr="004B043E" w:rsidRDefault="004B043E" w:rsidP="00BB76A6">
+    <w:p w14:paraId="17B7C81A" w14:textId="77777777" w:rsidR="001973E8" w:rsidRDefault="004B043E" w:rsidP="00BB76A6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="right" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:ind w:left="2304" w:hanging="2304"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B043E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
-        <w:t>University</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="2DB70A4C" w14:textId="656EA14A" w:rsidR="004C21CA" w:rsidRDefault="004C21CA" w:rsidP="004C21CA">
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2013ABEB" w14:textId="00843A55" w:rsidR="00D3571E" w:rsidRPr="004B043E" w:rsidRDefault="001973E8" w:rsidP="00BB76A6">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
-        <w:tabs>
-[...487 lines deleted...]
-      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1440"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="right" w:pos="1728"/>
           <w:tab w:val="left" w:pos="2304"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="10800"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12240"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:ind w:left="2304" w:hanging="2304"/>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A7405E" w:rsidRPr="00F01354">
-[...29 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="004B043E" w:rsidRPr="004B043E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="004B043E">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Promotion and Tenure Committee, 2022-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00153058">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="009763A3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DB70A4C" w14:textId="656EA14A" w:rsidR="004C21CA" w:rsidRDefault="004C21CA" w:rsidP="004C21CA">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...13 lines deleted...]
-    <w:p w14:paraId="3C20329E" w14:textId="77777777" w:rsidR="00566D0F" w:rsidRPr="00F01354" w:rsidRDefault="00566D0F" w:rsidP="001D6802">
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Barrett </w:t>
+      </w:r>
+      <w:r w:rsidR="00A13CDA">
+        <w:t xml:space="preserve">Leadership </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Coordinator, 2013-201</w:t>
+      </w:r>
+      <w:r w:rsidR="00A13CDA">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00070BA7">
+        <w:t>, 2020-2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6212DABA" w14:textId="77777777" w:rsidR="00113D0C" w:rsidRPr="00F01354" w:rsidRDefault="00113D0C" w:rsidP="00113D0C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Marketing Department </w:t>
-[...17 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Marshall for the University Graduation Ceremonies, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="085DF89A" w14:textId="77777777" w:rsidR="00EA77A6" w:rsidRPr="00F01354" w:rsidRDefault="00EA77A6" w:rsidP="00BB76A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:ind w:left="360"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>University A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>cademic Senate, 2005-200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6, 2010-</w:t>
+      </w:r>
+      <w:r w:rsidR="00A859C0">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00E04CC5">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1816D60F" w14:textId="77777777" w:rsidR="00775DBF" w:rsidRPr="00775DBF" w:rsidRDefault="00775DBF" w:rsidP="00BB76A6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="484F6D4D" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRDefault="00173BF9" w:rsidP="00D81BA6">
+      <w:r w:rsidRPr="00775DBF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Multi-Disciplinary Grant-in-Aid Selection Committee, 2007.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00775DBF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1EB413" w14:textId="77777777" w:rsidR="00760DAC" w:rsidRPr="00F01354" w:rsidRDefault="00760DAC" w:rsidP="00760DAC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="324"/>
+          <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
+        <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
-          <w:b/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>University Research Advisory Committee, 2004-200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EF0057" w14:textId="77777777" w:rsidR="00602395" w:rsidRDefault="00602395" w:rsidP="00BD4883">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>External Reviewer for Sabbatical Le</w:t>
+      </w:r>
+      <w:r w:rsidR="0082626A">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>aves for ASU Polytechnic Campus, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ECCF5D" w14:textId="77777777" w:rsidR="00853936" w:rsidRPr="00BD4883" w:rsidRDefault="00BD4883" w:rsidP="00BD4883">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...32 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD4883">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>University Academic</w:t>
+      </w:r>
+      <w:r w:rsidR="00B827A4">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="004550E0">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002D0FD9">
-[...14 lines deleted...]
-    <w:p w14:paraId="7C3CA02F" w14:textId="410002A4" w:rsidR="00CC2E9D" w:rsidRDefault="002D0FD9" w:rsidP="00190158">
+      <w:r w:rsidRPr="00BD4883">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Grievance Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05DC00C0" w14:textId="77777777" w:rsidR="00A16AFF" w:rsidRPr="00F01354" w:rsidRDefault="0006242A" w:rsidP="00A16AFF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...20 lines deleted...]
-      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University - </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AFF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Dean’s Search Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AFF" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AFF" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AFF">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00A16AFF" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641570AF" w14:textId="77777777" w:rsidR="00B2207F" w:rsidRDefault="00A16AFF" w:rsidP="008F39C3">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2207F" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Academic Grade Appeals Committee,</w:t>
+      </w:r>
+      <w:r w:rsidR="007E4157">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2207F" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>2005-2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2590C67D" w14:textId="77777777" w:rsidR="00B96A16" w:rsidRPr="00F01354" w:rsidRDefault="00B96A16" w:rsidP="00B96A16">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1440"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="right" w:pos="1728"/>
+          <w:tab w:val="left" w:pos="2304"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="7920"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+          <w:tab w:val="left" w:pos="10080"/>
+          <w:tab w:val="left" w:pos="10800"/>
+          <w:tab w:val="left" w:pos="11520"/>
+          <w:tab w:val="left" w:pos="12240"/>
+          <w:tab w:val="left" w:pos="12960"/>
+        </w:tabs>
+        <w:ind w:left="2304" w:hanging="2304"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01354">
-[...28 lines deleted...]
-    <w:p w14:paraId="7633F771" w14:textId="00129E13" w:rsidR="00190158" w:rsidRDefault="00190158" w:rsidP="00190158">
+      <w:r w:rsidR="00A7405E" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>University Committee on Salary Compensation and Compression Issues</w:t>
+      </w:r>
+      <w:r w:rsidR="00A7405E" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2004.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E1B65E1" w14:textId="77777777" w:rsidR="00566D0F" w:rsidRPr="00F01354" w:rsidRDefault="00566D0F" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...54 lines deleted...]
-    <w:p w14:paraId="345FAD17" w14:textId="47FB039B" w:rsidR="000F7A0B" w:rsidRDefault="000F7A0B" w:rsidP="005F19DA">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Leadership Assessment for the University, 2000-2002.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C20329E" w14:textId="77777777" w:rsidR="00566D0F" w:rsidRPr="00F01354" w:rsidRDefault="00566D0F" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...26 lines deleted...]
-    <w:p w14:paraId="35B4E2BE" w14:textId="78A6B9BC" w:rsidR="005F19DA" w:rsidRDefault="005F19DA" w:rsidP="005F19DA">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marketing Department </w:t>
+      </w:r>
+      <w:r w:rsidR="004550E0">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(External Person) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Search Committee, 1999-2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A42B4FC" w14:textId="77777777" w:rsidR="00566D0F" w:rsidRDefault="00566D0F" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
-          <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-        <w:rPr>
-[...40 lines deleted...]
-    <w:p w14:paraId="3D5B0AC9" w14:textId="01C32D3C" w:rsidR="008E6194" w:rsidRDefault="008E6194" w:rsidP="007370A3">
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Marshall for the University Graduation Ceremonies, 1996.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C25FC5E" w14:textId="77777777" w:rsidR="00624038" w:rsidRDefault="00624038" w:rsidP="00D81BA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="07053020" w14:textId="66329750" w:rsidR="00AA0BE0" w:rsidRDefault="00AA0BE0" w:rsidP="007370A3">
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="484F6D4D" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRDefault="00173BF9" w:rsidP="00D81BA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
-          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="324"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
-          <w:sz w:val="23"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="0614BA0C" w14:textId="37AB1A62" w:rsidR="008E6194" w:rsidRDefault="008E6194" w:rsidP="007370A3">
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05795BCC" w14:textId="77777777" w:rsidR="001973E8" w:rsidRDefault="00CC2E9D" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01354">
-[...21 lines deleted...]
-    <w:p w14:paraId="438B8D19" w14:textId="31438366" w:rsidR="007370A3" w:rsidRDefault="007370A3" w:rsidP="007370A3">
+    </w:p>
+    <w:p w14:paraId="0B49F95A" w14:textId="40D309D7" w:rsidR="000A51F2" w:rsidRDefault="001973E8" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01354">
-[...14 lines deleted...]
-    <w:p w14:paraId="4FA09CF3" w14:textId="77777777" w:rsidR="00195A33" w:rsidRDefault="00195A33" w:rsidP="00195A33">
+      <w:r w:rsidR="000A51F2">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AAA Lifetime Service Award Committee, 2026-2027. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24F09DA4" w14:textId="2FEFB8F4" w:rsidR="002D0FD9" w:rsidRDefault="000A51F2" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Auditing Section Distinguished Service Award Committee, 2019-2020.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5FB1E7CC" w14:textId="77777777" w:rsidR="008E42F6" w:rsidRDefault="008E42F6" w:rsidP="00195A33">
+      </w:r>
+      <w:r w:rsidR="00DC4E1B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>AAA Accounting Educator Award Committee, 2024-202</w:t>
+      </w:r>
+      <w:r w:rsidR="001973E8">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4E1B">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AF1B87C" w14:textId="40027A0F" w:rsidR="002D0FD9" w:rsidRDefault="002D0FD9" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00243A21">
-[...18 lines deleted...]
-        <w:t>Committee,</w:t>
+      <w:r w:rsidRPr="002D0FD9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auditing Section </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Distin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D0FD9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>guished Service Award</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00243A21">
-[...35 lines deleted...]
-    <w:p w14:paraId="47166EED" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+      <w:r w:rsidRPr="002D0FD9">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, 2024-2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C3CA02F" w14:textId="410002A4" w:rsidR="00CC2E9D" w:rsidRDefault="002D0FD9" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01354">
-[...14 lines deleted...]
-    <w:p w14:paraId="42AA5091" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+      <w:r w:rsidR="00CC2E9D">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>AAA Deloitte Wildman Award Committee, Chair 2022-2023.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640B6FCD" w14:textId="2DDBB8F9" w:rsidR="00840D32" w:rsidRDefault="00840D32" w:rsidP="00840D32">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="1AE195AE" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+        <w:t xml:space="preserve">Outside Reviewer for Promotion </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to Full Professor </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chad Simon, Utah State University, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7633F771" w14:textId="00129E13" w:rsidR="00190158" w:rsidRDefault="00190158" w:rsidP="00190158">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="5B38073B" w14:textId="77777777" w:rsidR="007364A7" w:rsidRDefault="007364A7" w:rsidP="00D81BA6">
+        <w:t xml:space="preserve">Outside Reviewer for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Jeremy Vinson</w:t>
+      </w:r>
+      <w:r w:rsidR="00840D32">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r w:rsidR="00840D32" w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Tenure/Promotion</w:t>
+      </w:r>
+      <w:r w:rsidR="00840D32">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Clemson University, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="345FAD17" w14:textId="47FB039B" w:rsidR="000F7A0B" w:rsidRDefault="000F7A0B" w:rsidP="005F19DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00F01354">
-[...14 lines deleted...]
-    <w:p w14:paraId="0F7A462B" w14:textId="52E103E8" w:rsidR="001A7EAC" w:rsidRDefault="001A7EAC" w:rsidP="00D81BA6">
+      <w:r w:rsidR="00517251">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Program Committee </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>for the Hawaii Accounting Research Conference, 2021-2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35B4E2BE" w14:textId="78A6B9BC" w:rsidR="005F19DA" w:rsidRDefault="005F19DA" w:rsidP="005F19DA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
         <w:tab/>
-        <w:t>Auditing Section Education Committee, 2018-2019.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A06C180" w14:textId="61881ADD" w:rsidR="003C209D" w:rsidRDefault="003C209D" w:rsidP="003C209D">
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Outside Reviewer for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lindsay Andiola for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Tenure/Promotion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, VCU, 2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D5B0AC9" w14:textId="01C32D3C" w:rsidR="008E6194" w:rsidRDefault="008E6194" w:rsidP="007370A3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fengchun Tang, Virginia Commonwealth U., 2017.</w:t>
+        <w:t xml:space="preserve"> Kenny Zheng, University of Wyoming, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A73">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07053020" w14:textId="66329750" w:rsidR="00AA0BE0" w:rsidRDefault="00AA0BE0" w:rsidP="007370A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>AAA Deloitte Wildman Award Committee, 2021-2022.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0614BA0C" w14:textId="37AB1A62" w:rsidR="008E6194" w:rsidRDefault="008E6194" w:rsidP="007370A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ben Commerford, University of Kentucky, 2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A73">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438B8D19" w14:textId="31438366" w:rsidR="007370A3" w:rsidRDefault="007370A3" w:rsidP="007370A3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jonathan Pyzoha, Miami University, 2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA09CF3" w14:textId="77777777" w:rsidR="00195A33" w:rsidRDefault="00195A33" w:rsidP="00195A33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Auditing Section Distinguished Service Award Committee, 2019-2020.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FB1E7CC" w14:textId="77777777" w:rsidR="008E42F6" w:rsidRDefault="008E42F6" w:rsidP="00195A33">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00243A21">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ABO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nominating </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243A21">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Committee,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243A21">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243A21">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>-20</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00243A21">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47166EED" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Joleen Kremin, Portland State University, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42AA5091" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Eric Gooden, Boise State University, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AE195AE" w14:textId="77777777" w:rsidR="007E16C5" w:rsidRDefault="007E16C5" w:rsidP="007E16C5">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sarah Stein, Virginia Tech, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B38073B" w14:textId="77777777" w:rsidR="007364A7" w:rsidRDefault="007364A7" w:rsidP="00D81BA6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ann Backof, University of Virginia, 2018.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F7A462B" w14:textId="52E103E8" w:rsidR="001A7EAC" w:rsidRDefault="001A7EAC" w:rsidP="00D81BA6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+        <w:t>Auditing Section Education Committee, 2018-2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A06C180" w14:textId="61881ADD" w:rsidR="003C209D" w:rsidRDefault="003C209D" w:rsidP="003C209D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1080"/>
+          <w:tab w:val="left" w:pos="-720"/>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="4230"/>
+          <w:tab w:val="left" w:pos="4500"/>
+          <w:tab w:val="left" w:pos="5580"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="8190"/>
+          <w:tab w:val="left" w:pos="8640"/>
+          <w:tab w:val="left" w:pos="9360"/>
+        </w:tabs>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Outside Reviewer for Tenure/Promotion for</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Fengchun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tang, Virginia Commonwealth U., 2017.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60E28A07" w14:textId="77777777" w:rsidR="003E38B3" w:rsidRDefault="003E38B3" w:rsidP="00D81BA6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
@@ -38980,50 +39609,51 @@
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00566D0F" w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Institute of Internal Auditors (Governor), 1993-1995.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="747F317A" w14:textId="77777777" w:rsidR="00173BF9" w:rsidRPr="00F01354" w:rsidRDefault="001D6802" w:rsidP="001D6802">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1080"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4230"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
           <w:tab w:val="left" w:pos="6210"/>
@@ -39946,55 +40576,63 @@
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="8190"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E317110" w14:textId="77777777" w:rsidR="007B197F" w:rsidRPr="00F01354" w:rsidRDefault="007B197F" w:rsidP="007B197F">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="324"/>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F01354">
-[...3 lines deleted...]
-        <w:t>Shapeero, Michael</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Shapeero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F01354">
+        <w:rPr>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>, Michael</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">. 1996. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">Premature </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve">udit </w:t>
       </w:r>
@@ -40538,51 +41176,83 @@
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Anderson, Brett. 2015</w:t>
       </w:r>
       <w:r w:rsidR="00C76FF6">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> An Investigation of the Political Attitudes and Beliefs of MAcc and MTAx Students. (Member). Arizona State University.</w:t>
+        <w:t xml:space="preserve"> An Investigation of the Political Attitudes and Beliefs of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>MAcc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>MTAx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Students. (Member). Arizona State University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00958B8F" w14:textId="77777777" w:rsidR="00DD4186" w:rsidRDefault="00DD4186" w:rsidP="007B197F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
@@ -40596,56 +41266,65 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Licandro, Mark. 2013. War vs. Business. </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Licandro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Mark. 2013. War vs. Business. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F01354">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>(Member).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64F53">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Arizona State University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16FFA377" w14:textId="77777777" w:rsidR="007B197F" w:rsidRDefault="007B197F" w:rsidP="00001CE0">
       <w:pPr>
@@ -40771,51 +41450,67 @@
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
-        <w:t xml:space="preserve">Reckers-Sauciuc, Ashley. 2010. The Influence of Dispositional Affect on Whistle-blowing. (Member). </w:t>
+        <w:t xml:space="preserve">Reckers-Sauciuc, Ashley. 2010. The Influence of Dispositional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t>Affect</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on Whistle-blowing. (Member). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D64F53">
         <w:rPr>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
         </w:rPr>
         <w:t>Arizona State University.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69FEFD02" w14:textId="77777777" w:rsidR="001D66D4" w:rsidRDefault="001D66D4" w:rsidP="001D3093">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1124"/>
           <w:tab w:val="left" w:pos="-720"/>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1980"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
@@ -40936,51 +41631,51 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F03EDB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5600B1E0"/>
@@ -41261,64 +41956,64 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="878510349">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1410926443">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA5845"/>
     <w:rsid w:val="00001CE0"/>
     <w:rsid w:val="0000268C"/>
     <w:rsid w:val="00003FEE"/>
     <w:rsid w:val="000119E6"/>
     <w:rsid w:val="000122B4"/>
     <w:rsid w:val="000126A7"/>
     <w:rsid w:val="00017603"/>
     <w:rsid w:val="0002000C"/>
     <w:rsid w:val="00023095"/>
     <w:rsid w:val="000243B2"/>
     <w:rsid w:val="000248F6"/>
     <w:rsid w:val="0003074A"/>
@@ -41332,50 +42027,51 @@
     <w:rsid w:val="0005134E"/>
     <w:rsid w:val="00054659"/>
     <w:rsid w:val="00054D18"/>
     <w:rsid w:val="00054D47"/>
     <w:rsid w:val="0006242A"/>
     <w:rsid w:val="00063F5F"/>
     <w:rsid w:val="00064517"/>
     <w:rsid w:val="0006472F"/>
     <w:rsid w:val="0007023D"/>
     <w:rsid w:val="000705A5"/>
     <w:rsid w:val="00070BA7"/>
     <w:rsid w:val="000714DB"/>
     <w:rsid w:val="00072C29"/>
     <w:rsid w:val="00074D7C"/>
     <w:rsid w:val="00075C56"/>
     <w:rsid w:val="00075CC4"/>
     <w:rsid w:val="000801C4"/>
     <w:rsid w:val="000815A9"/>
     <w:rsid w:val="000820A5"/>
     <w:rsid w:val="0008554D"/>
     <w:rsid w:val="00090085"/>
     <w:rsid w:val="0009067F"/>
     <w:rsid w:val="00090BA6"/>
     <w:rsid w:val="000961AE"/>
     <w:rsid w:val="000A46B1"/>
+    <w:rsid w:val="000A51F2"/>
     <w:rsid w:val="000A6B76"/>
     <w:rsid w:val="000B01AA"/>
     <w:rsid w:val="000B081F"/>
     <w:rsid w:val="000B410F"/>
     <w:rsid w:val="000B70C3"/>
     <w:rsid w:val="000C2A18"/>
     <w:rsid w:val="000C4240"/>
     <w:rsid w:val="000C6541"/>
     <w:rsid w:val="000D0B45"/>
     <w:rsid w:val="000D61E5"/>
     <w:rsid w:val="000D7D78"/>
     <w:rsid w:val="000E2891"/>
     <w:rsid w:val="000E487B"/>
     <w:rsid w:val="000E588F"/>
     <w:rsid w:val="000E6F4B"/>
     <w:rsid w:val="000E75FE"/>
     <w:rsid w:val="000F23C3"/>
     <w:rsid w:val="000F6778"/>
     <w:rsid w:val="000F7A0B"/>
     <w:rsid w:val="0010297E"/>
     <w:rsid w:val="00111BAC"/>
     <w:rsid w:val="001135CA"/>
     <w:rsid w:val="00113D0C"/>
     <w:rsid w:val="00113FCA"/>
     <w:rsid w:val="00116085"/>
@@ -41387,107 +42083,110 @@
     <w:rsid w:val="0013776C"/>
     <w:rsid w:val="00142683"/>
     <w:rsid w:val="001438FA"/>
     <w:rsid w:val="00143D6E"/>
     <w:rsid w:val="00145BA0"/>
     <w:rsid w:val="001473CE"/>
     <w:rsid w:val="00153058"/>
     <w:rsid w:val="00153ABB"/>
     <w:rsid w:val="00161C76"/>
     <w:rsid w:val="00162254"/>
     <w:rsid w:val="00164E03"/>
     <w:rsid w:val="0016699E"/>
     <w:rsid w:val="0017028E"/>
     <w:rsid w:val="00172993"/>
     <w:rsid w:val="00172F98"/>
     <w:rsid w:val="00173006"/>
     <w:rsid w:val="001737B8"/>
     <w:rsid w:val="00173BF9"/>
     <w:rsid w:val="00181E46"/>
     <w:rsid w:val="001832F9"/>
     <w:rsid w:val="00184B94"/>
     <w:rsid w:val="00187486"/>
     <w:rsid w:val="00187AA2"/>
     <w:rsid w:val="00190158"/>
     <w:rsid w:val="00195A33"/>
+    <w:rsid w:val="001973E8"/>
     <w:rsid w:val="001A09B3"/>
     <w:rsid w:val="001A6EBC"/>
     <w:rsid w:val="001A7EAC"/>
     <w:rsid w:val="001B08FF"/>
     <w:rsid w:val="001B49FD"/>
     <w:rsid w:val="001B6555"/>
     <w:rsid w:val="001B68AE"/>
     <w:rsid w:val="001C1B9E"/>
     <w:rsid w:val="001D1BED"/>
     <w:rsid w:val="001D301F"/>
     <w:rsid w:val="001D3093"/>
     <w:rsid w:val="001D5E4B"/>
     <w:rsid w:val="001D66D4"/>
     <w:rsid w:val="001D6802"/>
     <w:rsid w:val="001E2FD8"/>
     <w:rsid w:val="001E67EF"/>
     <w:rsid w:val="001E77CD"/>
     <w:rsid w:val="001F3925"/>
     <w:rsid w:val="001F5062"/>
     <w:rsid w:val="001F5A8A"/>
     <w:rsid w:val="001F5FCD"/>
     <w:rsid w:val="001F6BFA"/>
     <w:rsid w:val="00200999"/>
     <w:rsid w:val="00205222"/>
     <w:rsid w:val="00205CB1"/>
     <w:rsid w:val="00214DCB"/>
     <w:rsid w:val="0021612E"/>
     <w:rsid w:val="00217A12"/>
     <w:rsid w:val="00217C91"/>
+    <w:rsid w:val="002229C6"/>
     <w:rsid w:val="0022377A"/>
     <w:rsid w:val="00225281"/>
     <w:rsid w:val="00225A46"/>
     <w:rsid w:val="0023090B"/>
     <w:rsid w:val="00231586"/>
     <w:rsid w:val="00232216"/>
     <w:rsid w:val="00232B8B"/>
     <w:rsid w:val="002344D6"/>
     <w:rsid w:val="00235116"/>
     <w:rsid w:val="00241717"/>
     <w:rsid w:val="0024248F"/>
     <w:rsid w:val="00242E6E"/>
     <w:rsid w:val="00243A21"/>
     <w:rsid w:val="00247301"/>
     <w:rsid w:val="00260285"/>
     <w:rsid w:val="00263BBF"/>
     <w:rsid w:val="00266426"/>
     <w:rsid w:val="0026669C"/>
     <w:rsid w:val="00266E22"/>
     <w:rsid w:val="00275A36"/>
     <w:rsid w:val="00275B4D"/>
     <w:rsid w:val="00280AA2"/>
     <w:rsid w:val="00280EA3"/>
     <w:rsid w:val="00281914"/>
     <w:rsid w:val="0028246C"/>
     <w:rsid w:val="00283A5A"/>
     <w:rsid w:val="002843A8"/>
     <w:rsid w:val="00287913"/>
+    <w:rsid w:val="00290B19"/>
     <w:rsid w:val="00291D10"/>
     <w:rsid w:val="00291EF7"/>
     <w:rsid w:val="00292B17"/>
     <w:rsid w:val="00295928"/>
     <w:rsid w:val="002A4B7D"/>
     <w:rsid w:val="002B11E1"/>
     <w:rsid w:val="002B2F4E"/>
     <w:rsid w:val="002B6EC2"/>
     <w:rsid w:val="002B76BC"/>
     <w:rsid w:val="002C2185"/>
     <w:rsid w:val="002C7D74"/>
     <w:rsid w:val="002D0A08"/>
     <w:rsid w:val="002D0FD9"/>
     <w:rsid w:val="002D2768"/>
     <w:rsid w:val="002D304B"/>
     <w:rsid w:val="002D7AD9"/>
     <w:rsid w:val="002E2AA4"/>
     <w:rsid w:val="002E3144"/>
     <w:rsid w:val="002E3FCA"/>
     <w:rsid w:val="00301E59"/>
     <w:rsid w:val="003045FE"/>
     <w:rsid w:val="00305455"/>
     <w:rsid w:val="003102BB"/>
     <w:rsid w:val="003126B2"/>
     <w:rsid w:val="00321041"/>
@@ -41677,50 +42376,51 @@
     <w:rsid w:val="006033EE"/>
     <w:rsid w:val="00604110"/>
     <w:rsid w:val="00606181"/>
     <w:rsid w:val="00615A57"/>
     <w:rsid w:val="006164E2"/>
     <w:rsid w:val="00624038"/>
     <w:rsid w:val="006263C1"/>
     <w:rsid w:val="00631AF0"/>
     <w:rsid w:val="006337FB"/>
     <w:rsid w:val="00636744"/>
     <w:rsid w:val="0063762B"/>
     <w:rsid w:val="00640F01"/>
     <w:rsid w:val="00642255"/>
     <w:rsid w:val="0064326E"/>
     <w:rsid w:val="00644360"/>
     <w:rsid w:val="00650555"/>
     <w:rsid w:val="00654C79"/>
     <w:rsid w:val="00663242"/>
     <w:rsid w:val="006637BD"/>
     <w:rsid w:val="00665904"/>
     <w:rsid w:val="006775E1"/>
     <w:rsid w:val="00677818"/>
     <w:rsid w:val="00677C61"/>
     <w:rsid w:val="006817C6"/>
     <w:rsid w:val="00683BE4"/>
+    <w:rsid w:val="00683ECD"/>
     <w:rsid w:val="0069413A"/>
     <w:rsid w:val="0069698B"/>
     <w:rsid w:val="006A1AEC"/>
     <w:rsid w:val="006A3191"/>
     <w:rsid w:val="006B021F"/>
     <w:rsid w:val="006B2F71"/>
     <w:rsid w:val="006B376D"/>
     <w:rsid w:val="006B6D28"/>
     <w:rsid w:val="006C10BC"/>
     <w:rsid w:val="006C23E9"/>
     <w:rsid w:val="006C50D1"/>
     <w:rsid w:val="006D03D0"/>
     <w:rsid w:val="006D0DD4"/>
     <w:rsid w:val="006D11A2"/>
     <w:rsid w:val="006D14B6"/>
     <w:rsid w:val="006D22E8"/>
     <w:rsid w:val="006D45D7"/>
     <w:rsid w:val="006D4CCE"/>
     <w:rsid w:val="006D59EF"/>
     <w:rsid w:val="006D5E40"/>
     <w:rsid w:val="006D61E0"/>
     <w:rsid w:val="006E180C"/>
     <w:rsid w:val="006E2AAF"/>
     <w:rsid w:val="006E38D2"/>
     <w:rsid w:val="006E4476"/>
@@ -41764,174 +42464,181 @@
     <w:rsid w:val="007825C0"/>
     <w:rsid w:val="00782D48"/>
     <w:rsid w:val="007920D1"/>
     <w:rsid w:val="00794399"/>
     <w:rsid w:val="007949EF"/>
     <w:rsid w:val="00795958"/>
     <w:rsid w:val="007A4D07"/>
     <w:rsid w:val="007A6E91"/>
     <w:rsid w:val="007B0C05"/>
     <w:rsid w:val="007B197F"/>
     <w:rsid w:val="007B2AD8"/>
     <w:rsid w:val="007B75FE"/>
     <w:rsid w:val="007B7C7F"/>
     <w:rsid w:val="007C0C57"/>
     <w:rsid w:val="007C3BA3"/>
     <w:rsid w:val="007C52FE"/>
     <w:rsid w:val="007C6554"/>
     <w:rsid w:val="007D028B"/>
     <w:rsid w:val="007D06D4"/>
     <w:rsid w:val="007D090C"/>
     <w:rsid w:val="007D1B20"/>
     <w:rsid w:val="007D3BEF"/>
     <w:rsid w:val="007D45D9"/>
     <w:rsid w:val="007D5E3A"/>
     <w:rsid w:val="007E0086"/>
+    <w:rsid w:val="007E00DD"/>
     <w:rsid w:val="007E0F3C"/>
     <w:rsid w:val="007E16C5"/>
     <w:rsid w:val="007E4157"/>
     <w:rsid w:val="007E5235"/>
+    <w:rsid w:val="007E74CC"/>
     <w:rsid w:val="007E7B74"/>
     <w:rsid w:val="007F437B"/>
     <w:rsid w:val="007F464C"/>
     <w:rsid w:val="007F551A"/>
     <w:rsid w:val="008013C4"/>
     <w:rsid w:val="0080254B"/>
     <w:rsid w:val="00803B74"/>
     <w:rsid w:val="00804BC1"/>
     <w:rsid w:val="00812453"/>
     <w:rsid w:val="0081266A"/>
     <w:rsid w:val="008133FC"/>
     <w:rsid w:val="00813C2B"/>
     <w:rsid w:val="00814E44"/>
     <w:rsid w:val="0082041E"/>
     <w:rsid w:val="0082042F"/>
     <w:rsid w:val="00821DF4"/>
     <w:rsid w:val="00822D33"/>
     <w:rsid w:val="00823716"/>
     <w:rsid w:val="008239CA"/>
     <w:rsid w:val="0082626A"/>
     <w:rsid w:val="00826456"/>
     <w:rsid w:val="0082788D"/>
     <w:rsid w:val="0083166F"/>
     <w:rsid w:val="00840D32"/>
+    <w:rsid w:val="00841DF1"/>
     <w:rsid w:val="008427B1"/>
     <w:rsid w:val="008456DC"/>
     <w:rsid w:val="00846B3D"/>
     <w:rsid w:val="008526A8"/>
     <w:rsid w:val="00853936"/>
     <w:rsid w:val="00854466"/>
     <w:rsid w:val="00854C32"/>
     <w:rsid w:val="00856F99"/>
     <w:rsid w:val="00857250"/>
     <w:rsid w:val="00860C9E"/>
     <w:rsid w:val="008649A3"/>
     <w:rsid w:val="00864F7A"/>
     <w:rsid w:val="00865680"/>
     <w:rsid w:val="00870C49"/>
     <w:rsid w:val="0087253A"/>
     <w:rsid w:val="00874C29"/>
     <w:rsid w:val="00881A76"/>
     <w:rsid w:val="0088203D"/>
     <w:rsid w:val="00887232"/>
     <w:rsid w:val="0089583A"/>
     <w:rsid w:val="008A320B"/>
     <w:rsid w:val="008B1CAC"/>
     <w:rsid w:val="008B3D33"/>
     <w:rsid w:val="008B5AC7"/>
     <w:rsid w:val="008B5FC2"/>
     <w:rsid w:val="008B6E1F"/>
     <w:rsid w:val="008B74E2"/>
     <w:rsid w:val="008B7669"/>
     <w:rsid w:val="008C2A9C"/>
     <w:rsid w:val="008C6F18"/>
     <w:rsid w:val="008D0912"/>
     <w:rsid w:val="008D0E53"/>
     <w:rsid w:val="008D1D92"/>
     <w:rsid w:val="008D4547"/>
     <w:rsid w:val="008D50B0"/>
     <w:rsid w:val="008D5DFA"/>
     <w:rsid w:val="008D7007"/>
     <w:rsid w:val="008E20F5"/>
     <w:rsid w:val="008E42F6"/>
     <w:rsid w:val="008E594A"/>
     <w:rsid w:val="008E5AA5"/>
     <w:rsid w:val="008E6194"/>
     <w:rsid w:val="008F130F"/>
     <w:rsid w:val="008F39C3"/>
     <w:rsid w:val="008F46ED"/>
     <w:rsid w:val="00900E0E"/>
+    <w:rsid w:val="009014BE"/>
     <w:rsid w:val="00903217"/>
     <w:rsid w:val="009036D0"/>
     <w:rsid w:val="00903CFF"/>
     <w:rsid w:val="00904B7D"/>
     <w:rsid w:val="00906850"/>
     <w:rsid w:val="00913101"/>
     <w:rsid w:val="00914179"/>
     <w:rsid w:val="00915F5D"/>
     <w:rsid w:val="00921E3B"/>
     <w:rsid w:val="009221C9"/>
     <w:rsid w:val="00926449"/>
     <w:rsid w:val="00932D28"/>
     <w:rsid w:val="00933C9D"/>
     <w:rsid w:val="00942D70"/>
     <w:rsid w:val="009442D1"/>
     <w:rsid w:val="009442D4"/>
     <w:rsid w:val="00946FCB"/>
     <w:rsid w:val="00951A81"/>
     <w:rsid w:val="00954158"/>
     <w:rsid w:val="009542BD"/>
     <w:rsid w:val="00954FA9"/>
     <w:rsid w:val="00961F07"/>
     <w:rsid w:val="00963099"/>
     <w:rsid w:val="009659E0"/>
     <w:rsid w:val="00966681"/>
     <w:rsid w:val="009676C3"/>
+    <w:rsid w:val="00967A4B"/>
     <w:rsid w:val="009763A3"/>
     <w:rsid w:val="00977268"/>
     <w:rsid w:val="009820BA"/>
     <w:rsid w:val="00982DAD"/>
     <w:rsid w:val="00982FA3"/>
     <w:rsid w:val="0098370B"/>
+    <w:rsid w:val="009911EC"/>
     <w:rsid w:val="00991D0B"/>
     <w:rsid w:val="0099246C"/>
     <w:rsid w:val="00992570"/>
     <w:rsid w:val="009955E9"/>
     <w:rsid w:val="009A0977"/>
     <w:rsid w:val="009A40A9"/>
     <w:rsid w:val="009B2A5A"/>
     <w:rsid w:val="009B382C"/>
     <w:rsid w:val="009B716D"/>
     <w:rsid w:val="009C73F0"/>
     <w:rsid w:val="009D335F"/>
     <w:rsid w:val="009D3A81"/>
     <w:rsid w:val="009E04D0"/>
     <w:rsid w:val="009E20F6"/>
     <w:rsid w:val="009E2716"/>
     <w:rsid w:val="009E28F7"/>
     <w:rsid w:val="009E7636"/>
     <w:rsid w:val="009F30BB"/>
+    <w:rsid w:val="009F3EF9"/>
     <w:rsid w:val="009F4D0F"/>
     <w:rsid w:val="00A021AE"/>
     <w:rsid w:val="00A02F7E"/>
     <w:rsid w:val="00A03268"/>
     <w:rsid w:val="00A03D51"/>
     <w:rsid w:val="00A06356"/>
     <w:rsid w:val="00A10D00"/>
     <w:rsid w:val="00A13CDA"/>
     <w:rsid w:val="00A16AFF"/>
     <w:rsid w:val="00A26992"/>
     <w:rsid w:val="00A300B1"/>
     <w:rsid w:val="00A30D3E"/>
     <w:rsid w:val="00A366D6"/>
     <w:rsid w:val="00A41038"/>
     <w:rsid w:val="00A42E1E"/>
     <w:rsid w:val="00A47333"/>
     <w:rsid w:val="00A502F4"/>
     <w:rsid w:val="00A5130C"/>
     <w:rsid w:val="00A5230A"/>
     <w:rsid w:val="00A5361B"/>
     <w:rsid w:val="00A6003F"/>
     <w:rsid w:val="00A658B4"/>
     <w:rsid w:val="00A66C7A"/>
     <w:rsid w:val="00A67A9F"/>
     <w:rsid w:val="00A7007B"/>
@@ -41967,50 +42674,51 @@
     <w:rsid w:val="00AE56DA"/>
     <w:rsid w:val="00AE6A3E"/>
     <w:rsid w:val="00AE7D6C"/>
     <w:rsid w:val="00AE7F2C"/>
     <w:rsid w:val="00AF2306"/>
     <w:rsid w:val="00AF484D"/>
     <w:rsid w:val="00AF6FCE"/>
     <w:rsid w:val="00AF7B35"/>
     <w:rsid w:val="00B03378"/>
     <w:rsid w:val="00B03E8E"/>
     <w:rsid w:val="00B04092"/>
     <w:rsid w:val="00B063B6"/>
     <w:rsid w:val="00B06F6D"/>
     <w:rsid w:val="00B109A4"/>
     <w:rsid w:val="00B1492E"/>
     <w:rsid w:val="00B16830"/>
     <w:rsid w:val="00B173DD"/>
     <w:rsid w:val="00B20448"/>
     <w:rsid w:val="00B2207F"/>
     <w:rsid w:val="00B231E4"/>
     <w:rsid w:val="00B25131"/>
     <w:rsid w:val="00B273A8"/>
     <w:rsid w:val="00B32491"/>
     <w:rsid w:val="00B33D32"/>
     <w:rsid w:val="00B3472F"/>
+    <w:rsid w:val="00B34956"/>
     <w:rsid w:val="00B35957"/>
     <w:rsid w:val="00B43D2E"/>
     <w:rsid w:val="00B45B0D"/>
     <w:rsid w:val="00B47722"/>
     <w:rsid w:val="00B50E6E"/>
     <w:rsid w:val="00B5347A"/>
     <w:rsid w:val="00B55639"/>
     <w:rsid w:val="00B566F4"/>
     <w:rsid w:val="00B60588"/>
     <w:rsid w:val="00B65615"/>
     <w:rsid w:val="00B6569E"/>
     <w:rsid w:val="00B66989"/>
     <w:rsid w:val="00B67641"/>
     <w:rsid w:val="00B678CA"/>
     <w:rsid w:val="00B729FF"/>
     <w:rsid w:val="00B74359"/>
     <w:rsid w:val="00B77572"/>
     <w:rsid w:val="00B81BB3"/>
     <w:rsid w:val="00B81F93"/>
     <w:rsid w:val="00B81F94"/>
     <w:rsid w:val="00B827A4"/>
     <w:rsid w:val="00B83357"/>
     <w:rsid w:val="00B84ABC"/>
     <w:rsid w:val="00B9598E"/>
     <w:rsid w:val="00B96A16"/>
@@ -42154,50 +42862,51 @@
     <w:rsid w:val="00D9388E"/>
     <w:rsid w:val="00D93EFF"/>
     <w:rsid w:val="00D9460D"/>
     <w:rsid w:val="00D96A04"/>
     <w:rsid w:val="00D974FB"/>
     <w:rsid w:val="00D97A45"/>
     <w:rsid w:val="00DA0E55"/>
     <w:rsid w:val="00DA2084"/>
     <w:rsid w:val="00DA5B57"/>
     <w:rsid w:val="00DA76F8"/>
     <w:rsid w:val="00DB1E2E"/>
     <w:rsid w:val="00DC016B"/>
     <w:rsid w:val="00DC2ACB"/>
     <w:rsid w:val="00DC4E1B"/>
     <w:rsid w:val="00DC65E0"/>
     <w:rsid w:val="00DD002D"/>
     <w:rsid w:val="00DD171A"/>
     <w:rsid w:val="00DD229B"/>
     <w:rsid w:val="00DD28F9"/>
     <w:rsid w:val="00DD4186"/>
     <w:rsid w:val="00DD60CC"/>
     <w:rsid w:val="00DD6E67"/>
     <w:rsid w:val="00DD7F10"/>
     <w:rsid w:val="00DE064E"/>
     <w:rsid w:val="00DE0C82"/>
+    <w:rsid w:val="00DE63C9"/>
     <w:rsid w:val="00DE7BAB"/>
     <w:rsid w:val="00DE7F8E"/>
     <w:rsid w:val="00DF18EA"/>
     <w:rsid w:val="00DF38E8"/>
     <w:rsid w:val="00DF3B3D"/>
     <w:rsid w:val="00DF6DAE"/>
     <w:rsid w:val="00DF7D44"/>
     <w:rsid w:val="00E030F1"/>
     <w:rsid w:val="00E04CC5"/>
     <w:rsid w:val="00E103F1"/>
     <w:rsid w:val="00E10B29"/>
     <w:rsid w:val="00E15ACF"/>
     <w:rsid w:val="00E15F96"/>
     <w:rsid w:val="00E178E7"/>
     <w:rsid w:val="00E20439"/>
     <w:rsid w:val="00E20B2B"/>
     <w:rsid w:val="00E22DE7"/>
     <w:rsid w:val="00E23F88"/>
     <w:rsid w:val="00E24CD8"/>
     <w:rsid w:val="00E2520C"/>
     <w:rsid w:val="00E2664F"/>
     <w:rsid w:val="00E31362"/>
     <w:rsid w:val="00E322FD"/>
     <w:rsid w:val="00E33A0A"/>
     <w:rsid w:val="00E34459"/>
@@ -42219,115 +42928,119 @@
     <w:rsid w:val="00E82480"/>
     <w:rsid w:val="00E82DB2"/>
     <w:rsid w:val="00E83616"/>
     <w:rsid w:val="00E84B2A"/>
     <w:rsid w:val="00E85121"/>
     <w:rsid w:val="00E85A99"/>
     <w:rsid w:val="00E85B36"/>
     <w:rsid w:val="00E91EFF"/>
     <w:rsid w:val="00E93CB5"/>
     <w:rsid w:val="00E95658"/>
     <w:rsid w:val="00E962D2"/>
     <w:rsid w:val="00E97363"/>
     <w:rsid w:val="00EA2011"/>
     <w:rsid w:val="00EA5811"/>
     <w:rsid w:val="00EA6A56"/>
     <w:rsid w:val="00EA77A6"/>
     <w:rsid w:val="00EB03A3"/>
     <w:rsid w:val="00EB4D45"/>
     <w:rsid w:val="00EB7197"/>
     <w:rsid w:val="00EC145C"/>
     <w:rsid w:val="00EC2B73"/>
     <w:rsid w:val="00EC376F"/>
     <w:rsid w:val="00EC56B3"/>
     <w:rsid w:val="00EC5BF3"/>
     <w:rsid w:val="00EC7491"/>
+    <w:rsid w:val="00ED0D88"/>
     <w:rsid w:val="00ED323C"/>
     <w:rsid w:val="00ED39A8"/>
     <w:rsid w:val="00ED6D51"/>
     <w:rsid w:val="00EE2D29"/>
     <w:rsid w:val="00EE47A6"/>
     <w:rsid w:val="00EE4B59"/>
     <w:rsid w:val="00EE5082"/>
     <w:rsid w:val="00EE6D22"/>
     <w:rsid w:val="00EE7D66"/>
     <w:rsid w:val="00EF15E8"/>
     <w:rsid w:val="00F01354"/>
     <w:rsid w:val="00F01416"/>
     <w:rsid w:val="00F01BB4"/>
     <w:rsid w:val="00F05F45"/>
+    <w:rsid w:val="00F0681C"/>
     <w:rsid w:val="00F154E4"/>
     <w:rsid w:val="00F17570"/>
     <w:rsid w:val="00F20750"/>
     <w:rsid w:val="00F243B5"/>
     <w:rsid w:val="00F25E96"/>
     <w:rsid w:val="00F269B8"/>
     <w:rsid w:val="00F30003"/>
     <w:rsid w:val="00F3356E"/>
     <w:rsid w:val="00F35435"/>
     <w:rsid w:val="00F357CF"/>
     <w:rsid w:val="00F376CE"/>
     <w:rsid w:val="00F40241"/>
     <w:rsid w:val="00F405EC"/>
     <w:rsid w:val="00F42F06"/>
     <w:rsid w:val="00F443C3"/>
     <w:rsid w:val="00F45183"/>
     <w:rsid w:val="00F50C42"/>
     <w:rsid w:val="00F5131C"/>
     <w:rsid w:val="00F522EC"/>
     <w:rsid w:val="00F52370"/>
     <w:rsid w:val="00F5338F"/>
     <w:rsid w:val="00F54414"/>
     <w:rsid w:val="00F57402"/>
     <w:rsid w:val="00F57721"/>
     <w:rsid w:val="00F6241E"/>
     <w:rsid w:val="00F626B4"/>
     <w:rsid w:val="00F630FB"/>
     <w:rsid w:val="00F7055C"/>
     <w:rsid w:val="00F71C3D"/>
     <w:rsid w:val="00F71FBD"/>
     <w:rsid w:val="00F72329"/>
     <w:rsid w:val="00F730F6"/>
     <w:rsid w:val="00F801E0"/>
     <w:rsid w:val="00F85F4C"/>
     <w:rsid w:val="00F90A90"/>
     <w:rsid w:val="00F91FB1"/>
     <w:rsid w:val="00F92F6A"/>
     <w:rsid w:val="00F9336E"/>
     <w:rsid w:val="00F93C73"/>
     <w:rsid w:val="00F93FCB"/>
     <w:rsid w:val="00FA1242"/>
     <w:rsid w:val="00FA2391"/>
     <w:rsid w:val="00FA44E1"/>
     <w:rsid w:val="00FA4626"/>
     <w:rsid w:val="00FA5845"/>
     <w:rsid w:val="00FB276D"/>
     <w:rsid w:val="00FB4F33"/>
     <w:rsid w:val="00FB6A79"/>
+    <w:rsid w:val="00FC06F7"/>
     <w:rsid w:val="00FC3BDC"/>
     <w:rsid w:val="00FC4513"/>
     <w:rsid w:val="00FC4E4C"/>
+    <w:rsid w:val="00FC6609"/>
     <w:rsid w:val="00FC6EE2"/>
     <w:rsid w:val="00FC7FA4"/>
     <w:rsid w:val="00FD315A"/>
     <w:rsid w:val="00FD36E9"/>
     <w:rsid w:val="00FD38EB"/>
     <w:rsid w:val="00FD3925"/>
     <w:rsid w:val="00FD4520"/>
     <w:rsid w:val="00FD7831"/>
     <w:rsid w:val="00FE3598"/>
     <w:rsid w:val="00FE4CC3"/>
     <w:rsid w:val="00FE5839"/>
     <w:rsid w:val="00FF0572"/>
     <w:rsid w:val="00FF14B0"/>
     <w:rsid w:val="00FF3BAB"/>
     <w:rsid w:val="00FF7F2B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -43595,51 +44308,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1667856262">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="150"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14030" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jordan.lowe@asu.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14748" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14748" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14030" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www2.aaahq.org/AM/abstract.cfm?submissionID=14030" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -43901,78 +44614,78 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8CF01B2C-9D8F-45A9-A185-4DF60FFB3A7D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>22</Pages>
-[...1 lines deleted...]
-  <Characters>44775</Characters>
+  <Pages>23</Pages>
+  <Words>7915</Words>
+  <Characters>45117</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>373</Lines>
+  <Lines>375</Lines>
   <Paragraphs>105</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>UNLV</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>52525</CharactersWithSpaces>
+  <CharactersWithSpaces>52927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3866701</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:jordan.lowe@asu.edu</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>