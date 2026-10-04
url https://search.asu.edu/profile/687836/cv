--- v0 (2026-06-26)
+++ v1 (2026-10-04)
@@ -64,65 +64,63 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Ph.D</w:t>
       </w:r>
       <w:r w:rsidR="00E81E3B" w:rsidRPr="005A35F9">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E7FFE70" w14:textId="77777777" w:rsidR="007B68CE" w:rsidRDefault="006D4646" w:rsidP="006E712E">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2985"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:ind w:right="360"/>
       </w:pPr>
       <w:r w:rsidRPr="006D4646">
         <w:t>Colleen.Clemency@asu.edu</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F50E887" w14:textId="3D4A28BE" w:rsidR="00B03B84" w:rsidRDefault="00F3474C" w:rsidP="00B03B84">
+    <w:p w14:paraId="4F50E887" w14:textId="5D96BFDE" w:rsidR="00B03B84" w:rsidRDefault="00B03B84" w:rsidP="009C0C17">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2985"/>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:ind w:right="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="77BFC9DE" w14:textId="77777777" w:rsidR="007B68CE" w:rsidRPr="003312B4" w:rsidRDefault="007B68CE" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13B03E51" w14:textId="77777777" w:rsidR="00B03B84" w:rsidRPr="003312B4" w:rsidRDefault="00B03B84" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003312B4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>CREDENTIALS:</w:t>
@@ -4105,111 +4103,295 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Peer Reviewed </w:t>
       </w:r>
       <w:r w:rsidR="007B68CE" w:rsidRPr="004E15E2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Publications:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="528633EB" w14:textId="77777777" w:rsidR="00871D73" w:rsidRDefault="00871D73" w:rsidP="00EE64A9">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE63E0E" w14:textId="7ADE0822" w:rsidR="00A71ABE" w:rsidRPr="00A71ABE" w:rsidRDefault="00A71ABE" w:rsidP="007647D5">
-[...2 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="06B87AA4" w14:textId="0BF5AE71" w:rsidR="0036208C" w:rsidRPr="0036208C" w:rsidRDefault="00A71ABE" w:rsidP="0036208C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Clemency Cordes, C.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mitchell, T., Macchi, C.R.., Manson, L., Sutton-Ryan, A., &amp; Kaplan, J. (</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Teaching </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">otivational </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nterviewing </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ith an AI-</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">owered </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irtual </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">atient </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imulation: A Teaching Note. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...30 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Simulation: A Teaching Note. </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>Studies in Clinical Social Work: Transforming Practice, Education, and Research</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Studies in Clinical Social Work: Transforming Practice, Education, and Research.</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>1-10</w:t>
+      </w:r>
+      <w:r w:rsidR="006D4701" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0036208C" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0036208C" w:rsidRPr="009C0C17">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>https://doi.org/10.1080/28376811.2026.2711212</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F157DD5" w14:textId="77777777" w:rsidR="00A71ABE" w:rsidRDefault="00A71ABE" w:rsidP="007647D5">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1AA522D7" w14:textId="062E00ED" w:rsidR="0098615C" w:rsidRPr="0002667E" w:rsidRDefault="0098615C" w:rsidP="007647D5">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
@@ -9386,94 +9568,94 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="14E2E65A" w14:textId="77777777" w:rsidR="00C76568" w:rsidRDefault="00C76568" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C4C3CE7" w14:textId="7B861AFB" w:rsidR="00C76568" w:rsidRPr="00C76568" w:rsidRDefault="00C76568" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Macchi, C. R., Manson, L., Cordes, C., Sutton-Ryan, A., Kaplan, J., &amp; Mitchell, T. (2026, October).</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:rStyle w:val="apple-converted-space"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Leveraging AI Tools to Improve Clinical Planning and QI Processes.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:color w:val="313131"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CA6B7C">
+      <w:r w:rsidRPr="009C0C17">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>orkshop presented at the annual meeting of the Collaborative Family Healthcare Association, St. Louis, MO.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE58E3C" w14:textId="7FCCCC3E" w:rsidR="00D71EB3" w:rsidRDefault="00D71EB3" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B2C4DF" w14:textId="57F2B31E" w:rsidR="00E90C02" w:rsidRDefault="00E90C02" w:rsidP="00D71EB3">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -15678,92 +15860,50 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Conducting outpatient psychotherapy for patients who </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004E15E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>are in need of</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004E15E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> psychotropic medications; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7076BC69" w14:textId="77777777" w:rsidR="00E95990" w:rsidRPr="004E15E2" w:rsidRDefault="00E95990" w:rsidP="00E95990">
-[...40 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1626FB16" w14:textId="77777777" w:rsidR="00E95990" w:rsidRDefault="00E95990" w:rsidP="00E95990">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="707B470B" w14:textId="77777777" w:rsidR="00E95990" w:rsidRPr="003312B4" w:rsidRDefault="00E95990" w:rsidP="00E95990">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003312B4">
         <w:rPr>
@@ -15899,73 +16039,50 @@
         </w:rPr>
         <w:t xml:space="preserve">Consulting with physicians regarding the nature of client concerns in an integrated behavioral setting </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CB473E4" w14:textId="77777777" w:rsidR="00E95990" w:rsidRPr="004E15E2" w:rsidRDefault="00E95990" w:rsidP="00E95990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E15E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Promoting positive patient-provider communication among family practice residents; </w:t>
-      </w:r>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Participating in monthly Balint groups </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="368A83BB" w14:textId="77777777" w:rsidR="00E95990" w:rsidRPr="004E15E2" w:rsidRDefault="00E95990" w:rsidP="00E95990">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004E15E2">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Precepting and training of family practice residents and medical students. </w:t>
       </w:r>
     </w:p>
@@ -16591,113 +16708,113 @@
       </w:r>
       <w:r w:rsidR="00E95990">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2015-</w:t>
       </w:r>
       <w:r w:rsidR="00377361">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78B5D7CE" w14:textId="0476AF05" w:rsidR="00A625C6" w:rsidRDefault="00A625C6">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70CCC68C" w14:textId="6CC20597" w:rsidR="001E14B2" w:rsidRDefault="001E14B2" w:rsidP="001E14B2">
-[...15 lines deleted...]
-    <w:p w14:paraId="7AE9D893" w14:textId="06FAD6CE" w:rsidR="001E14B2" w:rsidRPr="00BE2215" w:rsidRDefault="001E14B2" w:rsidP="001E14B2">
+    <w:p w14:paraId="70CCC68C" w14:textId="19EADF6D" w:rsidR="001E14B2" w:rsidRDefault="001E14B2" w:rsidP="001E14B2">
+      <w:pPr>
+        <w:ind w:right="360"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glendale Community College </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE9D893" w14:textId="5A2D60E4" w:rsidR="001E14B2" w:rsidRPr="00BE2215" w:rsidRDefault="001E14B2" w:rsidP="001E14B2">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Behavioral Health Science Occupational Advisory Board (BHS-OAB)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A8591B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2017-</w:t>
       </w:r>
-      <w:r w:rsidR="00B26AF5">
-[...4 lines deleted...]
-        <w:t>present</w:t>
+      <w:r w:rsidR="009C0C17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>2020</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BA33FA0" w14:textId="77777777" w:rsidR="001E14B2" w:rsidRDefault="001E14B2">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7324E342" w14:textId="4FB3875A" w:rsidR="009E3F82" w:rsidRDefault="00A625C6">
       <w:pPr>
         <w:ind w:right="360"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">American Psychological Association </w:t>
@@ -17598,58 +17715,58 @@
       </w:r>
       <w:r w:rsidR="00306B2D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D95729" w:rsidRPr="00D95729" w:rsidSect="007A6CB4">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BF5B815" w14:textId="77777777" w:rsidR="008B66FE" w:rsidRDefault="008B66FE">
+    <w:p w14:paraId="346A2EA1" w14:textId="77777777" w:rsidR="00232053" w:rsidRDefault="00232053">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="73463702" w14:textId="77777777" w:rsidR="008B66FE" w:rsidRDefault="008B66FE">
+    <w:p w14:paraId="4E0D2552" w14:textId="77777777" w:rsidR="00232053" w:rsidRDefault="00232053">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -17744,58 +17861,58 @@
     </w:r>
   </w:p>
   <w:p w14:paraId="502D9C6B" w14:textId="77777777" w:rsidR="005B071B" w:rsidRDefault="005B071B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3A6953B9" w14:textId="2A94443C" w:rsidR="005B071B" w:rsidRDefault="005B071B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59A3960E" w14:textId="77777777" w:rsidR="008B66FE" w:rsidRDefault="008B66FE">
+    <w:p w14:paraId="392F6C34" w14:textId="77777777" w:rsidR="00232053" w:rsidRDefault="00232053">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37D5EFFD" w14:textId="77777777" w:rsidR="008B66FE" w:rsidRDefault="008B66FE">
+    <w:p w14:paraId="7BD63BAF" w14:textId="77777777" w:rsidR="00232053" w:rsidRDefault="00232053">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6286B41F" w14:textId="77777777" w:rsidR="005B071B" w:rsidRDefault="005B071B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="64B90125" w14:textId="77777777" w:rsidR="005B071B" w:rsidRDefault="005B071B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -21693,114 +21810,116 @@
     <w:rsid w:val="00113221"/>
     <w:rsid w:val="0012050C"/>
     <w:rsid w:val="00127685"/>
     <w:rsid w:val="001329D8"/>
     <w:rsid w:val="001343AF"/>
     <w:rsid w:val="00156733"/>
     <w:rsid w:val="00170CA7"/>
     <w:rsid w:val="0017178B"/>
     <w:rsid w:val="00184BF9"/>
     <w:rsid w:val="001910B1"/>
     <w:rsid w:val="001926F7"/>
     <w:rsid w:val="00197126"/>
     <w:rsid w:val="001A34FB"/>
     <w:rsid w:val="001B556B"/>
     <w:rsid w:val="001B7854"/>
     <w:rsid w:val="001D14E3"/>
     <w:rsid w:val="001E1493"/>
     <w:rsid w:val="001E14B2"/>
     <w:rsid w:val="001E688D"/>
     <w:rsid w:val="001F108B"/>
     <w:rsid w:val="001F4AE2"/>
     <w:rsid w:val="001F5297"/>
     <w:rsid w:val="001F664C"/>
     <w:rsid w:val="00201488"/>
     <w:rsid w:val="00212F2B"/>
+    <w:rsid w:val="00232053"/>
     <w:rsid w:val="00242106"/>
     <w:rsid w:val="00262E56"/>
     <w:rsid w:val="00264626"/>
     <w:rsid w:val="00277623"/>
     <w:rsid w:val="002807AF"/>
     <w:rsid w:val="00281DCD"/>
     <w:rsid w:val="00292AC9"/>
     <w:rsid w:val="00294B43"/>
+    <w:rsid w:val="00294BA4"/>
     <w:rsid w:val="002958E5"/>
     <w:rsid w:val="002B24FE"/>
     <w:rsid w:val="002B3482"/>
     <w:rsid w:val="002C1EDC"/>
     <w:rsid w:val="002C3B39"/>
     <w:rsid w:val="002E298B"/>
     <w:rsid w:val="002E40DA"/>
     <w:rsid w:val="002E5FF7"/>
     <w:rsid w:val="002F07FA"/>
     <w:rsid w:val="002F0DA1"/>
     <w:rsid w:val="002F0DA9"/>
     <w:rsid w:val="00300242"/>
     <w:rsid w:val="003030C9"/>
     <w:rsid w:val="00306B2D"/>
     <w:rsid w:val="00307589"/>
     <w:rsid w:val="00315E65"/>
     <w:rsid w:val="003312B4"/>
     <w:rsid w:val="003321F4"/>
     <w:rsid w:val="00342F25"/>
     <w:rsid w:val="00343491"/>
+    <w:rsid w:val="0036208C"/>
     <w:rsid w:val="00375F84"/>
     <w:rsid w:val="00377361"/>
     <w:rsid w:val="00380653"/>
     <w:rsid w:val="003855C9"/>
     <w:rsid w:val="003921C0"/>
     <w:rsid w:val="003925B9"/>
     <w:rsid w:val="00393A6A"/>
     <w:rsid w:val="00394F2E"/>
     <w:rsid w:val="003A1B05"/>
     <w:rsid w:val="003A3573"/>
     <w:rsid w:val="003A6DA0"/>
     <w:rsid w:val="003B189C"/>
     <w:rsid w:val="003C647C"/>
     <w:rsid w:val="003C6948"/>
     <w:rsid w:val="003D585B"/>
     <w:rsid w:val="003D71CD"/>
     <w:rsid w:val="003D74E8"/>
     <w:rsid w:val="003D77F6"/>
     <w:rsid w:val="003D7A06"/>
     <w:rsid w:val="003E04D4"/>
     <w:rsid w:val="003E34F8"/>
     <w:rsid w:val="003E4F13"/>
     <w:rsid w:val="003E6384"/>
     <w:rsid w:val="003F17DC"/>
     <w:rsid w:val="003F552C"/>
     <w:rsid w:val="004002A0"/>
     <w:rsid w:val="00401A52"/>
     <w:rsid w:val="00402EAA"/>
     <w:rsid w:val="00412945"/>
     <w:rsid w:val="00420B11"/>
     <w:rsid w:val="004302B4"/>
     <w:rsid w:val="0043237E"/>
     <w:rsid w:val="00432B96"/>
     <w:rsid w:val="00435F7D"/>
     <w:rsid w:val="004377D2"/>
-    <w:rsid w:val="0044032F"/>
     <w:rsid w:val="00441702"/>
     <w:rsid w:val="00443743"/>
     <w:rsid w:val="004507CC"/>
     <w:rsid w:val="00452B66"/>
     <w:rsid w:val="00454B5E"/>
     <w:rsid w:val="00454F15"/>
     <w:rsid w:val="0046187D"/>
     <w:rsid w:val="00464463"/>
     <w:rsid w:val="00465902"/>
     <w:rsid w:val="0047512C"/>
     <w:rsid w:val="00481A5D"/>
     <w:rsid w:val="00483753"/>
     <w:rsid w:val="00484DD9"/>
     <w:rsid w:val="004850D7"/>
     <w:rsid w:val="00493F91"/>
     <w:rsid w:val="004A2F16"/>
     <w:rsid w:val="004A67CE"/>
     <w:rsid w:val="004A68DC"/>
     <w:rsid w:val="004C2A66"/>
     <w:rsid w:val="004C5AB2"/>
     <w:rsid w:val="004D2432"/>
     <w:rsid w:val="004D33C0"/>
     <w:rsid w:val="004D470F"/>
     <w:rsid w:val="004E15E2"/>
     <w:rsid w:val="004E69AB"/>
@@ -21863,50 +21982,51 @@
     <w:rsid w:val="0063375B"/>
     <w:rsid w:val="00641F59"/>
     <w:rsid w:val="00643824"/>
     <w:rsid w:val="00644543"/>
     <w:rsid w:val="00651D14"/>
     <w:rsid w:val="00654907"/>
     <w:rsid w:val="00655B4F"/>
     <w:rsid w:val="00656057"/>
     <w:rsid w:val="00656387"/>
     <w:rsid w:val="006640C0"/>
     <w:rsid w:val="006658E3"/>
     <w:rsid w:val="00674617"/>
     <w:rsid w:val="00680C29"/>
     <w:rsid w:val="00690B7E"/>
     <w:rsid w:val="00696AB1"/>
     <w:rsid w:val="006A11F3"/>
     <w:rsid w:val="006A1E9B"/>
     <w:rsid w:val="006A458C"/>
     <w:rsid w:val="006A7D06"/>
     <w:rsid w:val="006C0030"/>
     <w:rsid w:val="006C6057"/>
     <w:rsid w:val="006C649A"/>
     <w:rsid w:val="006D00EE"/>
     <w:rsid w:val="006D17DF"/>
     <w:rsid w:val="006D4646"/>
+    <w:rsid w:val="006D4701"/>
     <w:rsid w:val="006E0C6F"/>
     <w:rsid w:val="006E291E"/>
     <w:rsid w:val="006E712E"/>
     <w:rsid w:val="006F09F0"/>
     <w:rsid w:val="006F5996"/>
     <w:rsid w:val="00702836"/>
     <w:rsid w:val="00707C39"/>
     <w:rsid w:val="00712A2C"/>
     <w:rsid w:val="00724AD7"/>
     <w:rsid w:val="0072657E"/>
     <w:rsid w:val="00727220"/>
     <w:rsid w:val="00727C5A"/>
     <w:rsid w:val="00731EDA"/>
     <w:rsid w:val="00734F3D"/>
     <w:rsid w:val="007546C3"/>
     <w:rsid w:val="007574C4"/>
     <w:rsid w:val="00763AB5"/>
     <w:rsid w:val="007647D5"/>
     <w:rsid w:val="007678CA"/>
     <w:rsid w:val="00772B00"/>
     <w:rsid w:val="007739D2"/>
     <w:rsid w:val="00775B71"/>
     <w:rsid w:val="0077713A"/>
     <w:rsid w:val="00785BB4"/>
     <w:rsid w:val="007862E8"/>
@@ -21938,196 +22058,197 @@
     <w:rsid w:val="007F6897"/>
     <w:rsid w:val="00802E88"/>
     <w:rsid w:val="00805D4E"/>
     <w:rsid w:val="0081049B"/>
     <w:rsid w:val="008216BA"/>
     <w:rsid w:val="008220FC"/>
     <w:rsid w:val="00822B9B"/>
     <w:rsid w:val="008306AE"/>
     <w:rsid w:val="008316D7"/>
     <w:rsid w:val="00834FEC"/>
     <w:rsid w:val="0083695D"/>
     <w:rsid w:val="00840F67"/>
     <w:rsid w:val="00843085"/>
     <w:rsid w:val="00846DAA"/>
     <w:rsid w:val="008566BD"/>
     <w:rsid w:val="008634D8"/>
     <w:rsid w:val="00865164"/>
     <w:rsid w:val="00871D73"/>
     <w:rsid w:val="00872C02"/>
     <w:rsid w:val="00874D4F"/>
     <w:rsid w:val="008828C8"/>
     <w:rsid w:val="00882A22"/>
     <w:rsid w:val="00883008"/>
     <w:rsid w:val="00896006"/>
     <w:rsid w:val="008A5AA7"/>
-    <w:rsid w:val="008B66FE"/>
     <w:rsid w:val="008B6751"/>
     <w:rsid w:val="008B7306"/>
     <w:rsid w:val="008C1480"/>
     <w:rsid w:val="008C50A3"/>
     <w:rsid w:val="008D0CC7"/>
     <w:rsid w:val="008D0EFF"/>
     <w:rsid w:val="008D2687"/>
     <w:rsid w:val="008E0700"/>
     <w:rsid w:val="008E1FFB"/>
     <w:rsid w:val="008E63FC"/>
     <w:rsid w:val="008E6643"/>
     <w:rsid w:val="008E70F6"/>
     <w:rsid w:val="00900262"/>
     <w:rsid w:val="00904925"/>
     <w:rsid w:val="00911263"/>
     <w:rsid w:val="009126F7"/>
     <w:rsid w:val="00924F45"/>
     <w:rsid w:val="00925DF0"/>
     <w:rsid w:val="00927DBF"/>
     <w:rsid w:val="0093286A"/>
     <w:rsid w:val="0094018E"/>
     <w:rsid w:val="00945428"/>
     <w:rsid w:val="0094779D"/>
     <w:rsid w:val="009478E9"/>
     <w:rsid w:val="00962A7C"/>
     <w:rsid w:val="00963E1F"/>
     <w:rsid w:val="00975C8A"/>
     <w:rsid w:val="0097652A"/>
     <w:rsid w:val="00976971"/>
     <w:rsid w:val="00976A91"/>
     <w:rsid w:val="0098065B"/>
     <w:rsid w:val="009839A4"/>
     <w:rsid w:val="0098615C"/>
     <w:rsid w:val="009879B7"/>
     <w:rsid w:val="00987F89"/>
     <w:rsid w:val="009928BD"/>
     <w:rsid w:val="009931D7"/>
     <w:rsid w:val="009A05C9"/>
     <w:rsid w:val="009A27A1"/>
     <w:rsid w:val="009A72C2"/>
     <w:rsid w:val="009A72C4"/>
     <w:rsid w:val="009B32F3"/>
+    <w:rsid w:val="009C0C17"/>
     <w:rsid w:val="009C230E"/>
     <w:rsid w:val="009C5272"/>
     <w:rsid w:val="009C7328"/>
     <w:rsid w:val="009D1FD0"/>
     <w:rsid w:val="009D2D30"/>
     <w:rsid w:val="009D2D55"/>
     <w:rsid w:val="009D3EB0"/>
     <w:rsid w:val="009D6012"/>
     <w:rsid w:val="009E3F82"/>
     <w:rsid w:val="009F3BE9"/>
     <w:rsid w:val="00A010CE"/>
     <w:rsid w:val="00A01FAE"/>
     <w:rsid w:val="00A06853"/>
     <w:rsid w:val="00A072D0"/>
     <w:rsid w:val="00A10D78"/>
     <w:rsid w:val="00A129FC"/>
     <w:rsid w:val="00A12A88"/>
     <w:rsid w:val="00A20272"/>
+    <w:rsid w:val="00A21286"/>
     <w:rsid w:val="00A25E87"/>
     <w:rsid w:val="00A44C9D"/>
     <w:rsid w:val="00A45471"/>
     <w:rsid w:val="00A45F1E"/>
     <w:rsid w:val="00A507D9"/>
     <w:rsid w:val="00A54625"/>
     <w:rsid w:val="00A6113C"/>
     <w:rsid w:val="00A625C6"/>
     <w:rsid w:val="00A67514"/>
     <w:rsid w:val="00A71ABE"/>
     <w:rsid w:val="00A73653"/>
     <w:rsid w:val="00A81F82"/>
     <w:rsid w:val="00A81FF0"/>
     <w:rsid w:val="00A8591B"/>
     <w:rsid w:val="00A87F75"/>
     <w:rsid w:val="00A95EF0"/>
     <w:rsid w:val="00A973EF"/>
     <w:rsid w:val="00AA5DB5"/>
     <w:rsid w:val="00AA6F29"/>
     <w:rsid w:val="00AB1193"/>
     <w:rsid w:val="00AB2030"/>
     <w:rsid w:val="00AC1948"/>
     <w:rsid w:val="00AD5EC9"/>
     <w:rsid w:val="00AE363C"/>
     <w:rsid w:val="00AE4A9C"/>
     <w:rsid w:val="00B01BB9"/>
     <w:rsid w:val="00B03B84"/>
     <w:rsid w:val="00B04622"/>
     <w:rsid w:val="00B05EA3"/>
     <w:rsid w:val="00B10B39"/>
     <w:rsid w:val="00B1443E"/>
     <w:rsid w:val="00B21FD3"/>
     <w:rsid w:val="00B24822"/>
     <w:rsid w:val="00B26AF5"/>
     <w:rsid w:val="00B42412"/>
     <w:rsid w:val="00B476F4"/>
     <w:rsid w:val="00B533C1"/>
     <w:rsid w:val="00B5696F"/>
     <w:rsid w:val="00B57226"/>
     <w:rsid w:val="00B57AAD"/>
     <w:rsid w:val="00B71F65"/>
+    <w:rsid w:val="00B86F18"/>
     <w:rsid w:val="00B879B4"/>
     <w:rsid w:val="00B92BA9"/>
     <w:rsid w:val="00B938B9"/>
     <w:rsid w:val="00B95E2F"/>
     <w:rsid w:val="00BA1F48"/>
     <w:rsid w:val="00BB0764"/>
     <w:rsid w:val="00BB17FC"/>
     <w:rsid w:val="00BB19D4"/>
     <w:rsid w:val="00BB2B69"/>
     <w:rsid w:val="00BB67A9"/>
     <w:rsid w:val="00BB7BAB"/>
     <w:rsid w:val="00BC0E57"/>
     <w:rsid w:val="00BC13D1"/>
     <w:rsid w:val="00BC354B"/>
     <w:rsid w:val="00BC3E8C"/>
     <w:rsid w:val="00BE216C"/>
     <w:rsid w:val="00BE2215"/>
     <w:rsid w:val="00BE2B23"/>
     <w:rsid w:val="00BE34CD"/>
     <w:rsid w:val="00BE4C24"/>
     <w:rsid w:val="00BE60E7"/>
     <w:rsid w:val="00BF2BB5"/>
     <w:rsid w:val="00C03AB8"/>
     <w:rsid w:val="00C05170"/>
     <w:rsid w:val="00C06D46"/>
     <w:rsid w:val="00C12767"/>
     <w:rsid w:val="00C22C14"/>
     <w:rsid w:val="00C262F4"/>
     <w:rsid w:val="00C30B7C"/>
     <w:rsid w:val="00C33325"/>
     <w:rsid w:val="00C37080"/>
     <w:rsid w:val="00C37A13"/>
     <w:rsid w:val="00C41F94"/>
     <w:rsid w:val="00C450D9"/>
     <w:rsid w:val="00C545B3"/>
     <w:rsid w:val="00C55AB1"/>
     <w:rsid w:val="00C5730F"/>
     <w:rsid w:val="00C64913"/>
     <w:rsid w:val="00C67226"/>
     <w:rsid w:val="00C76568"/>
     <w:rsid w:val="00C80CFA"/>
     <w:rsid w:val="00C86032"/>
     <w:rsid w:val="00CA1CEB"/>
-    <w:rsid w:val="00CA6B7C"/>
     <w:rsid w:val="00CB6DC1"/>
     <w:rsid w:val="00CC48E1"/>
     <w:rsid w:val="00CC4EE9"/>
     <w:rsid w:val="00CC6262"/>
     <w:rsid w:val="00CD2FDA"/>
     <w:rsid w:val="00CD58F6"/>
     <w:rsid w:val="00CD6D82"/>
     <w:rsid w:val="00CE1A93"/>
     <w:rsid w:val="00CF2C43"/>
     <w:rsid w:val="00D03232"/>
     <w:rsid w:val="00D143D2"/>
     <w:rsid w:val="00D241B9"/>
     <w:rsid w:val="00D32322"/>
     <w:rsid w:val="00D4799F"/>
     <w:rsid w:val="00D502A8"/>
     <w:rsid w:val="00D5357C"/>
     <w:rsid w:val="00D62107"/>
     <w:rsid w:val="00D62F04"/>
     <w:rsid w:val="00D65880"/>
     <w:rsid w:val="00D65B4F"/>
     <w:rsid w:val="00D67F35"/>
     <w:rsid w:val="00D71369"/>
     <w:rsid w:val="00D71EB3"/>
     <w:rsid w:val="00D73C90"/>
     <w:rsid w:val="00D812A4"/>
@@ -22153,50 +22274,51 @@
     <w:rsid w:val="00DF642E"/>
     <w:rsid w:val="00DF6D7E"/>
     <w:rsid w:val="00E01B2F"/>
     <w:rsid w:val="00E03F1D"/>
     <w:rsid w:val="00E04707"/>
     <w:rsid w:val="00E138C5"/>
     <w:rsid w:val="00E14C2C"/>
     <w:rsid w:val="00E16EF4"/>
     <w:rsid w:val="00E23211"/>
     <w:rsid w:val="00E240EB"/>
     <w:rsid w:val="00E27F5C"/>
     <w:rsid w:val="00E3796B"/>
     <w:rsid w:val="00E37B31"/>
     <w:rsid w:val="00E40B40"/>
     <w:rsid w:val="00E43D05"/>
     <w:rsid w:val="00E45DAA"/>
     <w:rsid w:val="00E46776"/>
     <w:rsid w:val="00E50B90"/>
     <w:rsid w:val="00E51A8F"/>
     <w:rsid w:val="00E51AC3"/>
     <w:rsid w:val="00E61474"/>
     <w:rsid w:val="00E71411"/>
     <w:rsid w:val="00E81E3B"/>
     <w:rsid w:val="00E90C02"/>
     <w:rsid w:val="00E92AB4"/>
+    <w:rsid w:val="00E92B26"/>
     <w:rsid w:val="00E95990"/>
     <w:rsid w:val="00EA2621"/>
     <w:rsid w:val="00EA5CAD"/>
     <w:rsid w:val="00EA6C61"/>
     <w:rsid w:val="00EC0850"/>
     <w:rsid w:val="00EC6685"/>
     <w:rsid w:val="00ED1358"/>
     <w:rsid w:val="00ED5474"/>
     <w:rsid w:val="00ED5DCF"/>
     <w:rsid w:val="00EE0601"/>
     <w:rsid w:val="00EE14A4"/>
     <w:rsid w:val="00EE64A9"/>
     <w:rsid w:val="00EF3C2C"/>
     <w:rsid w:val="00EF4904"/>
     <w:rsid w:val="00F03D30"/>
     <w:rsid w:val="00F10944"/>
     <w:rsid w:val="00F14EAB"/>
     <w:rsid w:val="00F25C86"/>
     <w:rsid w:val="00F337C0"/>
     <w:rsid w:val="00F3474C"/>
     <w:rsid w:val="00F410B1"/>
     <w:rsid w:val="00F57654"/>
     <w:rsid w:val="00F6677F"/>
     <w:rsid w:val="00F66FE6"/>
     <w:rsid w:val="00F805BD"/>
@@ -23307,68 +23429,68 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{91D424A4-9C7A-EA4F-871A-62398FB5BBCB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>16</Pages>
-[...1 lines deleted...]
-  <Characters>34497</Characters>
+  <Pages>15</Pages>
+  <Words>6037</Words>
+  <Characters>34411</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>287</Lines>
+  <Lines>286</Lines>
   <Paragraphs>80</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>COLLEEN E</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>40469</CharactersWithSpaces>
+  <CharactersWithSpaces>40368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>COLLEEN E</dc:title>
   <dc:creator>Colleen</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>