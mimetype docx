--- v0 (2025-12-12)
+++ v1 (2026-05-07)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="335348F0" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:spacing w:before="37" w:line="320" w:lineRule="exact"/>
         <w:ind w:left="2524" w:right="2521"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>BETSY</w:t>
       </w:r>
       <w:r>
@@ -320,153 +319,117 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>85004-4467</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5142A1A3" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Telephone</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Telephone:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:t>490)</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(490)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>965-6021</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043FC661" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:spacing w:line="322" w:lineRule="exact"/>
         <w:ind w:left="2523" w:right="2523"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Fax</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Fax:</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-        <w:t>:</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...18 lines deleted...]
-        <w:t>480)</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(480)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>965-2427</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DAA3AC0" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:ind w:left="2524" w:right="2522"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3078,60 +3041,58 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Center,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> J.D.</w:t>
       </w:r>
       <w:r w:rsidR="00AA35D5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>May,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1979.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A8B317B" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="00BC469E">
       <w:pPr>
         <w:spacing w:before="18" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48F64673" w14:textId="77777777" w:rsidR="004528F3" w:rsidRPr="009820DB" w:rsidRDefault="004528F3" w:rsidP="00FF6D1A">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="4700"/>
         <w:rPr>
           <w:spacing w:val="23"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3191,82 +3152,72 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="4700"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Articles</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Editor,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D862AA" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Geo.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> L. J. Vol</w:t>
+        <w:t xml:space="preserve"> Geo. L. J. Vol</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>67</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
@@ -3359,60 +3310,58 @@
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> University,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA35D5">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">B.A., </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00AA35D5" w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>May,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00AA35D5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1975</w:t>
       </w:r>
       <w:r w:rsidR="00AA35D5" w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FEA270D" w14:textId="77777777" w:rsidR="00DB098C" w:rsidRDefault="00DB098C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="820" w:right="3658" w:hanging="720"/>
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -3672,75 +3621,58 @@
       <w:pPr>
         <w:spacing w:before="5" w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D1CB5F9" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="69"/>
         <w:ind w:right="194"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Courses</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Courses:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009820DB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Civil </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Procedure,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Advanced</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
@@ -4112,55 +4044,113 @@
         <w:t>Publicatio</w:t>
       </w:r>
       <w:r w:rsidR="00D862AA" w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t>ns</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A4DA0C2" w14:textId="77777777" w:rsidR="00727C23" w:rsidRDefault="00727C23" w:rsidP="00F74EB4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="624FD26D" w14:textId="37F3332C" w:rsidR="00032EFF" w:rsidRPr="00032EFF" w:rsidRDefault="00032EFF" w:rsidP="00032EFF">
+    <w:p w14:paraId="640B1A7B" w14:textId="6D854D26" w:rsidR="007F63B6" w:rsidRDefault="007F63B6" w:rsidP="00032EFF">
       <w:pPr>
         <w:ind w:left="100" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F63B6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Recognizing Substance Addiction as Harm in Torts</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="BookTitle"/>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alabama L. Rev.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Forthcoming 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4389C523" w14:textId="77777777" w:rsidR="007F63B6" w:rsidRDefault="007F63B6" w:rsidP="00032EFF">
+      <w:pPr>
+        <w:ind w:left="100" w:right="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="624FD26D" w14:textId="1903D832" w:rsidR="00032EFF" w:rsidRPr="00032EFF" w:rsidRDefault="00032EFF" w:rsidP="00032EFF">
+      <w:pPr>
+        <w:ind w:left="100" w:right="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Book Chapter,</w:t>
       </w:r>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4171,51 +4161,51 @@
         </w:rPr>
         <w:t>Club doctors and concussion injury management: A cross-jurisdictional review of conflicts of interest in professional football</w:t>
       </w:r>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, in </w:t>
       </w:r>
       <w:r w:rsidR="00D152C3">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Routledge Handbook on Sports Law and Governance</w:t>
       </w:r>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (forthcoming R</w:t>
+        <w:t xml:space="preserve"> (R</w:t>
       </w:r>
       <w:r w:rsidR="00A1365C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="00032EFF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>utledge Press</w:t>
       </w:r>
       <w:r w:rsidR="00007857">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2025</w:t>
       </w:r>
@@ -4469,109 +4459,62 @@
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>(2023)</w:t>
       </w:r>
       <w:r w:rsidR="001A384E">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="0085013A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Symposium Issue</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+        <w:t xml:space="preserve">Symposium Issue:  </w:t>
       </w:r>
       <w:r w:rsidR="0085013A" w:rsidRPr="0085013A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Reinventing</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Tort Cases of the 21</w:t>
+        <w:t>Reinventing the Canon:  Great Tort Cases of the 21</w:t>
       </w:r>
       <w:r w:rsidR="0085013A" w:rsidRPr="0085013A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="0085013A" w:rsidRPr="0085013A">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century</w:t>
       </w:r>
       <w:r w:rsidR="0085013A">
@@ -4754,95 +4697,72 @@
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:smallCaps/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3694">
         <w:rPr>
           <w:b w:val="0"/>
           <w:smallCaps/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Online</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:smallCaps/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r w:rsidRPr="00DB3694">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:smallCaps/>
-[...37 lines deleted...]
-        <w:t>202</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB3694">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24DC0CB9" w14:textId="77777777" w:rsidR="00B8262B" w:rsidRDefault="00B8262B" w:rsidP="007C6275">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
@@ -5236,149 +5156,102 @@
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the 21</w:t>
       </w:r>
       <w:r w:rsidRPr="007C261F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Century</w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> Neuroscience to Assess Competency in Guardianships, </w:t>
+        <w:t xml:space="preserve"> Century:  Using Neuroscience to Assess Competency in Guardianships, </w:t>
       </w:r>
       <w:r w:rsidR="000F67C0" w:rsidRPr="000F67C0">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4 Wisconsin L. Rev. 735 (2018)</w:t>
       </w:r>
       <w:r w:rsidR="00647758">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00647758">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">excerpted in Jones, et.al, </w:t>
       </w:r>
       <w:r w:rsidR="00647758">
         <w:rPr>
           <w:b w:val="0"/>
           <w:smallCaps/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Law and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Law and Neuroscience, </w:t>
+      </w:r>
       <w:r w:rsidR="00647758">
         <w:rPr>
           <w:b w:val="0"/>
-          <w:smallCaps/>
-[...26 lines deleted...]
-        <w:t>d ed. 2021).</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2d ed. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E664DFE" w14:textId="77777777" w:rsidR="007C261F" w:rsidRDefault="007C261F" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65CAF551" w14:textId="77777777" w:rsidR="00BA4C90" w:rsidRPr="009820DB" w:rsidRDefault="00D862AA" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -5613,77 +5486,59 @@
     </w:p>
     <w:p w14:paraId="5F764838" w14:textId="77777777" w:rsidR="002E2A7E" w:rsidRDefault="002E2A7E" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:left="100" w:right="20"/>
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E2A7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>reprinted in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> 66 </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Defense</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> L. J. (2017) </w:t>
+        <w:t xml:space="preserve"> Defense L. J. (2017) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BD7372" w14:textId="77777777" w:rsidR="002E2A7E" w:rsidRDefault="002E2A7E" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A02B3DC" w14:textId="77777777" w:rsidR="00BA4C90" w:rsidRPr="009820DB" w:rsidRDefault="00BA4C90" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:right="20" w:firstLine="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">The Future of Emotional Harm, </w:t>
@@ -5760,132 +5615,100 @@
       <w:pPr>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39356669" w14:textId="77777777" w:rsidR="00DE19FA" w:rsidRPr="009820DB" w:rsidRDefault="00DE19FA" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:left="100" w:right="20" w:firstLine="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Implications of Neuroscience Advances in Tort Law</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> General Overview</w:t>
+        <w:t>Implications of Neuroscience Advances in Tort Law:  A General Overview</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00F04E88" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12 </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Indiana Health L. Rev.</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C34430" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">671 </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t> (</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">2015).  </w:t>
+        <w:t xml:space="preserve"> (2015).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50A68C75" w14:textId="77777777" w:rsidR="00BA4C90" w:rsidRPr="009820DB" w:rsidRDefault="00BA4C90" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="206734D4" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="009F1E23" w:rsidP="00DB098C">
       <w:pPr>
         <w:spacing w:before="69"/>
         <w:ind w:left="100" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6937,78 +6760,59 @@
       </w:r>
       <w:r w:rsidR="00647758" w:rsidRPr="00647758">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00647758" w:rsidRPr="00647758">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">excerpted in Jones, et.al, </w:t>
       </w:r>
       <w:r w:rsidR="00647758" w:rsidRPr="00647758">
         <w:rPr>
           <w:smallCaps/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Law and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">Law and Neuroscience, </w:t>
+      </w:r>
       <w:r w:rsidR="00647758" w:rsidRPr="00647758">
         <w:rPr>
-          <w:smallCaps/>
-[...21 lines deleted...]
-        <w:t>d ed. 2021).</w:t>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2d ed. 2021).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6797E593" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="00BC469E" w:rsidP="00DB098C">
       <w:pPr>
         <w:spacing w:before="1" w:line="280" w:lineRule="exact"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="494F2798" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="009F1E23" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:left="100" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
@@ -8528,71 +8332,69 @@
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Must</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Congress</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:i/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Speak?</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 70</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AA573D" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rStyle w:val="BookTitle"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Wash. U. L.Q.</w:t>
       </w:r>
@@ -8643,50 +8445,51 @@
     <w:p w14:paraId="34D0F2A6" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="00BC469E" w:rsidP="00DB098C">
       <w:pPr>
         <w:spacing w:before="18" w:line="260" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EF9966E" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="009F1E23" w:rsidP="00DB098C">
       <w:pPr>
         <w:ind w:left="100"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Book</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Review,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -9155,50 +8958,51 @@
           <w:headerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1340" w:bottom="990" w:left="1340" w:header="743" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04105A63" w14:textId="77777777" w:rsidR="00390E29" w:rsidRPr="009820DB" w:rsidRDefault="00390E29" w:rsidP="00390E29">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Other Writings</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02683BE5" w14:textId="77777777" w:rsidR="00B444AE" w:rsidRPr="009820DB" w:rsidRDefault="00B444AE" w:rsidP="00390E29">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73CE6EF2" w14:textId="77777777" w:rsidR="00B444AE" w:rsidRPr="009820DB" w:rsidRDefault="00B444AE" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
@@ -9482,71 +9286,51 @@
         <w:t>imes</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Room for Debate</w:t>
       </w:r>
       <w:r w:rsidR="00A84B22" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00A84B22" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">How </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Compensate Victims of Terrorism</w:t>
+        <w:t>How To Compensate Victims of Terrorism</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(January 20, 2014)</w:t>
       </w:r>
       <w:r w:rsidR="0008564F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
@@ -10489,51 +10273,51 @@
       <w:r w:rsidR="00F0689A">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>; 2021-2</w:t>
       </w:r>
       <w:r w:rsidR="0044455E">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00F0689A">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (elected).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54543E1E" w14:textId="77777777" w:rsidR="00BF76D3" w:rsidRPr="009820DB" w:rsidRDefault="00BF76D3" w:rsidP="00DB098C">
+    <w:p w14:paraId="54543E1E" w14:textId="5E0C455A" w:rsidR="00BF76D3" w:rsidRPr="009820DB" w:rsidRDefault="00BF76D3" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
@@ -10542,50 +10326,57 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Appointments</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Committee,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008268E1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall 2025; </w:t>
       </w:r>
       <w:r w:rsidR="00325AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Spring</w:t>
       </w:r>
       <w:r w:rsidR="00125621">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Fall</w:t>
       </w:r>
       <w:r w:rsidR="00325AC4">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2023; </w:t>
       </w:r>
       <w:r w:rsidR="004B149E" w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -11282,353 +11073,419 @@
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1340" w:bottom="720" w:left="1340" w:header="743" w:footer="0" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="402A82EC" w14:textId="77777777" w:rsidR="00004796" w:rsidRDefault="009F1E23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Selected</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
         <w:t>Presentations</w:t>
       </w:r>
       <w:r w:rsidR="00F82A20" w:rsidRPr="009820DB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39ED5B8C" w14:textId="77777777" w:rsidR="00325AC4" w:rsidRDefault="00325AC4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61DDCC18" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00CD1DB1">
+    <w:p w14:paraId="1D12726A" w14:textId="449E684A" w:rsidR="007F63B6" w:rsidRPr="004A1D5E" w:rsidRDefault="007F63B6" w:rsidP="007F63B6">
+      <w:pPr>
+        <w:ind w:left="90" w:right="20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004A1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Speaker, “</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognizing Substance Addiction as Harm in Torts,” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stanford Law School, Bio Law </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004A1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>LaPalooza</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004A1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>May 2, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A1D5E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42E82AF4" w14:textId="77777777" w:rsidR="007F63B6" w:rsidRDefault="007F63B6" w:rsidP="00CD1DB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="14EBA471" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
+    </w:p>
+    <w:p w14:paraId="61DDCC18" w14:textId="704930F5" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00CD1DB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="2F102FDC" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Speaker, “Removing Torts,” Obligations X: Private Law and the State (July 14, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EBA471" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...31 lines deleted...]
-    <w:p w14:paraId="1B08D63A" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
+    </w:p>
+    <w:p w14:paraId="2F102FDC" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3D0F379A" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00CD1DB1">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Speaker, “Preventing Student Suicide,” The Arizona/Harvard/Oxford/Freedom Center/ALI Symposium, “Reinventing the Canon: Great Tort Cases of the 21</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD1DB1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Century,” (April 14-15, 2023).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B08D63A" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w14:paraId="0BD4E232" w14:textId="77777777" w:rsidR="00F0689A" w:rsidRDefault="00F0689A" w:rsidP="00892AE3">
+    </w:p>
+    <w:p w14:paraId="3D0F379A" w14:textId="77777777" w:rsidR="00CD1DB1" w:rsidRDefault="00CD1DB1" w:rsidP="00CD1DB1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="00F64414" w14:textId="77777777" w:rsidR="00F0689A" w:rsidRDefault="00F0689A" w:rsidP="00892AE3">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Speaker, “Using AD Biomarkers to Assess Competency in Guardianships,” Neuroscience and Law Center, Fordham Law School, (March 1, 2022). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BD4E232" w14:textId="77777777" w:rsidR="00F0689A" w:rsidRDefault="00F0689A" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...92 lines deleted...]
-    <w:p w14:paraId="029E5151" w14:textId="77777777" w:rsidR="00B76996" w:rsidRDefault="00B76996" w:rsidP="00892AE3">
+    </w:p>
+    <w:p w14:paraId="00F64414" w14:textId="77777777" w:rsidR="00F0689A" w:rsidRDefault="00F0689A" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="0EA23DB0" w14:textId="77777777" w:rsidR="008242C4" w:rsidRDefault="008242C4" w:rsidP="00892AE3">
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Moderator, Mental Health and the Courts:  What Can New Science and Technologies Offer?</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5CA9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ASU Sandra Day O’Connor College of Law</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009A5CA9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>December 10, 2021</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5CA9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029E5151" w14:textId="77777777" w:rsidR="00B76996" w:rsidRDefault="00B76996" w:rsidP="00892AE3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA23DB0" w14:textId="77777777" w:rsidR="008242C4" w:rsidRDefault="008242C4" w:rsidP="00892AE3">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:ind w:right="20"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Moderator, “Covid-19 Class and Mass Disputes,” Schiefelbein Global Dispute Resolution Conference, ASU Sandra Day O’Connor College of Law (January 15, 2021). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01253CD4" w14:textId="77777777" w:rsidR="008242C4" w:rsidRDefault="008242C4">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C9B3878" w14:textId="77777777" w:rsidR="00B76996" w:rsidRDefault="00B76996" w:rsidP="00B76996">
@@ -11768,231 +11625,131 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64459695" w14:textId="77777777" w:rsidR="000F67C0" w:rsidRDefault="000F67C0" w:rsidP="00F82AF4">
       <w:pPr>
         <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000F67C0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Speaker, “Reexamining the Reasonable Person Standard in Tort Law</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F67C0">
+        <w:t>Speaker, “Reexamining the Reasonable Person Standard in Tort Law,”  ASU Workshop on Sex Differences in the Brain:  Science, Law and Policy, ASU Sandra Day O’Connor College of Law  (December 10, 2018).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CAECDAF" w14:textId="77777777" w:rsidR="000F67C0" w:rsidRDefault="000F67C0" w:rsidP="00F82AF4">
+      <w:pPr>
+        <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>,”  ASU</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F67C0">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3915A092" w14:textId="77777777" w:rsidR="00F82AF4" w:rsidRPr="00F82AF4" w:rsidRDefault="00F82AF4" w:rsidP="00F82AF4">
+      <w:pPr>
+        <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Workshop on Sex Differences in the Brain:  Science, Law and Policy, ASU Sandra Day O’Connor College of </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F67C0">
+      </w:pPr>
+      <w:r w:rsidRPr="00F82AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Law  (</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000F67C0">
+        <w:t xml:space="preserve">Speaker, “Should Nations Create a Permanent Compensation System for Victims of Terrorism?”,  Conference on The Legal Challenges of Terror, The Minerva Center for the Rule of Law under Extreme Condition, University of Haifa (June 7, 2018). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DBDCD65" w14:textId="77777777" w:rsidR="00F82AF4" w:rsidRPr="00F82AF4" w:rsidRDefault="00F82AF4" w:rsidP="00F82AF4">
+      <w:pPr>
+        <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>December 10, 2018).</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5CAECDAF" w14:textId="77777777" w:rsidR="000F67C0" w:rsidRDefault="000F67C0" w:rsidP="00F82AF4">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="457D52B0" w14:textId="77777777" w:rsidR="00F82AF4" w:rsidRPr="00F82AF4" w:rsidRDefault="00F82AF4" w:rsidP="00F82AF4">
       <w:pPr>
         <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="90" w:right="20"/>
+      <w:r w:rsidRPr="00F82AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Speaker, “Exploring Some Legal Implications of Neuroscience Research Finding Sex Differences in the Brain,”   Conference on Governance of Emerging Technologies &amp; Science: Law, Policy and Ethics, </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0BF7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ASU </w:t>
+      </w:r>
       <w:r w:rsidRPr="00F82AF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Speaker, “Should Nations Create a Permanent Compensation System for Victims of Terrorism?</w:t>
-[...108 lines deleted...]
-        <w:t>May 16, 2018).</w:t>
+        <w:t>Sandra Day O’Connor College of Law  (May 16, 2018).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73DA1036" w14:textId="77777777" w:rsidR="00F82AF4" w:rsidRDefault="00F82AF4" w:rsidP="004A1D5E">
       <w:pPr>
         <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FACE580" w14:textId="77777777" w:rsidR="001C6E33" w:rsidRPr="004A1D5E" w:rsidRDefault="001C6E33" w:rsidP="004A1D5E">
       <w:pPr>
         <w:ind w:left="90" w:right="20"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A1D5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
@@ -12480,117 +12237,51 @@
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4950454F" w14:textId="77777777" w:rsidR="008E6D1E" w:rsidRPr="009820DB" w:rsidRDefault="008E6D1E" w:rsidP="004A3BC1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Speaker, “Is Repetitive Head Injury the Next Mass Tort?”, </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> 7, 2017)</w:t>
+        <w:t>Speaker, “Is Repetitive Head Injury the Next Mass Tort?”, ABA  Toxic Torts &amp; Environmental Law Annual Conference,  Phoenix, Arizona ( April 7, 2017)</w:t>
       </w:r>
       <w:r w:rsidR="0008564F">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="277FD519" w14:textId="77777777" w:rsidR="00F82A20" w:rsidRPr="009820DB" w:rsidRDefault="00F82A20">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12648,119 +12339,108 @@
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="446B985E" w14:textId="77777777" w:rsidR="00C82E56" w:rsidRDefault="00C82E56" w:rsidP="00C82E56">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C82E56">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>Invited Participant, OECD Workshop, Neurotechnology and Society</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> Responsible Innovation in Brain Science, Washington D.C. (September 15-16, 2016).</w:t>
+        <w:t>Invited Participant, OECD Workshop, Neurotechnology and Society:  Strengthening Responsible Innovation in Brain Science, Washington D.C. (September 15-16, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EC12969" w14:textId="77777777" w:rsidR="00C82E56" w:rsidRDefault="00C82E56" w:rsidP="006B0B22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="035E8421" w14:textId="77777777" w:rsidR="00F82A20" w:rsidRDefault="00F82A20" w:rsidP="006B0B22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Speaker, “Biomarkers for PTSD:  Legal Implications,” Conference on Governance of Emerging Technologies: Law, Policy and Ethics, </w:t>
       </w:r>
       <w:r w:rsidR="007E0BF7">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">ASU Sandra Day O’Connor College of Law, </w:t>
+        <w:t xml:space="preserve">ASU Sandra Day O’Connor </w:t>
+      </w:r>
+      <w:r w:rsidR="007E0BF7">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">College of Law, </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Tempe, Arizona (May 25, 2016).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFF9784" w14:textId="77777777" w:rsidR="00A83265" w:rsidRDefault="00A83265" w:rsidP="006B0B22">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -13721,50 +13401,51 @@
         <w:ind w:left="0" w:right="194"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74EF76D2" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRPr="009820DB" w:rsidRDefault="009F1E23" w:rsidP="006B0B22">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="110"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Speaker,</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Guilty</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -14300,93 +13981,83 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Injury</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006510D6" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006510D6" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...8 lines deleted...]
-        <w:t>Advisory</w:t>
+        <w:t xml:space="preserve">  Advisory</w:t>
       </w:r>
       <w:r w:rsidR="006510D6" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006510D6" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Commission on </w:t>
       </w:r>
       <w:r w:rsidR="006510D6" w:rsidRPr="009820DB">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -17269,51 +16940,51 @@
       <w:r w:rsidR="008B3FB0" w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Institute (</w:t>
       </w:r>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>elected October 2013)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F6DF4C" w14:textId="77777777" w:rsidR="00B444AE" w:rsidRPr="009820DB" w:rsidRDefault="00B444AE" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56E14159" w14:textId="77777777" w:rsidR="00B444AE" w:rsidRDefault="00B444AE" w:rsidP="00DB098C">
+    <w:p w14:paraId="56E14159" w14:textId="51ECC2BB" w:rsidR="00B444AE" w:rsidRDefault="00B444AE" w:rsidP="00DB098C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="20"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Lead or Co-lead Organizer: Conference, Safeguarding Brains:  The Law, Science &amp; Ethics of the Concussive Injury Epidemic (November 13, 2015); Roundtable Workshop in Identifying Biomarkers for Concussion Susceptibility and Effects, January 16, 2015</w:t>
       </w:r>
       <w:r w:rsidR="00D862AA" w:rsidRPr="009820DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>; Roundtable Workshop on the Aging Brain, November 18, 2016</w:t>
       </w:r>
       <w:r w:rsidR="003C201C">
         <w:rPr>
           <w:sz w:val="28"/>
@@ -17376,65 +17047,70 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00B37099">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A552DB">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>; Conference, Mental Health and the Courts (December 9, 2022)</w:t>
       </w:r>
       <w:r w:rsidR="00B37099">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>; Roundtable Workshop on Addiction and the Courts</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00336F48">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>: What</w:t>
+      </w:r>
       <w:r w:rsidR="00B37099">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>:  What</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Can New Science and Technologies Offer? (January 19, 2024).</w:t>
+        <w:t xml:space="preserve"> Can New Science and Technologies Offer? (January 19, 2024)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61848">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>; Conference, Addiction and the Courts: What Can New Science and Technologies Offer? (January 10, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A94CBE6" w14:textId="77777777" w:rsidR="005D5E69" w:rsidRDefault="005D5E69" w:rsidP="00390E29">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="194"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="595F04DB" w14:textId="77777777" w:rsidR="00390E29" w:rsidRPr="009820DB" w:rsidRDefault="002B00B6" w:rsidP="002B00B6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5848"/>
         </w:tabs>
         <w:ind w:right="194"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
@@ -17605,50 +17281,51 @@
     </w:p>
     <w:p w14:paraId="1B455852" w14:textId="77777777" w:rsidR="003E6B11" w:rsidRDefault="003E6B11" w:rsidP="006510D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:right="194"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4E59F617" w14:textId="77777777" w:rsidR="003E6B11" w:rsidRPr="009820DB" w:rsidRDefault="003E6B11" w:rsidP="006510D6">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0" w:right="194"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Canadian Journal of Law and Jurisprudence  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C42A1F3" w14:textId="77777777" w:rsidR="000308E2" w:rsidRPr="009820DB" w:rsidRDefault="000308E2" w:rsidP="000308E2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="194"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="534BE010" w14:textId="77777777" w:rsidR="009F1E23" w:rsidRDefault="009F1E23" w:rsidP="009F1E23">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:right="3203"/>
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="thick" w:color="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009820DB">
@@ -18230,177 +17907,164 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1981</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57520A95" w14:textId="77777777" w:rsidR="009F1E23" w:rsidRDefault="009F1E23" w:rsidP="009F1E23">
       <w:pPr>
         <w:spacing w:before="6" w:line="190" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="016CD6DE" w14:textId="77777777" w:rsidR="006B0B22" w:rsidRDefault="006B0B22" w:rsidP="006B0B22">
       <w:pPr>
         <w:ind w:left="90" w:right="3203"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="477BA2DE" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="009F1E23" w:rsidP="006B0B22">
+    <w:p w14:paraId="477BA2DE" w14:textId="60D6C0FB" w:rsidR="00BC469E" w:rsidRDefault="009F1E23" w:rsidP="006B0B22">
       <w:pPr>
         <w:ind w:left="90" w:right="3203"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Rev.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C142AA">
-[...15 lines deleted...]
-        <w:t>3</w:t>
+      <w:r w:rsidR="008268E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+        </w:rPr>
+        <w:t>12/25</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00BC469E" w:rsidSect="009820DB">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1340" w:bottom="990" w:left="1340" w:header="743" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4389AA95" w14:textId="77777777" w:rsidR="00A07156" w:rsidRDefault="00A07156">
+    <w:p w14:paraId="31480153" w14:textId="77777777" w:rsidR="000154FF" w:rsidRDefault="000154FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2EFAD1DF" w14:textId="77777777" w:rsidR="00A07156" w:rsidRDefault="00A07156">
+    <w:p w14:paraId="49DDB9B8" w14:textId="77777777" w:rsidR="000154FF" w:rsidRDefault="000154FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51C0A34A" w14:textId="77777777" w:rsidR="00A07156" w:rsidRDefault="00A07156">
+    <w:p w14:paraId="01446014" w14:textId="77777777" w:rsidR="000154FF" w:rsidRDefault="000154FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04514A0F" w14:textId="77777777" w:rsidR="00A07156" w:rsidRDefault="00A07156">
+    <w:p w14:paraId="604538C3" w14:textId="77777777" w:rsidR="000154FF" w:rsidRDefault="000154FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F4A0760" w14:textId="77777777" w:rsidR="00BC469E" w:rsidRDefault="00D1265F">
     <w:pPr>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="ja-JP"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -18714,275 +18378,292 @@
                     <w:r w:rsidR="00892AE3">
                       <w:rPr>
                         <w:noProof/>
                       </w:rPr>
                       <w:t>8</w:t>
                     </w:r>
                     <w:r>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC469E"/>
     <w:rsid w:val="00004796"/>
     <w:rsid w:val="00006EC1"/>
     <w:rsid w:val="00007857"/>
+    <w:rsid w:val="000154FF"/>
     <w:rsid w:val="00025B81"/>
     <w:rsid w:val="00026023"/>
     <w:rsid w:val="00027932"/>
     <w:rsid w:val="000308E2"/>
     <w:rsid w:val="00032EFF"/>
     <w:rsid w:val="000448AC"/>
     <w:rsid w:val="00044C23"/>
     <w:rsid w:val="00044E9F"/>
     <w:rsid w:val="00046140"/>
     <w:rsid w:val="0005428B"/>
     <w:rsid w:val="0008564F"/>
     <w:rsid w:val="00097576"/>
     <w:rsid w:val="000C2A14"/>
     <w:rsid w:val="000F1B87"/>
     <w:rsid w:val="000F67C0"/>
     <w:rsid w:val="00125621"/>
     <w:rsid w:val="00140297"/>
     <w:rsid w:val="00141AF4"/>
+    <w:rsid w:val="001439BB"/>
     <w:rsid w:val="00164F69"/>
     <w:rsid w:val="00193DA3"/>
     <w:rsid w:val="00196B50"/>
     <w:rsid w:val="001A384E"/>
+    <w:rsid w:val="001A5D0D"/>
     <w:rsid w:val="001C6E33"/>
     <w:rsid w:val="001C744E"/>
     <w:rsid w:val="001D7CDC"/>
     <w:rsid w:val="001E50B4"/>
     <w:rsid w:val="001E7822"/>
     <w:rsid w:val="001F21B5"/>
     <w:rsid w:val="00205E06"/>
     <w:rsid w:val="002267A3"/>
     <w:rsid w:val="0025351B"/>
     <w:rsid w:val="00283C4B"/>
     <w:rsid w:val="002B00B6"/>
     <w:rsid w:val="002B437D"/>
     <w:rsid w:val="002B717F"/>
     <w:rsid w:val="002C2D45"/>
     <w:rsid w:val="002D0D3D"/>
     <w:rsid w:val="002E2A7E"/>
     <w:rsid w:val="002E648B"/>
     <w:rsid w:val="003206D3"/>
     <w:rsid w:val="003244D1"/>
     <w:rsid w:val="00325AC4"/>
+    <w:rsid w:val="00336F48"/>
     <w:rsid w:val="00342505"/>
     <w:rsid w:val="003600E0"/>
     <w:rsid w:val="00380169"/>
     <w:rsid w:val="00390E29"/>
     <w:rsid w:val="00391213"/>
     <w:rsid w:val="003A532E"/>
     <w:rsid w:val="003C201C"/>
     <w:rsid w:val="003E6B11"/>
     <w:rsid w:val="00431481"/>
     <w:rsid w:val="0044455E"/>
     <w:rsid w:val="004528F3"/>
     <w:rsid w:val="004922EF"/>
+    <w:rsid w:val="00494108"/>
     <w:rsid w:val="004970B9"/>
     <w:rsid w:val="004A1D5E"/>
     <w:rsid w:val="004A3478"/>
     <w:rsid w:val="004A3BC1"/>
     <w:rsid w:val="004A5702"/>
     <w:rsid w:val="004B149E"/>
     <w:rsid w:val="004B46F1"/>
     <w:rsid w:val="004B622C"/>
     <w:rsid w:val="004C17DB"/>
     <w:rsid w:val="004E53E1"/>
     <w:rsid w:val="0050665B"/>
     <w:rsid w:val="00524FAC"/>
     <w:rsid w:val="00553A17"/>
     <w:rsid w:val="0057165B"/>
     <w:rsid w:val="00590D46"/>
     <w:rsid w:val="005A1F84"/>
     <w:rsid w:val="005D5E69"/>
     <w:rsid w:val="005E4021"/>
     <w:rsid w:val="00642533"/>
     <w:rsid w:val="00647758"/>
     <w:rsid w:val="006510D6"/>
     <w:rsid w:val="00667F05"/>
     <w:rsid w:val="00671767"/>
+    <w:rsid w:val="0068165D"/>
     <w:rsid w:val="006848E4"/>
+    <w:rsid w:val="006951B3"/>
     <w:rsid w:val="006A0052"/>
     <w:rsid w:val="006B0B22"/>
     <w:rsid w:val="006C60F9"/>
     <w:rsid w:val="006D1931"/>
     <w:rsid w:val="006F0631"/>
     <w:rsid w:val="00727C23"/>
     <w:rsid w:val="00751D0E"/>
     <w:rsid w:val="00764AF0"/>
     <w:rsid w:val="007714B6"/>
+    <w:rsid w:val="007973DB"/>
     <w:rsid w:val="007B5F43"/>
     <w:rsid w:val="007B6403"/>
     <w:rsid w:val="007C261F"/>
     <w:rsid w:val="007C589A"/>
     <w:rsid w:val="007C6275"/>
     <w:rsid w:val="007E0BF7"/>
     <w:rsid w:val="007E3163"/>
     <w:rsid w:val="007E60B4"/>
+    <w:rsid w:val="007F63B6"/>
     <w:rsid w:val="008208A1"/>
     <w:rsid w:val="008242C4"/>
+    <w:rsid w:val="008268E1"/>
     <w:rsid w:val="008337D0"/>
     <w:rsid w:val="00841771"/>
     <w:rsid w:val="0085013A"/>
     <w:rsid w:val="0087203E"/>
     <w:rsid w:val="00876959"/>
     <w:rsid w:val="00882356"/>
     <w:rsid w:val="00892AE3"/>
     <w:rsid w:val="008A0EA2"/>
     <w:rsid w:val="008B3FB0"/>
     <w:rsid w:val="008C19EA"/>
     <w:rsid w:val="008E50A2"/>
     <w:rsid w:val="008E6D1E"/>
     <w:rsid w:val="0091494B"/>
     <w:rsid w:val="0092275E"/>
     <w:rsid w:val="009357FD"/>
     <w:rsid w:val="00951D23"/>
     <w:rsid w:val="00965B17"/>
     <w:rsid w:val="009820DB"/>
     <w:rsid w:val="00996850"/>
     <w:rsid w:val="009A4B8E"/>
     <w:rsid w:val="009A5CA9"/>
     <w:rsid w:val="009D6427"/>
     <w:rsid w:val="009F1E23"/>
+    <w:rsid w:val="009F4C19"/>
     <w:rsid w:val="00A07156"/>
     <w:rsid w:val="00A106F7"/>
     <w:rsid w:val="00A1365C"/>
     <w:rsid w:val="00A21978"/>
     <w:rsid w:val="00A30CF0"/>
     <w:rsid w:val="00A552DB"/>
     <w:rsid w:val="00A65A35"/>
+    <w:rsid w:val="00A70B56"/>
     <w:rsid w:val="00A71DC5"/>
     <w:rsid w:val="00A83265"/>
     <w:rsid w:val="00A84B22"/>
     <w:rsid w:val="00A91B16"/>
     <w:rsid w:val="00AA35D5"/>
     <w:rsid w:val="00AA573D"/>
     <w:rsid w:val="00AA796C"/>
     <w:rsid w:val="00AB6DC5"/>
     <w:rsid w:val="00AC090D"/>
     <w:rsid w:val="00AC4E16"/>
     <w:rsid w:val="00AD3A93"/>
     <w:rsid w:val="00AE730F"/>
     <w:rsid w:val="00AF2949"/>
+    <w:rsid w:val="00AF5153"/>
     <w:rsid w:val="00AF7A70"/>
     <w:rsid w:val="00B239BC"/>
     <w:rsid w:val="00B32944"/>
     <w:rsid w:val="00B37099"/>
     <w:rsid w:val="00B444AE"/>
     <w:rsid w:val="00B4591F"/>
     <w:rsid w:val="00B46D2F"/>
     <w:rsid w:val="00B5777D"/>
     <w:rsid w:val="00B600D4"/>
     <w:rsid w:val="00B65F12"/>
     <w:rsid w:val="00B76996"/>
     <w:rsid w:val="00B8262B"/>
     <w:rsid w:val="00B92F7B"/>
     <w:rsid w:val="00BA1026"/>
     <w:rsid w:val="00BA4C90"/>
     <w:rsid w:val="00BA67A2"/>
     <w:rsid w:val="00BC469E"/>
     <w:rsid w:val="00BD1377"/>
     <w:rsid w:val="00BD5F8E"/>
     <w:rsid w:val="00BF76D3"/>
     <w:rsid w:val="00C142AA"/>
+    <w:rsid w:val="00C26916"/>
     <w:rsid w:val="00C327BB"/>
     <w:rsid w:val="00C34430"/>
     <w:rsid w:val="00C54F64"/>
     <w:rsid w:val="00C61855"/>
     <w:rsid w:val="00C82E56"/>
     <w:rsid w:val="00CA066B"/>
     <w:rsid w:val="00CA1062"/>
+    <w:rsid w:val="00CA215F"/>
     <w:rsid w:val="00CA73A0"/>
     <w:rsid w:val="00CB0ACF"/>
     <w:rsid w:val="00CC18A4"/>
     <w:rsid w:val="00CC2ABE"/>
     <w:rsid w:val="00CD1DB1"/>
     <w:rsid w:val="00CF5185"/>
     <w:rsid w:val="00D105C5"/>
     <w:rsid w:val="00D1265F"/>
+    <w:rsid w:val="00D14D43"/>
     <w:rsid w:val="00D14EAE"/>
     <w:rsid w:val="00D152C3"/>
     <w:rsid w:val="00D22978"/>
     <w:rsid w:val="00D34D3E"/>
     <w:rsid w:val="00D53ED8"/>
     <w:rsid w:val="00D74BA5"/>
     <w:rsid w:val="00D862AA"/>
     <w:rsid w:val="00D90293"/>
     <w:rsid w:val="00D973B6"/>
     <w:rsid w:val="00DB098C"/>
     <w:rsid w:val="00DB3694"/>
     <w:rsid w:val="00DC4977"/>
     <w:rsid w:val="00DE19FA"/>
+    <w:rsid w:val="00DE2647"/>
     <w:rsid w:val="00DE59F5"/>
     <w:rsid w:val="00E11014"/>
     <w:rsid w:val="00E125C8"/>
     <w:rsid w:val="00E2546D"/>
     <w:rsid w:val="00E31DB3"/>
+    <w:rsid w:val="00E61848"/>
     <w:rsid w:val="00E65BB8"/>
     <w:rsid w:val="00E75042"/>
     <w:rsid w:val="00E778FC"/>
     <w:rsid w:val="00E842BC"/>
     <w:rsid w:val="00EE073C"/>
     <w:rsid w:val="00F00D08"/>
     <w:rsid w:val="00F0221B"/>
     <w:rsid w:val="00F04E88"/>
     <w:rsid w:val="00F0689A"/>
     <w:rsid w:val="00F1061B"/>
     <w:rsid w:val="00F3244B"/>
     <w:rsid w:val="00F372F1"/>
     <w:rsid w:val="00F504B4"/>
     <w:rsid w:val="00F5228E"/>
     <w:rsid w:val="00F54D19"/>
     <w:rsid w:val="00F6151F"/>
     <w:rsid w:val="00F74EB4"/>
     <w:rsid w:val="00F82A20"/>
     <w:rsid w:val="00F82AF4"/>
     <w:rsid w:val="00F83196"/>
     <w:rsid w:val="00F84F8A"/>
     <w:rsid w:val="00FB6200"/>
     <w:rsid w:val="00FF6D1A"/>
   </w:rsids>
   <m:mathPr>
@@ -20131,56 +19812,56 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0F43B6A9-F90A-4837-A548-C52F32F1A097}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2538</Words>
-  <Characters>14473</Characters>
+  <Words>2584</Words>
+  <Characters>14732</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>120</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>122</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Headings</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>82</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="83" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr>Jack E. Brown Chair in Law</vt:lpstr>
       <vt:lpstr>Arizona State University</vt:lpstr>
       <vt:lpstr>    Professional Experience</vt:lpstr>
       <vt:lpstr>    Judicial Clerkship</vt:lpstr>
       <vt:lpstr>    Education</vt:lpstr>
@@ -20243,51 +19924,51 @@
       <vt:lpstr>    Speaker, “Aging in the 21st Century: Neuroscience, Dementia, and Guardianship Ca</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “Is Repetitive Head Injury the Next Mass Tort?”, ABA  Toxic Torts &amp; Env</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “Capacity Assessment and Neuroscience Advances,” Roundtable Workshop on</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Invited Participant, OECD Workshop, Neurotechnology and Society:  Strengthening </vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “Biomarkers for PTSD:  Legal Implications,” Conference on Governance of</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “PTSD Evidence, Biomarkers, and Consent in Rape Cases,” SEAL Scholarshi</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “Legal Implications of Concussion Crisis,” 5th Annual Concussion Confer</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Speaker, “Flint, Michigan Water Crisis”, Sandra Day O’Connor College of Law (Feb</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Guest lecturer, “Using Civil Litigation to Uncover and Correct Watergate’s Histo</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
       <vt:lpstr>    Peer Review</vt:lpstr>
       <vt:lpstr>    Memberships</vt:lpstr>
       <vt:lpstr>    </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>ASU Law</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16978</CharactersWithSpaces>
+  <CharactersWithSpaces>17282</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>verah</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2012-12-10T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="LastSaved">
     <vt:filetime>2013-10-09T00:00:00Z</vt:filetime>