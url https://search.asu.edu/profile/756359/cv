--- v0 (2025-12-08)
+++ v1 (2026-10-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="17080856" w14:textId="77777777" w:rsidR="00D94E7F" w:rsidRPr="00A605A7" w:rsidRDefault="00D94E7F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A347847" w14:textId="77777777" w:rsidR="00533386" w:rsidRPr="008D7894" w:rsidRDefault="00533386">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Foundation Professor</w:t>
       </w:r>
     </w:p>
@@ -436,65 +436,51 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>1994, post-doctoral training, Harvard University, Kennedy School of Government (L. Branscomb, advisor)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="266AC685" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">1993, Ph.D., Massachusetts Institute of Technology, political science (E. </w:t>
-[...13 lines deleted...]
-        <w:t>, chair)</w:t>
+        <w:t>1993, Ph.D., Massachusetts Institute of Technology, political science (E. Skolnikoff, chair)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694EAC0A" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1987, A.B., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>cum laude</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
@@ -1159,101 +1145,73 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>adjunct lecturer, Harvard University, John F. Kennedy School of Government</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BB4D35" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="008605F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>June 1993 to June 1994</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">post-doctoral fellow, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>post-doctoral fellow, Belfer Center for Science and International Affairs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438DAF1D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="008605F1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sep 1992 to May 1993</w:t>
+      </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Belfer</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">pre-doctoral fellow, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Center for Science and International Affairs</w:t>
+        <w:t>pre-doctoral fellow, Belfer Center for Science and International Affairs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D83C29A" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="008605F1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Summer 1990</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -1541,124 +1499,154 @@
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Scholarship:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E832F65" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49BE0F88" w14:textId="1358DADB" w:rsidR="00E46793" w:rsidRPr="008D7894" w:rsidRDefault="00E46793">
+    <w:p w14:paraId="49BE0F88" w14:textId="754704D2" w:rsidR="00E46793" w:rsidRPr="008D7894" w:rsidRDefault="00E46793">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">(full citations provided; </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>underline</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> denotes student co-author</w:t>
       </w:r>
       <w:r w:rsidR="0033326D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>; Google scholar n=1</w:t>
-[...11 lines deleted...]
-        <w:t>44</w:t>
+        <w:t xml:space="preserve">; Google scholar </w:t>
+      </w:r>
+      <w:r w:rsidR="001A0D34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r w:rsidR="0033326D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidR="00F47FB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00A402F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1,</w:t>
+      </w:r>
+      <w:r w:rsidR="006256EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>650</w:t>
       </w:r>
       <w:r w:rsidR="00E11BE2" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>; H=4</w:t>
-[...5 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>; H=</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40483">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>50</w:t>
       </w:r>
       <w:r w:rsidR="0033326D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; i10=</w:t>
       </w:r>
-      <w:r w:rsidR="00412B92">
-[...9 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00FE55AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="008F1205">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00914885">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Overton policy citations N=547 documents in </w:t>
+      </w:r>
+      <w:r w:rsidR="001B0922">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>21 countries</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B66A615" w14:textId="77777777" w:rsidR="00E46793" w:rsidRPr="008D7894" w:rsidRDefault="00E46793">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BFE26A8" w14:textId="77777777" w:rsidR="00C05595" w:rsidRPr="008D7894" w:rsidRDefault="00C05595">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
@@ -2181,65 +2169,51 @@
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="539D4925" w14:textId="77777777" w:rsidR="009A11C2" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="009A11C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. H. Guston and D. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, eds. </w:t>
+        <w:t xml:space="preserve">D. H. Guston and D. Sarewitz, eds. </w:t>
       </w:r>
       <w:r w:rsidR="00081B7C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00140827" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Shaping Science and Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
@@ -2439,65 +2413,51 @@
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B1085EF" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="005A49AB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. H. Guston and K. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, eds. 1994. </w:t>
+        <w:t xml:space="preserve">D. H. Guston and K. Keniston, eds. 1994. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>The Fragile Contract: University Science and the Federal Government</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  Cambridge:  MIT Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53EF069A" w14:textId="77777777" w:rsidR="009F4597" w:rsidRPr="008D7894" w:rsidRDefault="009F4597">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2526,849 +2486,562 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="720C34B2" w14:textId="2D54DDC1" w:rsidR="001C16AC" w:rsidRPr="001C16AC" w:rsidRDefault="001C16AC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>In preparation</w:t>
       </w:r>
       <w:r w:rsidR="003D378C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/under review</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D08DE8" w14:textId="77777777" w:rsidR="001C16AC" w:rsidRPr="00C938BB" w:rsidRDefault="001C16AC" w:rsidP="00C938BB">
-[...8 lines deleted...]
-    <w:p w14:paraId="1551B49F" w14:textId="65F8E7DB" w:rsidR="001C16AC" w:rsidRPr="001C16AC" w:rsidRDefault="001C16AC" w:rsidP="001C16AC">
+    <w:p w14:paraId="46A75F81" w14:textId="77777777" w:rsidR="001C16AC" w:rsidRPr="006212AB" w:rsidRDefault="001C16AC" w:rsidP="006212AB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D9134E6" w14:textId="7FE8ECBB" w:rsidR="001C16AC" w:rsidRDefault="001C16AC" w:rsidP="001C16AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001C16AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>L. Friedman</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-        <w:t>S</w:t>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, L. Lambert, D. H. Guston, M. Farooque and C. Selin. </w:t>
+      </w:r>
+      <w:r w:rsidR="007A344C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Under review</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “The Anticipatory Goverrnance of Human Genetic Engineering.” </w:t>
+      </w:r>
+      <w:r w:rsidR="00456663">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>IEEE Transactions in Technology and Society</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="001C16AC">
+    </w:p>
+    <w:p w14:paraId="1A1151D2" w14:textId="77777777" w:rsidR="00456663" w:rsidRPr="00456663" w:rsidRDefault="00456663" w:rsidP="00456663">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> El-Sayed, W</w:t>
-[...100 lines deleted...]
-    <w:p w14:paraId="18E39F64" w14:textId="4819726A" w:rsidR="001C16AC" w:rsidRDefault="001C16AC" w:rsidP="001C16AC">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0781CFE6" w14:textId="63299F32" w:rsidR="00456663" w:rsidRDefault="00456663" w:rsidP="001C16AC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>E.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001C16AC">
+        <w:t xml:space="preserve">B. Gansky, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">T. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="001C16AC">
+      <w:r w:rsidRPr="00456663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Hajric</w:t>
+        <w:t>Shulruff</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003D378C">
+        <w:t xml:space="preserve">, and D.H. Guston. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A51F0B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="003D378C">
+        <w:t>Under review</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Gansky</w:t>
-[...16 lines deleted...]
-      <w:r w:rsidRPr="001C16AC">
+        <w:t xml:space="preserve">. “The Work of Impact Work.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00456663">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Research Policy</w:t>
+        <w:t>Journal of Higher Education Outreach and Engagement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...87 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FE3A35" w14:textId="77777777" w:rsidR="0039731D" w:rsidRPr="0039731D" w:rsidRDefault="0039731D" w:rsidP="0039731D">
-[...52 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12F473D3" w14:textId="77777777" w:rsidR="001C16AC" w:rsidRDefault="001C16AC" w:rsidP="00493CDB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0408968C" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB" w:rsidP="00493CDB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7518B385" w14:textId="66F69C50" w:rsidR="0010746C" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00AD5F84">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Peer-reviewed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B91652B" w14:textId="77777777" w:rsidR="0088245F" w:rsidRPr="008D7894" w:rsidRDefault="0088245F" w:rsidP="0088245F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EFF8470" w14:textId="1BC1B7E3" w:rsidR="006D2452" w:rsidRDefault="006D2452" w:rsidP="0088245F">
+    <w:p w14:paraId="4EFF8470" w14:textId="047F22EB" w:rsidR="006D2452" w:rsidRDefault="006D2452" w:rsidP="0088245F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">D. </w:t>
       </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Barlevy, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Juengst, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kahn, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Moreno, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lambert, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Charo, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Barlevy</w:t>
+        <w:t>Chneiweiss</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">E. </w:t>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farooque, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guston, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D2452">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hyun, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Juengst</w:t>
+        <w:t>Knoepler</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">J. </w:t>
+        <w:t xml:space="preserve">C. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kahn, </w:t>
+        <w:t xml:space="preserve">Selin, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">J. </w:t>
+        <w:t xml:space="preserve">R. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Moreno, </w:t>
+        <w:t xml:space="preserve">Wilbanks, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">L. </w:t>
+        <w:t xml:space="preserve">M. </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lambert, </w:t>
-[...170 lines deleted...]
-        <w:t>,</w:t>
+        <w:t>Zaghlula,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> and C.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scott</w:t>
       </w:r>
       <w:r w:rsidR="003E2E02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>. 2024.</w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Governing with Public Engagement: An Anticipatory Approach to Human Genome Editing." </w:t>
       </w:r>
       <w:r w:rsidRPr="006D2452">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Science and Public Policy</w:t>
       </w:r>
-      <w:r w:rsidR="003E2E02">
+      <w:r w:rsidR="0042126E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> 51(4):680-91.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E7EBF3" w14:textId="77777777" w:rsidR="006D2452" w:rsidRPr="006D2452" w:rsidRDefault="006D2452" w:rsidP="006D2452">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="163E1755" w14:textId="72555735" w:rsidR="0088245F" w:rsidRPr="008D7894" w:rsidRDefault="0088245F" w:rsidP="0088245F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>A. Radatz</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Reinsborough</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, E. Fisher, E. Corley, and D. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="004824DD" w:rsidRPr="008D7894">
         <w:rPr>
@@ -3444,93 +3117,51 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">J. Kuzma, F. Gould, Z. Brown, J. Collins, J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Delborne</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, E. Frow, K. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> and S. Stauffer. </w:t>
+        <w:t xml:space="preserve">, E. Frow, K. Esvelt, D. Guston, C. Leitschuh, K. Oye and S. Stauffer. </w:t>
       </w:r>
       <w:r w:rsidR="00F04605" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2018</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “A Roadmap for Gene Drives: Using Institutional Analysis and Development to Frame Research Needs and Governance in a Systems Context.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Responsible Innovation</w:t>
       </w:r>
       <w:r w:rsidR="00F04605" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 5(1):13-39.</w:t>
@@ -3549,91 +3180,63 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="486B5104" w14:textId="77777777" w:rsidR="00172E41" w:rsidRPr="008D7894" w:rsidRDefault="00172E41" w:rsidP="0088245F">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="630"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. Tomblin, Z. Pirtle, M. </w:t>
-[...13 lines deleted...]
-        <w:t>, D. Sittenfe</w:t>
+        <w:t>D. Tomblin, Z. Pirtle, M. Farooque, D. Sittenfe</w:t>
       </w:r>
       <w:r w:rsidR="00176FF4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ld, E. Mahoney, R. Worthington,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> G. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, M. Gates, I. Bennett, J. Kessler, A. Kaminski, J. Lloyd and D. Guston. 2017. “Integrating Public Deliberation into Engineering Systems: Participatory Technology Assessment of NASA’s Asteroid Redirect Mission.” </w:t>
+        <w:t xml:space="preserve"> G. Gano, M. Gates, I. Bennett, J. Kessler, A. Kaminski, J. Lloyd and D. Guston. 2017. “Integrating Public Deliberation into Engineering Systems: Participatory Technology Assessment of NASA’s Asteroid Redirect Mission.” </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Astropolitic</w:t>
       </w:r>
       <w:r w:rsidR="003B6196" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="003B6196" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>: The International Journal of Space Politics and Policy</w:t>
       </w:r>
       <w:r w:rsidR="00A12832" w:rsidRPr="008D7894">
@@ -3671,65 +3274,51 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">C. E. Selin, K. C. Rawlings, S. Davies, J. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sadowski</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, G. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, and D. H. Guston. 2017. “Experiments in Engagement: Designing PEST for Capacity-Building.” </w:t>
+        <w:t xml:space="preserve">, G. Gano, and D. H. Guston. 2017. “Experiments in Engagement: Designing PEST for Capacity-Building.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Public Understanding of Science </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>26(6):634-49.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="580FD919" w14:textId="77777777" w:rsidR="00172E41" w:rsidRPr="008D7894" w:rsidRDefault="00172E41" w:rsidP="00172E41">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73087B55" w14:textId="77777777" w:rsidR="00FF0CD7" w:rsidRPr="008D7894" w:rsidRDefault="00FF0CD7" w:rsidP="0088245F">
@@ -3817,65 +3406,51 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">M. Halpern, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>J. Sadowski</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, J. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, E. Finn and D. H. Guston. </w:t>
+        <w:t xml:space="preserve">, J. Eschrich, E. Finn and D. H. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="009D317D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Stitching Together Creativity and Responsibility: Interpreting Frankenstein Across Disciplines.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Bulletin of Science, Technology and Society</w:t>
       </w:r>
       <w:r w:rsidR="00FB4EB4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 36(1):49-57.</w:t>
@@ -3884,65 +3459,51 @@
     <w:p w14:paraId="521820F2" w14:textId="77777777" w:rsidR="00EF78FC" w:rsidRPr="008D7894" w:rsidRDefault="00EF78FC" w:rsidP="008D4084">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B4B750" w14:textId="77777777" w:rsidR="00DE2BB2" w:rsidRPr="008D7894" w:rsidRDefault="003F7CAF" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, R. Foley, D. H. Guston, and </w:t>
+        <w:t xml:space="preserve">A. Wiek, R. Foley, D. H. Guston, and </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>M. Bernstein</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00391DA7" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2016</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Broken Promises and Breaking Ground for Responsible Innovation – Intervention Research to Transform Business-as-Usual in Nanotechnology Innovation.” </w:t>
@@ -3965,103 +3526,85 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="322C73D1" w14:textId="77777777" w:rsidR="00DE2BB2" w:rsidRPr="008D7894" w:rsidRDefault="00DE2BB2" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:t xml:space="preserve">B. A. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wender</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:t>, R. W. Foley, V. Prado-Lopez, D. Ravikumar,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:t xml:space="preserve">D. A. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eisenberg</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
-        <w:t xml:space="preserve">, T. A. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">, J. </w:t>
+        <w:t xml:space="preserve">, T. A. Hottle, J. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Sadowski</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
-        <w:t xml:space="preserve">, W. P. Flanagan, A. Fisher, L. Laurin, M. E. Bates, I. </w:t>
-[...7 lines deleted...]
-        <w:t>, T. P. Seager, M. P. Fraser and</w:t>
+        <w:t>, W. P. Flanagan, A. Fisher, L. Laurin, M. E. Bates, I. Linkov, T. P. Seager, M. P. Fraser and</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:t>D. H. Guston.</w:t>
       </w:r>
       <w:r w:rsidR="007A118A" w:rsidRPr="008D7894">
         <w:t xml:space="preserve"> 2014</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:t xml:space="preserve">. “Illustrating Anticipatory Life Cycle Assessment for Emerging Photovoltaic Technologies.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Environmental Science and Technology</w:t>
       </w:r>
       <w:r w:rsidR="007A118A" w:rsidRPr="008D7894">
         <w:t xml:space="preserve"> 48(18):10531-38.</w:t>
       </w:r>
@@ -4188,65 +3731,51 @@
     <w:p w14:paraId="5E707C22" w14:textId="77777777" w:rsidR="00E72635" w:rsidRPr="008D7894" w:rsidRDefault="00E72635" w:rsidP="00E72635">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C570ADB" w14:textId="77777777" w:rsidR="005B535F" w:rsidRPr="008D7894" w:rsidRDefault="005B535F" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...13 lines deleted...]
-        <w:t>, D. H. Guston, S. van der Leeuw, C. Selin</w:t>
+        <w:t>A. Wiek, D. H. Guston, S. van der Leeuw, C. Selin</w:t>
       </w:r>
       <w:r w:rsidR="000B1AE6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and P. Shapira. </w:t>
       </w:r>
       <w:r w:rsidR="00B5179A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
       <w:r w:rsidR="000B1AE6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. “Nanotechnology and the City:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Sustainability Challenges, and Anticipatory Governance.” </w:t>
       </w:r>
@@ -4275,91 +3804,75 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37D735DF" w14:textId="3647CE08" w:rsidR="00E72635" w:rsidRPr="008D7894" w:rsidRDefault="00E72635" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">B. A. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Wender</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, R. W. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Foley</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, D. H. Guston, T. P. Seager, and A. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. 2012. “Anticipatory Governance and Anticipatory Life Cycle Assessment of Single Wall Carbon Nanotube Anode </w:t>
+        <w:t xml:space="preserve">, D. H. Guston, T. P. Seager, and A. Wiek. 2012. “Anticipatory Governance and Anticipatory Life Cycle Assessment of Single Wall Carbon Nanotube Anode </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lithium </w:t>
       </w:r>
       <w:r w:rsidR="005C75B6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -4382,65 +3895,51 @@
     <w:p w14:paraId="563A6CD3" w14:textId="77777777" w:rsidR="00FA36B6" w:rsidRPr="008D7894" w:rsidRDefault="00FA36B6" w:rsidP="00FA36B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A6DB911" w14:textId="77777777" w:rsidR="00A93DCA" w:rsidRPr="008D7894" w:rsidRDefault="00A93DCA" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">A. Wiek, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>R. Foley</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, and D. H. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="0051791A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
       <w:r w:rsidR="004856F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
@@ -4480,150 +3979,99 @@
     <w:p w14:paraId="7E616F8E" w14:textId="77777777" w:rsidR="005B3283" w:rsidRPr="008D7894" w:rsidRDefault="005B3283" w:rsidP="0086210C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B018521" w14:textId="4D9BEC9A" w:rsidR="006C409E" w:rsidRPr="008D7894" w:rsidRDefault="006C409E" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>W. C. Clark</w:t>
       </w:r>
       <w:r w:rsidR="005467D9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, T.P. </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, T.P. Tomich, M. von Noordwijk</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">D. Guston, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">D. Catacutan, </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>N.</w:t>
       </w:r>
       <w:r w:rsidR="00325A25" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>M. Dickson</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and E. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">, and E. McNie. </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">2011. “Boundary work for sustainable development: Natural Resource Management at the Consultative Group on International Agricultural Research (CGIAR).” </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Proceedings of the National Academy of Sciences</w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E63AD6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
@@ -4718,50 +4166,51 @@
     <w:p w14:paraId="2E0A3A99" w14:textId="77777777" w:rsidR="002D58FD" w:rsidRPr="008D7894" w:rsidRDefault="002D58FD" w:rsidP="002D58FD">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5976DC44" w14:textId="77777777" w:rsidR="000C3E43" w:rsidRPr="008D7894" w:rsidRDefault="000C3E43" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">M. Brown and D. H. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="004615CC" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2009.</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Science, Democracy, and the Right to Research.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science and Engineering Ethics</w:t>
       </w:r>
       <w:r w:rsidR="00A605A7" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -4861,65 +4310,51 @@
     <w:p w14:paraId="30B3C26A" w14:textId="77777777" w:rsidR="00D654DB" w:rsidRPr="008D7894" w:rsidRDefault="00D654DB" w:rsidP="00D654DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B363BE3" w14:textId="77777777" w:rsidR="002630EC" w:rsidRPr="008D7894" w:rsidRDefault="002630EC" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. A. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, E. A. Corley, S. Dunwoody, </w:t>
+        <w:t xml:space="preserve">D. A. Scheufele, E. A. Corley, S. Dunwoody, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>T. Shih</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">E. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -4994,61 +4429,52 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="434689A9" w14:textId="77777777" w:rsidR="00914439" w:rsidRPr="008D7894" w:rsidRDefault="005D4A61" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">G. </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>G. Gano</w:t>
+      </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, J. E. Crowley, and D. H. Guston</w:t>
       </w:r>
       <w:r w:rsidR="00914439" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00DE2251" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00914439" w:rsidRPr="008D7894">
@@ -5146,79 +4572,51 @@
     <w:p w14:paraId="3582F87A" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00081B7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C83325D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. W. Cash, W. C. Clark, F. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, D. H. Guston, J. Jaeger, and R. B. Mitchell. 2003. “Knowledge Systems for Sustainable Development.” </w:t>
+        <w:t xml:space="preserve">D. W. Cash, W. C. Clark, F. Alcock, N. M. Dickson, N. Eckley, D. H. Guston, J. Jaeger, and R. B. Mitchell. 2003. “Knowledge Systems for Sustainable Development.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Proceedings of the National Academy of Sciences</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 100(14):8086-91.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50301604" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00081B7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5FC97796" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="0088245F">
@@ -5499,65 +4897,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science, Technology &amp; Human Values</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 24(4):451-82.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29115B1A" w14:textId="77777777" w:rsidR="000F0FF0" w:rsidRPr="008D7894" w:rsidRDefault="000F0FF0" w:rsidP="000F0FF0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Reprinted in D. McDonald, G. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, and P. Deane, eds. 2009. </w:t>
+        <w:t xml:space="preserve">(Reprinted in D. McDonald, G. Bammer, and P. Deane, eds. 2009. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Research Integration Using Dialogue Methods</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009C4223" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Canberra: </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Australia National University E-Press.)</w:t>
@@ -5707,79 +5091,51 @@
         <w:t xml:space="preserve">, ed. </w:t>
       </w:r>
       <w:r w:rsidR="00BC1664" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2008</w:t>
       </w:r>
       <w:r w:rsidR="0074648C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0074648C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Law and Science Volume II: Regulations of Property, Practices, and Products. The International Library of Essays in Law and Society</w:t>
       </w:r>
       <w:r w:rsidR="0074648C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, A. </w:t>
-[...27 lines deleted...]
-        <w:t>, UK: Ashgate.)</w:t>
+        <w:t>, A. Sarat, ed. Aldershot, UK: Ashgate.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41D097EF" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00081B7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A617FE4" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00BE7109" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
@@ -5894,51 +5250,50 @@
     <w:p w14:paraId="0FAE682E" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00081B7C">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30DF76F7" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="0088245F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>D. H. Guston, M. Jon</w:t>
       </w:r>
       <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>es, and L. M. Branscomb. 1997. “</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Technology Assessment in the U.S.</w:t>
       </w:r>
       <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> State Legislatures.”</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5994,96 +5349,110 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>he Structure of Science Policy.”</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science and Public Policy</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23(4):229-40.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FDEDA2E" w14:textId="77777777" w:rsidR="005A3845" w:rsidRPr="008D7894" w:rsidRDefault="005A3845">
+    <w:p w14:paraId="3FDEDA2E" w14:textId="0A7DED01" w:rsidR="006212AB" w:rsidRDefault="006212AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BF9F28B" w14:textId="77777777" w:rsidR="005A3845" w:rsidRPr="008D7894" w:rsidRDefault="005A3845">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6364E60F" w14:textId="4A3BF3A4" w:rsidR="00196714" w:rsidRPr="008D7894" w:rsidRDefault="00196714" w:rsidP="00094EBC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>introductions to special issues</w:t>
       </w:r>
       <w:r w:rsidR="00980EF0" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/sections</w:t>
       </w:r>
       <w:r w:rsidR="000173CB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of peer reviewed journals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DAB500" w14:textId="77777777" w:rsidR="00196714" w:rsidRPr="008D7894" w:rsidRDefault="00196714" w:rsidP="00196714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="580" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11D6E21B" w14:textId="74FAC65E" w:rsidR="007A0552" w:rsidRDefault="007A0552" w:rsidP="000369B3">
+    <w:p w14:paraId="11D6E21B" w14:textId="3B32402B" w:rsidR="007A0552" w:rsidRDefault="007A0552" w:rsidP="000369B3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">E. Fisher, M. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Smolke</w:t>
       </w:r>
@@ -6098,87 +5467,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Pansera</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, D.H. Guston, A. Grunwald, J.P. Nelson, S. Raman, P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Neudert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">, S. Flipse, and B. Ribeiro. 2024. “Responsible Innovation Scholarship: Normative, empirical, theoretical, and engaged.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A0552">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Responsible Innovation</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Flipse</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> 11(1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and B. Ribeiro. 2024. “Responsible Innovation Scholarship: Normative, empirical, theoretical, and engaged.” </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007A0552">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>DOI: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007A0552">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>10.1080/23299460.2024.2309060</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="168E4C57" w14:textId="77777777" w:rsidR="007A0552" w:rsidRDefault="007A0552" w:rsidP="007A0552">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6724,65 +6091,51 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6253D8D5" w14:textId="77777777" w:rsidR="00196714" w:rsidRPr="008D7894" w:rsidRDefault="00196714" w:rsidP="00196714">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and D. H. Guston. 1997. “The End of OTA and the Future of Technology Assessment.” </w:t>
+        <w:t xml:space="preserve">B. Bimber and D. H. Guston. 1997. “The End of OTA and the Future of Technology Assessment.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Technological Forecasting &amp; Social Change</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000369B3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>54(2-3).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45B2574B" w14:textId="77777777" w:rsidR="00E61E8A" w:rsidRPr="008D7894" w:rsidRDefault="00E61E8A" w:rsidP="00E61E8A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
@@ -6844,251 +6197,266 @@
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>editorially-reviewed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>/invited</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="110DE17B" w14:textId="77777777" w:rsidR="00AD5F84" w:rsidRPr="008D7894" w:rsidRDefault="00AD5F84" w:rsidP="00196714">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:firstLine="580"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="616AA939" w14:textId="720D0A4D" w:rsidR="00AD5F84" w:rsidRDefault="00AD5F84" w:rsidP="00AD5F84">
+    <w:p w14:paraId="5EB0B6B4" w14:textId="52465330" w:rsidR="00E22AA7" w:rsidRDefault="00E22AA7" w:rsidP="00AD5F84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">E. Fisher, M. </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">A.M. Hess and D. H. Guston. 2025. “Rethinking Research Impact.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>American Scientist</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Smolke</w:t>
-[...65 lines deleted...]
-    <w:p w14:paraId="3AC22464" w14:textId="77777777" w:rsidR="00AD5F84" w:rsidRDefault="00AD5F84" w:rsidP="00AD5F84">
+        <w:t xml:space="preserve"> 114:16-19.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E017350" w14:textId="77777777" w:rsidR="00E22AA7" w:rsidRDefault="00E22AA7" w:rsidP="00E22AA7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FCAD92" w14:textId="6741C68B" w:rsidR="00772AD7" w:rsidRPr="00AD5F84" w:rsidRDefault="00772AD7" w:rsidP="00AD5F84">
+    <w:p w14:paraId="424E0C6C" w14:textId="3C5E0563" w:rsidR="000B28ED" w:rsidRDefault="000B28ED" w:rsidP="00AD5F84">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston. 2024. “What We Talk about when We Talk about Impact.” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E22AA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Issues in Science and Technology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 40(4, Summer): 20-29.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AC22464" w14:textId="77777777" w:rsidR="00AD5F84" w:rsidRDefault="00AD5F84" w:rsidP="00E34980">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08FCAD92" w14:textId="6741C68B" w:rsidR="00772AD7" w:rsidRPr="00AD5F84" w:rsidRDefault="00772AD7" w:rsidP="00AD5F84">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00AD5F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">D. H. Guston. 2023. “Making the Most of the ‘Ethical and Societal Considerations’ in the CHIPS and Science Act.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Issues in Science and Technology</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (published online 3 May at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00AD5F84">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>https://issues.org/ethical-societal-considerations-nsf-guston/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00AD5F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4682EA17" w14:textId="77777777" w:rsidR="00772AD7" w:rsidRPr="00772AD7" w:rsidRDefault="00772AD7" w:rsidP="00772AD7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5468B5AE" w14:textId="609B7275" w:rsidR="00E46FD3" w:rsidRPr="008D7894" w:rsidRDefault="00FD29C0" w:rsidP="00200A1C">
+    <w:p w14:paraId="5468B5AE" w14:textId="110EFEDD" w:rsidR="00E46FD3" w:rsidRPr="008D7894" w:rsidRDefault="00FD29C0" w:rsidP="00200A1C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>J.P. Nelson</w:t>
+        <w:t>J.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B28ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>P. Nelson</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, C. Selin, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>L. Lambert</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and D.H. Guston. </w:t>
+        <w:t xml:space="preserve"> and D.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B28ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="000C0005" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2022</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Amplifying the Call for Anticipatory Governance.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>American Journal of Bioethics</w:t>
       </w:r>
       <w:r w:rsidR="000C0005" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 22(1).</w:t>
@@ -7156,51 +6524,50 @@
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0766B54B" w14:textId="182DDE59" w:rsidR="00FA60B5" w:rsidRPr="008D7894" w:rsidRDefault="008D4084" w:rsidP="00B7249E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">B.D. Johnson </w:t>
       </w:r>
       <w:r w:rsidR="00FA60B5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">and D. H. Guston. 2016. “Futures We Want to Inhabit.” </w:t>
       </w:r>
       <w:r w:rsidR="00FA60B5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>IEEE Computer</w:t>
       </w:r>
       <w:r w:rsidR="00FA60B5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 49(2): 78-9.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A45B878" w14:textId="77777777" w:rsidR="00FA60B5" w:rsidRPr="008D7894" w:rsidRDefault="00FA60B5" w:rsidP="00FA60B5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -7402,116 +6769,88 @@
       <w:r w:rsidR="00AF0DFF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE78CF1" w14:textId="77777777" w:rsidR="00AF0DFF" w:rsidRPr="008D7894" w:rsidRDefault="00AF0DFF" w:rsidP="00B7249E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(Reprinted in A. Maynard an</w:t>
       </w:r>
       <w:r w:rsidR="00856F44" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">d J. </w:t>
-[...13 lines deleted...]
-        <w:t>, eds. 2016</w:t>
+        <w:t>d J. Stilgoe, eds. 2016</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. The Ethics of Nanotechnology, Geoengineering, and Clean Energy. Surrey, UK: Ashgate.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4716DEDB" w14:textId="77777777" w:rsidR="00F66548" w:rsidRPr="008D7894" w:rsidRDefault="00F66548" w:rsidP="00F66548">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53704136" w14:textId="77777777" w:rsidR="002C5522" w:rsidRPr="008D7894" w:rsidRDefault="002C5522" w:rsidP="00320BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">L. Gutkind, G. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, and D. H. Guston. </w:t>
+        <w:t xml:space="preserve">L. Gutkind, G. Ottinger, and D. H. Guston. </w:t>
       </w:r>
       <w:r w:rsidR="006E692D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “To Think, to Write, to Publish: Science and Innovation Policy through the Looking Glass of Creative Non-fiction.” </w:t>
       </w:r>
       <w:r w:rsidR="004A020A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>The C</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
@@ -7537,65 +6876,51 @@
         <w:ind w:left="720" w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CD6B93" w14:textId="77777777" w:rsidR="00B37EFB" w:rsidRPr="008D7894" w:rsidRDefault="001A54DD" w:rsidP="00320BE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">A. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, D. H. Guston, E. Frow and </w:t>
+        <w:t xml:space="preserve">A. Wiek, D. H. Guston, E. Frow and </w:t>
       </w:r>
       <w:r w:rsidR="00B37EFB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">J. Calvert. </w:t>
       </w:r>
       <w:r w:rsidR="00581D00" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
       <w:r w:rsidR="00B37EFB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. “Sustainability and Anticipatory Governance in Synthetic Biology.” </w:t>
       </w:r>
       <w:r w:rsidR="00B37EFB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">International Journal of </w:t>
@@ -8058,65 +7383,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(R</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">eprinted in </w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>AAAS Science and Technology Policy Yearbook 2002</w:t>
       </w:r>
       <w:r w:rsidR="00BB0349" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, edited by A. H. </w:t>
-[...13 lines deleted...]
-        <w:t>, S. D. Nelson, and S.</w:t>
+        <w:t>, edited by A. H. Teich, S. D. Nelson, and S.</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. Lita. Washington, DC:  American Association for the Advancement of Science</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="381A68BA" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6830763E" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00D041A1">
       <w:pPr>
@@ -8319,237 +7630,209 @@
     <w:p w14:paraId="0633E43B" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00AF0DFF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>D. H.</w:t>
       </w:r>
       <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Guston and K. </w:t>
+        <w:t xml:space="preserve"> Guston and K. Keniston. 1994. “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Updating t</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>he Social Contract for Science.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Technology Review</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (November/December):60-68</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">eprinted in T.A. Easton, ed. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Taking Sides: Clashing Views on Controversial Issues in Science, Technology, and Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, second edition. Guilford, CT: Brown and Benchmark, Publishers</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF0DFF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ranslated as "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t>Keniston</w:t>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Partecipazione</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BE7109" w:rsidRPr="008D7894">
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>verità</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technology Review, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>edizione</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7894">
-[...72 lines deleted...]
-      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-        <w:t>Partecipazione</w:t>
+          <w:i/>
+        </w:rPr>
+        <w:t>Italiana</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> e </w:t>
-[...65 lines deleted...]
-        <w:t>/Maggio 1995):28-35</w:t>
+        <w:t xml:space="preserve"> (Aprile/Maggio 1995):28-35</w:t>
       </w:r>
       <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FC76069" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ECA5FBA" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00BE7109" w:rsidP="00D041A1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
@@ -8722,925 +8005,922 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Social Epistemology</w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 7(1):47-60.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F60F04A" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="0060565D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54EF3759" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="0060565D">
+    <w:p w14:paraId="7DAC4B1E" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54EF3759" w14:textId="5EDA744B" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="0060565D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Chapters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782B43D2" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="0060565D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Individually peer-reviewed where noted</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ED5BE1C" w14:textId="77777777" w:rsidR="00447370" w:rsidRPr="008D7894" w:rsidRDefault="00447370" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65FFCD9F" w14:textId="07617D5B" w:rsidR="0068387A" w:rsidRDefault="0068387A" w:rsidP="00D211EB">
+    <w:p w14:paraId="0DF7B6D4" w14:textId="75FE8ECF" w:rsidR="00862F9D" w:rsidRDefault="00862F9D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D.H. Guston. 2023. “Governing Science, Technology and Innovation in Hotter Times.” In D. Orr, ed., </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0068387A">
+        <w:t xml:space="preserve">D.H. Guston. In press. “Rethinking the Impacts and Outcomes of University Research.” In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00862F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Frodeman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gerrard</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>, and S. Fuller, eds.,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862F9D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Democracy in a Hotter Time</w:t>
+        <w:t>The Oxford Handbook of Knowledge Production and the Research University</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00862F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>. Cambridge, MA: MIT Press.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7A414DA7" w14:textId="77777777" w:rsidR="0068387A" w:rsidRDefault="0068387A" w:rsidP="0068387A">
+        <w:t xml:space="preserve"> Oxford: Oxford University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5D0A22" w14:textId="77777777" w:rsidR="00862F9D" w:rsidRDefault="00862F9D" w:rsidP="00862F9D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20C396CB" w14:textId="035EC6DD" w:rsidR="008D4084" w:rsidRPr="008D7894" w:rsidRDefault="008D4084" w:rsidP="00D211EB">
+    <w:p w14:paraId="2AF789FC" w14:textId="732DAD44" w:rsidR="00973839" w:rsidRDefault="00973839" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">D.H. Guston. 2020. “Toffler’s Diagnostic Errors.” In J. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>D.H. Guston. In press. “</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t>Schroeter</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>gAI</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D7894">
-[...19 lines deleted...]
-    <w:p w14:paraId="0A7CAC5C" w14:textId="77777777" w:rsidR="008D4084" w:rsidRPr="008D7894" w:rsidRDefault="008D4084" w:rsidP="008D4084">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(a): </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Or,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A Lecture on the History of the University.” In M. Crow and W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Dabars</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eds., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00973839">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Academic Culture: Perspectives from the Future</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Baltimore: The Johns Hopkins University Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DC26AE" w14:textId="77777777" w:rsidR="00973839" w:rsidRDefault="00973839" w:rsidP="00973839">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D8F34C3" w14:textId="75302069" w:rsidR="00B74F32" w:rsidRPr="008D7894" w:rsidRDefault="00B74F32" w:rsidP="00D211EB">
+    <w:p w14:paraId="65FFCD9F" w14:textId="75755F76" w:rsidR="0068387A" w:rsidRDefault="0068387A" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
-[...59 lines deleted...]
-    <w:p w14:paraId="29E80045" w14:textId="77777777" w:rsidR="00B74F32" w:rsidRPr="008D7894" w:rsidRDefault="00B74F32" w:rsidP="00B74F32">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.H. Guston. 2023. “Governing Science, Technology and Innovation in Hotter Times.” In D. Orr, ed., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068387A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Democracy in a Hotter Time</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Cambridge, MA: MIT Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A414DA7" w14:textId="77777777" w:rsidR="0068387A" w:rsidRDefault="0068387A" w:rsidP="0068387A">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58EB0486" w14:textId="00E7996B" w:rsidR="008D0B1B" w:rsidRPr="008D7894" w:rsidRDefault="008D0B1B" w:rsidP="00D211EB">
+    <w:p w14:paraId="20C396CB" w14:textId="035EC6DD" w:rsidR="008D4084" w:rsidRPr="008D7894" w:rsidRDefault="008D4084" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...90 lines deleted...]
-    <w:p w14:paraId="0DB4CED8" w14:textId="1E102BBF" w:rsidR="005119E9" w:rsidRPr="008D7894" w:rsidRDefault="000B5FC8" w:rsidP="005119E9">
+        </w:rPr>
+        <w:t xml:space="preserve">D.H. Guston. 2020. “Toffler’s Diagnostic Errors.” In J. Schroeter, ed., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>After Shock: The World’s Foremost Futurists Reflect on 50 Years of Future Shock and Look Ahead to the Next 50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Bainbridge Island, WA: Abundant World Institute.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7CAC5C" w14:textId="77777777" w:rsidR="008D4084" w:rsidRPr="008D7894" w:rsidRDefault="008D4084" w:rsidP="008D4084">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8F34C3" w14:textId="75302069" w:rsidR="00B74F32" w:rsidRPr="008D7894" w:rsidRDefault="00B74F32" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-360" w:hanging="630"/>
-[...24 lines deleted...]
-      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>M. Brundage</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and D.H. Guston. 2019. “Understanding the Movement(s) for Responsible Innovation. In R. von Schomberg and J. Hankins, ed., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>International Handbook on Responsible Innovation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005119E9" w:rsidRPr="008D7894">
-[...52 lines deleted...]
-    <w:p w14:paraId="0CB4C34B" w14:textId="5F13D5FD" w:rsidR="005119E9" w:rsidRPr="008D7894" w:rsidRDefault="005119E9" w:rsidP="005119E9">
+      <w:r w:rsidR="00800605" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Northampton, MA: Edward Elgar (</w:t>
+      </w:r>
+      <w:r w:rsidR="00800605" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>refereed contribution</w:t>
+      </w:r>
+      <w:r w:rsidR="00800605" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E80045" w14:textId="77777777" w:rsidR="00B74F32" w:rsidRPr="008D7894" w:rsidRDefault="00B74F32" w:rsidP="00B74F32">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58EB0486" w14:textId="00E7996B" w:rsidR="008D0B1B" w:rsidRPr="008D7894" w:rsidRDefault="008D0B1B" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-360" w:hanging="630"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:ind w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E. Fisher, D. H. Guston, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>B. Trinidad</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D7894">
-[...35 lines deleted...]
-    <w:p w14:paraId="269DEE34" w14:textId="4CE132D8" w:rsidR="006A7D40" w:rsidRPr="008D7894" w:rsidRDefault="006A7D40" w:rsidP="005119E9">
+      <w:r w:rsidR="0088245F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “Making Responsible Innovators.” In M. Wisnioski, E. S. Hintz, and M. Stettler Kleine, eds., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>The Innovator Imperative</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>. Cambridge: MIT Press.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A78929" w14:textId="77777777" w:rsidR="00025BED" w:rsidRPr="008D7894" w:rsidRDefault="00025BED" w:rsidP="00D211EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-360" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB4CED8" w14:textId="1E102BBF" w:rsidR="005119E9" w:rsidRPr="008D7894" w:rsidRDefault="000B5FC8" w:rsidP="005119E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>D. H. Guston. 2017. “The Insufficiency of Cool.”</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> Pp. 57-63 in M. Halpern, J. </w:t>
+        <w:t xml:space="preserve">R. Foley, </w:t>
+      </w:r>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston and D. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00107177" w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t>Eschrich</w:t>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sarewitz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00107177" w:rsidRPr="008D7894">
-[...28 lines deleted...]
-    <w:p w14:paraId="0E621EBD" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="005119E9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. “Toward the Anticipatory Governance of Geo</w:t>
+      </w:r>
+      <w:r w:rsidR="005119E9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>engineering.” Pp. 223-43 i</w:t>
+      </w:r>
+      <w:r w:rsidR="000D71BB" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>n J. Blackstock and J. Low</w:t>
+      </w:r>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, eds., </w:t>
+      </w:r>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Geoengineering Our Climate: Science, Ethics and Governance</w:t>
+      </w:r>
+      <w:r w:rsidR="0060565D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. London: Earthscan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6FE997" w14:textId="77777777" w:rsidR="005119E9" w:rsidRPr="008D7894" w:rsidRDefault="005119E9" w:rsidP="005119E9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CB4C34B" w14:textId="5F13D5FD" w:rsidR="005119E9" w:rsidRPr="008D7894" w:rsidRDefault="005119E9" w:rsidP="005119E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. H. Guston. </w:t>
-[...62 lines deleted...]
-    <w:p w14:paraId="2FCD0CB4" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+        <w:t>J. Stilgoe and D. H. Guston. 2017. “Responsible Research and Innovation and STS.” In C. Miller, U. Felt, R. Fouche, and E. Popp-Berman</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74F32" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, eds</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Handbook of Science and Technology Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cambridge: MIT Press </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(refereed contribution)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C8071A" w14:textId="77777777" w:rsidR="006A7D40" w:rsidRPr="008D7894" w:rsidRDefault="006A7D40" w:rsidP="006A7D40">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="269DEE34" w14:textId="4CE132D8" w:rsidR="006A7D40" w:rsidRPr="008D7894" w:rsidRDefault="006A7D40" w:rsidP="005119E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. Owen, P. </w:t>
-[...81 lines deleted...]
-    <w:p w14:paraId="686D2291" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+        <w:t>D. H. Guston. 2017. “The Insufficiency of Cool.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00107177" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pp. 57-63 in M. Halpern, J. Eschrich, and J. Sadowski, eds., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Rightful Place of Science: Frankenstein</w:t>
+      </w:r>
+      <w:r w:rsidR="00107177" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Tempe, AZ: Consortium for Science, Policy and Outcomes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6958CA9F" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DD3F1F6" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+    <w:p w14:paraId="0E621EBD" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">M.C. </w:t>
+        <w:t xml:space="preserve">D. H. Guston. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B535F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “’Daddy, Can I Have a Puddle Gator?’: Creativity, Anticipation, and Responsible Innovation,” </w:t>
+      </w:r>
+      <w:r w:rsidR="005B535F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pp. 109-18 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in R. Owen, J. Bessant, and M. Heintz, eds., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responsible Innovation: Concepts and Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. London: Wiley. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6541FE7E" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-360" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FCD0CB4" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">R. Owen, P. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Roco</w:t>
+        <w:t>Macnaghten</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, B. </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">, and M.C. Hersam, eds., </w:t>
+        <w:t xml:space="preserve">, J. Stilgoe, M. Gorman, E. Fisher and D. H. Guston. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B535F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2013</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. “A Framework for Responsible Innovation,” </w:t>
+      </w:r>
+      <w:r w:rsidR="005B535F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pp. 27-50 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in R. Owen, J. Bessant, and M. Heintz, eds., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Responsible Innovation: Concepts and Practice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. London: Wiley.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="686D2291" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="-360" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD3F1F6" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360" w:hanging="630"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M.C. Roco, B. Harthorn, D. Guston, and P. Shapira. 2010. “Innovative and Responsible Governance of Nanotechnology for Responsible Development.” Pp. 441-87 in M.C. Roco, C.A. Mirkin, and M.C. Hersam, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>WTEC Panel report on Nanotechnology Research Directions to 2020: Retrospective and Outlook</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. New York: Springer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F649AE" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Reprinted as: M.C. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, D. Guston and P. Shapira. 2011. “Innovative and Responsible Governance of Nanotechnology.” </w:t>
+        <w:t xml:space="preserve">(Reprinted as: M.C. Roco, B. Harthorn, D. Guston and P. Shapira. 2011. “Innovative and Responsible Governance of Nanotechnology.” </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Nanoparticle Research</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13(9).)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31754D7C" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C2A6D81" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
@@ -9727,50 +9007,51 @@
     <w:p w14:paraId="02B7D771" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D0BAFA" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">D. H. Guston. 2010. “Science, Politics, and Two Unicorns: An Academic Critique of Science Advice.” Pp. 7-15 in R. Pielke, Jr. and R. A. Klein, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Presidential Science Advisors: Perspectives and Reflections on Science, Policy, and Politics</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. New York: Springer </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(refereed contribution).</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -9782,108 +9063,57 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24050D98" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. </w:t>
-[...56 lines deleted...]
-        <w:t xml:space="preserve">-Sutter, eds. </w:t>
+        <w:t>R. Karinen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and D. H. Guston. 2010. “Toward Anticipatory Governance: The Experience with Nanotechnology.” Pp. 217-232 in M. Kaiser, M. Kurath, S. Maasen, and C. Rehmann-Sutter, eds. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Governing Future Technologies: Nanotechnology and the Rise of an Assessment Regime. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Dordrecht: Springer</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (refereed contribution)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -9893,65 +9123,51 @@
     <w:p w14:paraId="70E738A3" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7174BCCC" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, E. Fisher, C. </w:t>
+        <w:t xml:space="preserve">D. Barben, E. Fisher, C. </w:t>
       </w:r>
       <w:r w:rsidR="000766E8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Selin, and D. H. Guston. 2008. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">“Anticipatory Governance of Nanotechnology: Foresight, Engagement, and Integration.” Pp. 979-1000 in E. J. Hackett, O. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Amsterdamska</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10110,65 +9326,51 @@
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>J. Parsi</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, and</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. Tosi</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. 2007. “Anticipating the Ethical and Political Challenges of Human Nanotechnologies.” Pp. 185-97 in F. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, P. Lin, J. Moor, and J. </w:t>
+        <w:t xml:space="preserve">. 2007. “Anticipating the Ethical and Political Challenges of Human Nanotechnologies.” Pp. 185-97 in F. Allhoff, P. Lin, J. Moor, and J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Weckert</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, eds., </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Nanoethics</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
@@ -10188,65 +9390,51 @@
     <w:p w14:paraId="20E4996A" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CDE48BA" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. H. Guston. 2006. “On Consensus and Voting in Science: From Asilomar to the National Toxicology Program.” Pp. 378-404 in S. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and K. Moore, eds., </w:t>
+        <w:t xml:space="preserve">D. H. Guston. 2006. “On Consensus and Voting in Science: From Asilomar to the National Toxicology Program.” Pp. 378-404 in S. Frickel and K. Moore, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>The New Political Sociology of Science</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Madison: University of Wisconsin Press. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="769903E0" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67368F66" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
@@ -10326,79 +9514,51 @@
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">D. H. Guston. 2005. “Institutional Design for Robust Knowledge: The National Toxicology Program’s </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Report on Carcinogens</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">.” Pp. 63-79 in S. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, eds., </w:t>
+        <w:t xml:space="preserve">.” Pp. 63-79 in S. Maasen and P. Weingart, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Democratization of Expertise?  Sociology of Science, 24</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Dordrecht: Springer (</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>refereed contribution</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -10449,120 +9609,92 @@
     <w:p w14:paraId="37C3BCD3" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B2FCDC8" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">R. Margolis and D. H. Guston. 2003. “Learning from the OTA Experience.” Pp. 53-76 in M. G. Morgan and J. M. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, eds., </w:t>
+        <w:t xml:space="preserve">R. Margolis and D. H. Guston. 2003. “Learning from the OTA Experience.” Pp. 53-76 in M. G. Morgan and J. M. Peha, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science and Technology Advice for Congress</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Washington, DC: Resources for the Future Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23F65769" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C842465" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">D. H. Guston. 2003. “Science and Technology Advice for the Congress: Insights from the OTA Experience.” Pp. 77-89 in M. G. Morgan and J. M. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, eds., </w:t>
+        <w:t xml:space="preserve">D. H. Guston. 2003. “Science and Technology Advice for the Congress: Insights from the OTA Experience.” Pp. 77-89 in M. G. Morgan and J. M. Peha, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science and Technology Advice for Congress</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. Washington, DC: Resources for the Future Press. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34751AF2" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B97911B" w14:textId="77777777" w:rsidR="00E21C05" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
@@ -10702,50 +9834,51 @@
     <w:p w14:paraId="1BE85A72" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE27605" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">D. H. Guston. 2002. “Developments in Misconduct and Integrity Policies Since the Publication of the 1992 COSEPUP Report.” Appendix C in Institute of Medicine, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Integrity in Scientific Research: Creating an Environment That Promotes Responsible Conduct</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Washington, DC: National Academy Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D676E7" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -10814,65 +9947,51 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ravetz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and R. Hoppe, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Knowledge, Power, and Participation in Environmental Policy and Risk Assessment</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. New </w:t>
-[...13 lines deleted...]
-        <w:t>, NJ:  Transaction Press (</w:t>
+        <w:t>. New Brunwick, NJ:  Transaction Press (</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>refereed contribution</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="152764E0" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2355AFDB" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
@@ -10910,79 +10029,51 @@
     <w:p w14:paraId="29482D2A" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50F97E79" w14:textId="77777777" w:rsidR="0060565D" w:rsidRPr="008D7894" w:rsidRDefault="0060565D" w:rsidP="00D211EB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360" w:hanging="630"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, G. Markle, J. Petersen, and T. Pinch, eds., </w:t>
+        <w:t xml:space="preserve">B. Bimber and D. H. Guston. 1995. “Politics by the Same Means:  Government and Science in the U.S.”  Pp. 554-71 in S. Jasanoff, G. Markle, J. Petersen, and T. Pinch, eds., </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Handbook of Science and Technology Studies</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  Beverly Hills:  Sage (</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>refereed contribution</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -11093,349 +10184,620 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Book Series</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CEEF069" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52584C76" w14:textId="52FEF874" w:rsidR="00800605" w:rsidRDefault="00800605" w:rsidP="00AE6EA8">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">E. Finn and D.H. Guston, series editors. </w:t>
+    <w:p w14:paraId="52584C76" w14:textId="2C932B04" w:rsidR="00800605" w:rsidRDefault="00800605" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>E. Finn</w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D.H. Guston, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A95F77">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and J. Eschrich, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">series editors. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Imagination, Annotated</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>. Cambridge, MA: MIT Press.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A8E5D93" w14:textId="62A8854D" w:rsidR="001C16AC" w:rsidRDefault="001C16AC" w:rsidP="00AE6EA8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="207A2F80" w14:textId="14CAB586" w:rsidR="00800605" w:rsidRDefault="00020785" w:rsidP="00AE6EA8">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="207A2F80" w14:textId="1809FAD1" w:rsidR="00800605" w:rsidRPr="00772D29" w:rsidRDefault="00772D29" w:rsidP="00772D29">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00020785" w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Klimchynskaya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00020785" w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, ed.</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="002622D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00020785" w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00020785" w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>From the Earth to the Moon</w:t>
+      </w:r>
+      <w:r w:rsidR="00020785" w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, by Jules Verne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D806B4" w14:textId="7682230E" w:rsidR="00772D29" w:rsidRPr="00772D29" w:rsidRDefault="00772D29" w:rsidP="00772D29">
+      <w:r>
         <w:tab/>
-        <w:t xml:space="preserve">A. </w:t>
+        <w:t xml:space="preserve">S. A. Khan, ed. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E9B">
+        <w:t>2026 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EDE">
+        <w:t>November</w:t>
+      </w:r>
+      <w:r w:rsidR="006B6E9B">
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00772D29">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Virus</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, by Jayant Narlikar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CACB9A6" w14:textId="77777777" w:rsidR="00020785" w:rsidRPr="008D7894" w:rsidRDefault="00020785" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1589AC4A" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston, series editor. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Yearbook of Nanotechnology in Society</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. New York: Springer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA34994" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4AA388" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="-360" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Volume 1 (2008):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presenting Futures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, E. Fisher, C. Selin, and J. Wetmore, eds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36708068" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="-360" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume 2 (2011): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nanotechnology and the Challenge of Equity, Equality, and Development</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, S. Cozzens and J. Wetmore, eds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14FAF41E" w14:textId="77777777" w:rsidR="00AE6EA8" w:rsidRPr="008D7894" w:rsidRDefault="00AE6EA8" w:rsidP="00AE6EA8">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="900" w:right="-360" w:hanging="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volume 3 (2013): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Nanotechnology, the Brain, and the Future</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, S. A. Hays, J. S. Robert, C. A. Miller, and I. Bennett, eds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A73F0AC" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE4E527" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Research and</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2517" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professional reports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0437EDF3" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B214AFC" w14:textId="431B0BF1" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Sayed, S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-        <w:t>Klimchynskaya</w:t>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00020785">
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.H. Guston. 2022. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      </w:r>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Public</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technology Case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Arizona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-        </w:rPr>
-[...180 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">El </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Sayed</w:t>
+        <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. </w:t>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Future </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Society, ASU. Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FA60633" w14:textId="1F48C7B8" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37AC42C5" w14:textId="156EF636" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Sayed, S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> D.H. Guston. 2022. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Public</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
@@ -11452,80 +10814,263 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> Technology Case </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Studies</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">: Arizona </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estrella Mountain Community </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>College</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Future </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Society, ASU. Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE82F76" w14:textId="5271A466" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DEF6A4E" w14:textId="36AEE338" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Sayed, S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.H. Guston. 2022. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>State</w:t>
+        <w:t>Public</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Technology Case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Studies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004F451B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Howard </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t>University</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
@@ -11557,2216 +11102,1664 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Innovation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Society, ASU. Tempe, AZ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA60633" w14:textId="1F48C7B8" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="00506689">
+    <w:p w14:paraId="6CBCB16C" w14:textId="77777777" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37AC42C5" w14:textId="156EF636" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
+    <w:p w14:paraId="6E4FA538" w14:textId="4994FFBC" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="004F451B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">El </w:t>
+        <w:t xml:space="preserve">El Sayed, S. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Sayed</w:t>
+        <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">, S. </w:t>
+        <w:t xml:space="preserve"> D.H. Guston. 2022. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>and</w:t>
+        <w:t>Process</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> D.H. Guston. 2022. </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Guide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Identifying</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Cataloguing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PIT </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Colleges</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004F451B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Public</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004F451B">
+        <w:t>Universit</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>Interest</w:t>
-[...38 lines deleted...]
-        <w:t xml:space="preserve">Estrella Mountain Community </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-          <w:iCs/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>College</w:t>
+        <w:t>School</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>School</w:t>
+        <w:t>the</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for </w:t>
+        <w:t xml:space="preserve"> Future </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>the</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Future </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t>of</w:t>
+        <w:t>Innovation</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
+        <w:t xml:space="preserve"> in Society, ASU. Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02813975" w14:textId="77777777" w:rsidR="004F451B" w:rsidRDefault="004F451B" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70B04284" w14:textId="17466444" w:rsidR="00E82AA5" w:rsidRPr="008D7894" w:rsidRDefault="00E82AA5" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valdivia, W. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D.H. Guston. 2015. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Responsible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A Primer for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Policymakers</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Center for Technology </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Innovation</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, The Brookings </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Institution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Washington, DC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F4A77B" w14:textId="77777777" w:rsidR="00E82AA5" w:rsidRPr="008D7894" w:rsidRDefault="00E82AA5" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C9F852" w14:textId="77777777" w:rsidR="00506689" w:rsidRPr="008D7894" w:rsidRDefault="00506689" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Selin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C., A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Wiek</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, D. H. Guston, A. Wilkinson </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R. Ramirez. 2010. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Plausibility</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Workshop: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Creating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agendas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. CNS-ASU Report #R10-0001. Center for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>Nanotechnology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Society, Arizona </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>State</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>, Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67482513" w14:textId="77777777" w:rsidR="00506689" w:rsidRPr="008D7894" w:rsidRDefault="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55C32816" w14:textId="77777777" w:rsidR="00F3432F" w:rsidRPr="008D7894" w:rsidRDefault="002B2BCD">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3432F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3432F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Societal Dimensions Research in the National Nanotechnology Initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00506689" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. CSPO Report #R</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3432F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>10-02. Consortium for Science, Policy and Outcomes and Center for Nanotechnology in Socie</w:t>
+      </w:r>
+      <w:r w:rsidR="00506689" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3432F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y, Arizona State University, Tempe, AZ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE5BA32" w14:textId="77777777" w:rsidR="00F3432F" w:rsidRPr="008D7894" w:rsidRDefault="00F3432F">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A24E0B7" w14:textId="77777777" w:rsidR="0083548B" w:rsidRPr="008D7894" w:rsidRDefault="0083548B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>P. Hamlett, M.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3283" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>D. Cobb, and D.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3283" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. Guston. 2008. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>National Citizens’ Technology Forum: Nanotechnologies and Human Enhancement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.  CNS-ASU Report #R08-0002</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA1879" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CD8A13" w14:textId="77777777" w:rsidR="00920421" w:rsidRPr="008D7894" w:rsidRDefault="00920421">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F36BA37" w14:textId="77777777" w:rsidR="00920421" w:rsidRPr="008D7894" w:rsidRDefault="00920421">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>C.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3283" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A. Miller, D.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B3283" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">H. Guston, D. Barben, J. Wetmore, C. Selin and E. Fisher. 2007. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nanotechnology and Society: Ideas for Education and Public Engagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. CNS-ASU Report #R07-0001. Center for Nanotechnology in Society, Arizona State University, Tempe, AZ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0192BC7B" w14:textId="77777777" w:rsidR="0083548B" w:rsidRPr="008D7894" w:rsidRDefault="0083548B">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75556EC1" w14:textId="77777777" w:rsidR="00502751" w:rsidRPr="008D7894" w:rsidRDefault="00502751">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">M. Feldman, D. Guston, S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hilgartner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, R. Hollander, and S. Slaughter. 2005. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Research Policy as an Agent of Change: Workshop Report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. NSF 05-209. Arlington, VA: National Science Foundation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6986EB88" w14:textId="77777777" w:rsidR="00502751" w:rsidRPr="008D7894" w:rsidRDefault="00502751">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7806AABA" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00502751">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>"What is Peer Review?" a report to the American Chemistry Council (formerly the Chemical Manufacturers Association), 30 May 2000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32D0981C" w14:textId="77777777" w:rsidR="00A605A7" w:rsidRPr="008D7894" w:rsidRDefault="00A605A7">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07682B70" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00A93DCA">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Published conference proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4257232E" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ED7E18" w14:textId="77777777" w:rsidR="00AC5B37" w:rsidRPr="008D7894" w:rsidRDefault="00AC5B37" w:rsidP="00AC5B37">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S. Randles, J. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Youtie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, D. Guston, B. Harthorn, C. Newfield, P. Shapira, F. Wickson, A. Rip, R. Von Sch</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3855" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>omberg, and N. Pidgeon. 2012</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. “A Trans-Atlantic Conversation on Responsible Innovation and Responsible Governance.”</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3855" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pp. 169-80 in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3855" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Little by Little: Expansions of Nanoscience and Emerging Technologies (P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>roceedings of the 2011 Annual Meeting of the Society for the Study of Nanoscience and Emerging Technologies</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD3855" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Edited by H. van Lente, C. Coenen, K. Konrad, L. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Krabbenborg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, C. Milburn, F. Seifert, F. Thoreau, and T. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Zülsdorf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Heidelberg: IOS Press/AKA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690B2526" w14:textId="77777777" w:rsidR="00AC5B37" w:rsidRPr="008D7894" w:rsidRDefault="00AC5B37">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9D191D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston. 2002. "The Regulatory Environment for Science: Does Democracy Trump Science?" Pp. 187-92 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>AAAS Science and Technology Policy Yearbook 2002</w:t>
+      </w:r>
+      <w:r w:rsidR="00402E7F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, edited by A. H. Teich, S. D. Nelson, and S.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> J. Lita, Washington, DC: American Association for the Advancement of Science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D96679" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="233CEA07" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston, M. Jones, and L. M. Branscomb. 1997. "Academe's Place in the Legislatures." Pp. 301-06 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>AAAS Science and Technology Policy Yearbook 1996/97</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Washington, DC:  American Association for the Advancement of Science.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72EADF9D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37917868" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston, M. Jones, and L. M. Branscomb. 1996. "Science and Technology Advice to State Legislators." Pp. 45-54 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Technical Expertise and Public Decisions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. 1996 International Symposium on Technology and Society Proceedings. Piscataway, NJ: IEEE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C4F6AF" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39388DA9" w14:textId="77777777" w:rsidR="002B2BCD" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00506689">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">D. H. Guston. 1995. "Five Tensions Between Science and Democracy." Pp. 239-42 in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Sigma Xi Forum, 1995: Vannevar Bush II, Science for the 21st Century</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Forum Proceedings. Research Triangle Park, NC: Sigma Xi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499F706C" w14:textId="77777777" w:rsidR="00A80F67" w:rsidRPr="008D7894" w:rsidRDefault="00A80F67">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04A8CBE2" w14:textId="47D52174" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00980EF0">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:r w:rsidR="00B86499" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>print pieces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA25F1D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2227B65A" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Among other brief writings</w:t>
+      </w:r>
+      <w:r w:rsidR="00401B5A" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in print</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Professor Guston has authored or co-authored </w:t>
+      </w:r>
+      <w:r w:rsidR="00716B44" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an eloge for Charlie Weiner in </w:t>
+      </w:r>
+      <w:r w:rsidR="00716B44" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Isis</w:t>
+      </w:r>
+      <w:r w:rsidR="00716B44" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">two articles in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Encyclopedia of Science, Technology, &amp; Ethics</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, an article in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The History of Science in the United States: An Encyclopedia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, book reviews in</w:t>
+      </w:r>
+      <w:r w:rsidR="00F761A2" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F761A2" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Journal of Nanoparticle Research</w:t>
+      </w:r>
+      <w:r w:rsidR="00F761A2" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Public Understanding of Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Futures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Technology and Culture</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, opinion pieces in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Newark Star-Ledger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Chronicle of Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5832" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5832" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000C5832" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Scientist</w:t>
+      </w:r>
+      <w:r w:rsidR="000C5832" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>IEEE Technology and Society Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00335ED8" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00335ED8" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Wall Street Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00335ED8" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and letters in</w:t>
+      </w:r>
+      <w:r w:rsidR="005B535F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the print editions of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The New York Times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The New York Times Magazine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00066241" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The Science Times</w:t>
+      </w:r>
+      <w:r w:rsidR="00066241" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The New Republic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Science</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>The New Yorker</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE1" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Issues in Science and Technology</w:t>
+      </w:r>
+      <w:r w:rsidR="00320BE1" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Academe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2A21" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="688B53DD" w14:textId="77777777" w:rsidR="0053049E" w:rsidRPr="008D7894" w:rsidRDefault="0053049E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF4B3BF" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:lang w:val="pt-BR"/>
-[...934 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="441D35D4" w14:textId="55CAB0FD" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>P. Hamlett, M.</w:t>
-[...1016 lines deleted...]
-        </w:rPr>
         <w:t>Presentations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FA6D91D" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2EE3F1DF" w14:textId="3AA1BAB6" w:rsidR="00D91DA7" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+    <w:p w14:paraId="2EE3F1DF" w14:textId="0D1E267A" w:rsidR="00D91DA7" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor Guston has </w:t>
       </w:r>
       <w:r w:rsidR="002523C8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>stopped counting the</w:t>
       </w:r>
       <w:r w:rsidR="000020C5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D4048B" w:rsidRPr="008D7894">
@@ -13785,50 +12778,56 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">presentations of his research at professional meetings (e.g., American Association for the Advancement of Science, American Political Science Association, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="000020C5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>EuroScience</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="000020C5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Open Forum, </w:t>
       </w:r>
+      <w:r w:rsidR="00EB6B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Conference on Science of Science and Innovation, </w:t>
+      </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Society for Social Studies of Science</w:t>
       </w:r>
       <w:r w:rsidR="00514A80" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, Society for the Study of Nanoscience and Emerging Technologies</w:t>
       </w:r>
       <w:r w:rsidR="009729EE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, Sustainable Nanotechnology Organization</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), meetings by special invitation (e.g., </w:t>
       </w:r>
       <w:r w:rsidR="006D3331" w:rsidRPr="008D7894">
@@ -13863,63 +12862,55 @@
       </w:r>
       <w:r w:rsidR="00087812" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>National Center for Learning and Teaching</w:t>
       </w:r>
       <w:r w:rsidR="00721065" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00F57332" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">NISE Net, </w:t>
       </w:r>
       <w:r w:rsidR="008C2505" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultative Group on Biodiversity, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00721065" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Bassetti</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Foundation</w:t>
+        <w:t>Bassetti Foundation</w:t>
       </w:r>
       <w:r w:rsidR="00777A1C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, European Joint Research Center</w:t>
       </w:r>
       <w:r w:rsidR="00A11EA8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="007700E6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Seattle International Film Festival, </w:t>
       </w:r>
       <w:r w:rsidR="00A11EA8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Oxford Literary Festival</w:t>
       </w:r>
@@ -13955,58 +12946,51 @@
       </w:r>
       <w:r w:rsidR="00F44AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F44AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>iGEM</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">community </w:t>
-[...6 lines deleted...]
-        <w:t>groups (e.g., Spirit of the Senses Salon, Humanist Society</w:t>
+        <w:t>community groups (e.g., Spirit of the Senses Salon, Humanist Society</w:t>
       </w:r>
       <w:r w:rsidR="00506689" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Greater Phoenix</w:t>
       </w:r>
       <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006E692D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">AZ Science Center </w:t>
       </w:r>
       <w:r w:rsidR="002B2BCD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Science Café), </w:t>
       </w:r>
@@ -14361,65 +13345,51 @@
         </w:rPr>
         <w:t>presented o</w:t>
       </w:r>
       <w:r w:rsidR="00C50B1D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>n the chair’s plenary panel on “STS and Policy in the Academy” at the annual meeting of the Society for Social Studies of Science.</w:t>
       </w:r>
       <w:r w:rsidR="00002439" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  In Feb 10, he briefed a working group of the President’s Council of Advisors for Science and Technology (PCAST) on the societal dimensions of nano-scale science and engineering.</w:t>
       </w:r>
       <w:r w:rsidR="00EE14BE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  In Jan 12, he organized with the UK Consulate “Responsible Innovation: a UK-US Dialogue,” held in Washington, DC.</w:t>
       </w:r>
       <w:r w:rsidR="00284025" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">  In Sep 14, he delivered the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Symposium Plenary Address at the Chemical Heritage Foundation’s annual Innovation Day, in Philadelphia, PA.</w:t>
+        <w:t xml:space="preserve">  In Sep 14, he delivered the Schlinger Symposium Plenary Address at the Chemical Heritage Foundation’s annual Innovation Day, in Philadelphia, PA.</w:t>
       </w:r>
       <w:r w:rsidR="001D560D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> In Dec 15, he addressed the OECD Working Party on Biotechnology, Nanotechnology and Emerging Technologies on responsible innovation.</w:t>
       </w:r>
       <w:r w:rsidR="00763E8F" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  He gave the first commencement address to the graduates of the Chandler (AZ) O</w:t>
       </w:r>
       <w:r w:rsidR="00C66432" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>nline Academy in May 16</w:t>
       </w:r>
       <w:r w:rsidR="005F6FF4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -14519,51 +13489,51 @@
     <w:p w14:paraId="3FFF80A1" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00080D8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Research funding</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F6766E" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552A40E9" w14:textId="0431983D" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+    <w:p w14:paraId="552A40E9" w14:textId="35F02020" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>External</w:t>
       </w:r>
       <w:r w:rsidR="00527DA6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="004A020A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">pending or </w:t>
@@ -14592,87 +13562,219 @@
         </w:rPr>
         <w:t>; ASU REC</w:t>
       </w:r>
       <w:r w:rsidR="00787AAA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Awards </w:t>
       </w:r>
       <w:r w:rsidR="004177DB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>~$</w:t>
       </w:r>
       <w:r w:rsidR="00094EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="004177DB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>M; total ~$</w:t>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidR="00C919A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personal</w:t>
+      </w:r>
+      <w:r w:rsidR="004177DB" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; total ~$</w:t>
+      </w:r>
+      <w:r w:rsidR="00E6616E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>39</w:t>
       </w:r>
       <w:r w:rsidR="00C27E75" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>24M</w:t>
+        <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00527DA6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32178BF5" w14:textId="77777777" w:rsidR="00B57284" w:rsidRDefault="00B57284" w:rsidP="00AA567E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_MailOriginalBody"/>
     </w:p>
-    <w:p w14:paraId="3A3D60BD" w14:textId="7A9837C9" w:rsidR="00627DAC" w:rsidRDefault="00627DAC" w:rsidP="00AA567E">
+    <w:p w14:paraId="44CD5F2C" w14:textId="51593276" w:rsidR="007E4181" w:rsidRDefault="007E4181" w:rsidP="00AA567E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t>“Futures of the Research University,” principal investigator (with Lauren Keeler and Bea Rodriguez-Fransen), Rita Allen Foundation, pending, $100K, 40% REC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B3335D" w14:textId="77777777" w:rsidR="007E4181" w:rsidRDefault="007E4181" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42F6D5ED" w14:textId="4D07168A" w:rsidR="007E4181" w:rsidRDefault="007E4181" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Futures of the Research University,” principal investigator (with Lauren Keeler and Bea Rodriguez-Fransen), Siegel Family Endowment</w:t>
+      </w:r>
+      <w:r w:rsidR="00545AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (#31104, award dates: 30 Oct 2026 – 29 Oct 2027)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, $100K, 40% REC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61010CFE" w14:textId="77777777" w:rsidR="007E4181" w:rsidRDefault="007E4181" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29A8855B" w14:textId="33F19D14" w:rsidR="00FB1F4E" w:rsidRDefault="007E4181" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E4181">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Using Foresight Methods to Imagine the Futures of the Research University</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,” principal investigator (with Lauren Keeler and Bea Rodriguez-Fransen), Alfred P. Sloan Foundation (</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4B52" w:rsidRPr="001A4B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>G-2026-79673</w:t>
+      </w:r>
+      <w:r w:rsidR="001A4B52">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>award dates Dec 2026-Nov 2027), $50K, 40% REC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3594F15A" w14:textId="77777777" w:rsidR="00C022AE" w:rsidRDefault="00C022AE" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A3D60BD" w14:textId="43232025" w:rsidR="00627DAC" w:rsidRDefault="00627DAC" w:rsidP="00AA567E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t>“NSF RIE-Type 2: Sustainability Innovation Engine for the Southwest,” co-investigator (Peter Schlosser, PI), National Science Foundation (</w:t>
       </w:r>
       <w:r w:rsidR="00094EBC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>award dates Mar 2024 – Feb 2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>), $15M, 2% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40319639" w14:textId="77777777" w:rsidR="00627DAC" w:rsidRDefault="00627DAC" w:rsidP="00AA567E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EB8A601" w14:textId="5FB50FF2" w:rsidR="00AA06F3" w:rsidRDefault="00AA06F3" w:rsidP="00AA567E">
@@ -14833,65 +13935,51 @@
         </w:rPr>
         <w:t>0K, 50% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B6C3C38" w14:textId="77777777" w:rsidR="00C90BE6" w:rsidRPr="008D7894" w:rsidRDefault="00C90BE6" w:rsidP="00AA567E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BCCF149" w14:textId="3A492A8C" w:rsidR="00AA567E" w:rsidRPr="008D7894" w:rsidRDefault="00AA567E" w:rsidP="00AA567E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Preparing for Genomic Editing Technologies: An Anticipatory Approach,” co-principal investigator for subaward (Christopher Scott, PI, with Cynthia Selin, subaward PI, and Mahmud </w:t>
-[...13 lines deleted...]
-        <w:t>), National Institutes of Health (GRANT#12557174</w:t>
+        <w:t>“Preparing for Genomic Editing Technologies: An Anticipatory Approach,” co-principal investigator for subaward (Christopher Scott, PI, with Cynthia Selin, subaward PI, and Mahmud Farooque), National Institutes of Health (GRANT#12557174</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00E31A69">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; award dates Aug 2019 – June 2023</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidR="00E4713C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>total $1.6M, $504K subcontract, 34% REC</w:t>
       </w:r>
       <w:r w:rsidR="00AC0BC2" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15032,110 +14120,74 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00594A63" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Increasing Learning and Efficacy about Emerging Technologies through Transmedia Engagement by the Public in Science-in-Society Activities</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,” co-principal investigator (with Ed Finn, PI</w:t>
       </w:r>
       <w:r w:rsidR="002519CC" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and Ruth Wylie, Steve </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>, and Ruth Wylie, Steve Gano,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rae Ostman,</w:t>
+      </w:r>
+      <w:r w:rsidR="00275915" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Micah Lande</w:t>
+      </w:r>
       <w:r w:rsidR="002519CC" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Gano</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rae </w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> co-PIs), Nati</w:t>
       </w:r>
       <w:r w:rsidR="00594A63" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>onal Science Foundation (DRL 1516684</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>), $3M, 20% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E4B1EF9" w14:textId="77777777" w:rsidR="00413C69" w:rsidRPr="008D7894" w:rsidRDefault="00413C69" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72EFF8FE" w14:textId="77777777" w:rsidR="00E232B9" w:rsidRPr="008D7894" w:rsidRDefault="00E232B9" w:rsidP="00A5660D">
@@ -15212,127 +14264,147 @@
         </w:rPr>
         <w:t>), $150K, 70% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E8A5DF9" w14:textId="77777777" w:rsidR="00A36965" w:rsidRPr="008D7894" w:rsidRDefault="00A36965" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D43D6D3" w14:textId="77777777" w:rsidR="00FB3B6F" w:rsidRPr="008D7894" w:rsidRDefault="00FB3B6F" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“A Participatory Technology Assessment of NASA’s Asteroid Initiative,” principal investigator (with Mahmud </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> and Ira Bennett), National Aerona</w:t>
+        <w:t>“A Participatory Technology Assessment of NASA’s Asteroid Initiative,” principal investigator (with Mahmud Farooque and Ira Bennett), National Aerona</w:t>
       </w:r>
       <w:r w:rsidR="00937B2D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>utics and Space Administration (#NNX14AF95A; award dates: Apr 2014 to Mar 2015), $196</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>K, 20% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E952D6C" w14:textId="77777777" w:rsidR="00FB3B6F" w:rsidRPr="008D7894" w:rsidRDefault="00FB3B6F" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BFC8117" w14:textId="02FF763F" w:rsidR="00BE0622" w:rsidRPr="008D7894" w:rsidRDefault="00BE0622" w:rsidP="00A5660D">
+    <w:p w14:paraId="6BFC8117" w14:textId="6606A67D" w:rsidR="00BE0622" w:rsidRPr="008D7894" w:rsidRDefault="00BE0622" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00D50FAF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Informal Learning a</w:t>
       </w:r>
       <w:r w:rsidR="00497C94" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">nd Scholarship </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00EB79DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
       <w:r w:rsidR="00497C94" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>In</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve">n Science </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB79DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
       <w:r w:rsidR="00497C94" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Science And Society: A Multi-Disciplinary Workshop On Scientific Creativity And Societal Responsibility</w:t>
+        <w:t xml:space="preserve">nd Society: A Multi-Disciplinary Workshop </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB79DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidR="00497C94" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n Scientific Creativity </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB79DC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00497C94" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>nd Societal Responsibility</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,” co-principal investigator (with Ed Finn</w:t>
       </w:r>
       <w:r w:rsidR="002A586C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, PI and Stephen Helms-</w:t>
       </w:r>
       <w:r w:rsidR="003F7CAF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Tillery</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>), Nation</w:t>
       </w:r>
@@ -15456,60 +14528,52 @@
     </w:p>
     <w:p w14:paraId="399CE653" w14:textId="77777777" w:rsidR="00811DBF" w:rsidRPr="008D7894" w:rsidRDefault="00811DBF" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“IGERT: Solar Utilization Network (SUN),” co</w:t>
       </w:r>
       <w:r w:rsidR="009729EE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-principal investigator (with Wim</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Vermaas</w:t>
+      </w:r>
       <w:r w:rsidR="009729EE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, PI</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>), Nati</w:t>
       </w:r>
       <w:r w:rsidR="004E1A0D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">onal Science Foundation (#1144616; award dates: Jul 2012 to Jun </w:t>
       </w:r>
       <w:r w:rsidR="008C2505" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="004E1A0D" w:rsidRPr="008D7894">
@@ -15584,65 +14648,51 @@
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00E25A4E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00E25DDE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ward dates: Aug 2012 to Jul 2014), $34</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>K</w:t>
       </w:r>
       <w:r w:rsidR="00811DBF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with Kathleen </w:t>
-[...13 lines deleted...]
-        <w:t>, University of Notre Dame)</w:t>
+        <w:t xml:space="preserve"> (with Kathleen Eggleson, University of Notre Dame)</w:t>
       </w:r>
       <w:r w:rsidR="00BE0622" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; 100% REC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2387BF7F" w14:textId="77777777" w:rsidR="00EE14BE" w:rsidRPr="008D7894" w:rsidRDefault="00EE14BE" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29CA3072" w14:textId="77777777" w:rsidR="00EE14BE" w:rsidRPr="008D7894" w:rsidRDefault="00EE14BE" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
@@ -15751,468 +14801,383 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1450B1B3" w14:textId="77777777" w:rsidR="00A5660D" w:rsidRPr="008D7894" w:rsidRDefault="00A5660D" w:rsidP="00A5660D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“NSEC/Center for Nanotechnology in Society at Arizona State University,” principal investigator</w:t>
       </w:r>
       <w:r w:rsidR="00605F84" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with Clark Miller, Deirdre Meldrum, Elizabeth Corley, </w:t>
-[...9 lines deleted...]
-      <w:r w:rsidR="00605F84" w:rsidRPr="008D7894">
+        <w:t xml:space="preserve"> (with Clark Miller, Deirdre Meldrum, Elizabeth Corley, Dietram Scheufele and Jan Youtie)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, National Science Foundation (</w:t>
+      </w:r>
+      <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>#0937591; award dates: Oct 2010 to Aug 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>15), $6.5 M</w:t>
+      </w:r>
+      <w:r w:rsidR="006079B9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; 25% REC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76BDCC15" w14:textId="77777777" w:rsidR="00002439" w:rsidRPr="008D7894" w:rsidRDefault="00002439" w:rsidP="00A5660D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A4B3A56" w14:textId="77777777" w:rsidR="00002439" w:rsidRPr="008D7894" w:rsidRDefault="00002439" w:rsidP="00A5660D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“To Think, To Write, To Publish: Workshop for Young Science Communicators,” co-principal investigator (with Lee Gutkind, PI), Nati</w:t>
+      </w:r>
+      <w:r w:rsidR="00687164" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onal Science Foundation (#1010641; award dates: Mar </w:t>
+      </w:r>
+      <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00687164" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10 to Feb </w:t>
+      </w:r>
+      <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00687164" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>), $49K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6309E70E" w14:textId="77777777" w:rsidR="00A5660D" w:rsidRPr="008D7894" w:rsidRDefault="00A5660D" w:rsidP="00A5660D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...21 lines deleted...]
-      <w:r w:rsidR="00605F84" w:rsidRPr="008D7894">
+    </w:p>
+    <w:p w14:paraId="0DF200EB" w14:textId="77777777" w:rsidR="004064CE" w:rsidRPr="008D7894" w:rsidRDefault="004064CE" w:rsidP="00A5660D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Workshop for the Next Generation of Science and Technology Policy Leaders,” co-principal investigator (with Dan Sarewitz, PI), National Science Foundation (#0949727</w:t>
+      </w:r>
+      <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; award dates: Sep 2009 to Aug 2010</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>), $29K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181A0261" w14:textId="77777777" w:rsidR="004064CE" w:rsidRPr="008D7894" w:rsidRDefault="004064CE" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38D9EFE5" w14:textId="77777777" w:rsidR="00320BE1" w:rsidRPr="008D7894" w:rsidRDefault="00320BE1" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“NSEC/Center for Nanotechnology in Society at Arizona State University,” principal investigator, National Science Foundation (#</w:t>
+      </w:r>
+      <w:r w:rsidR="004064CE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>0936064, supplement to #0531194), $109K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BD507EC" w14:textId="77777777" w:rsidR="00320BE1" w:rsidRPr="008D7894" w:rsidRDefault="00320BE1" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="569DB982" w14:textId="77777777" w:rsidR="003C50A8" w:rsidRPr="008D7894" w:rsidRDefault="003C50A8" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Socio-Technical Integration Research,” co-principal investigator</w:t>
+      </w:r>
+      <w:r w:rsidR="00223544" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (with Erik Fisher, PI</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5BCD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>, National Science Foundation (</w:t>
+        <w:t xml:space="preserve">, National Science Foundation (#0849101; award dates: </w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>#0937591; award dates: Oct 2010 to Aug 20</w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">onal Science Foundation (#1010641; award dates: Mar </w:t>
+        <w:t>Apr 2009 to Mar</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83125" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2011</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>), $543K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE282B8" w14:textId="77777777" w:rsidR="003C50A8" w:rsidRPr="008D7894" w:rsidRDefault="003C50A8" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BBDCC86" w14:textId="77777777" w:rsidR="008357B6" w:rsidRPr="008D7894" w:rsidRDefault="008357B6" w:rsidP="008357B6">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Gordon Research Conference on Science and Technology Policy: Governing Emerging Technologies,” principal investigator, National Science Foundat</w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...26 lines deleted...]
-    <w:p w14:paraId="6309E70E" w14:textId="77777777" w:rsidR="00A5660D" w:rsidRPr="008D7894" w:rsidRDefault="00A5660D" w:rsidP="00A5660D">
+        <w:t>ion (#0750075; award dates: Feb 2008 to Jan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2009), $60K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B5BF7EF" w14:textId="77777777" w:rsidR="008357B6" w:rsidRPr="008D7894" w:rsidRDefault="008357B6" w:rsidP="008357B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF200EB" w14:textId="77777777" w:rsidR="004064CE" w:rsidRPr="008D7894" w:rsidRDefault="004064CE" w:rsidP="00A5660D">
-[...181 lines deleted...]
-    </w:p>
     <w:p w14:paraId="12438210" w14:textId="77777777" w:rsidR="00BB165F" w:rsidRPr="008D7894" w:rsidRDefault="00BB165F" w:rsidP="008357B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Gordon Research Conference on Science and Technology Policy: Governing Emerging Technologies,” principal investigator, </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Foundation, $10K</w:t>
+        <w:t>“Gordon Research Conference on Science and Technology Policy: Governing Emerging Technologies,” principal investigator, Greenwall Foundation, $10K</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42E16B91" w14:textId="77777777" w:rsidR="00BB165F" w:rsidRPr="008D7894" w:rsidRDefault="00BB165F" w:rsidP="008357B6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CE865A7" w14:textId="77777777" w:rsidR="00527DA6" w:rsidRPr="008D7894" w:rsidRDefault="00527DA6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“New Futures for Human Health and Enhancement: An Exploration of Nanotechnology-based Product Concepts i</w:t>
       </w:r>
       <w:r w:rsidR="001A6262" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001A6262" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>InnovationSpace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001A6262" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,” co-principal</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> investigator (with Prasad </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> investigator (with Prasad Boradkar, </w:t>
       </w:r>
       <w:r w:rsidR="0053049E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">PI, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ASU School of Design, et al.), National Collegiate Inventors and Innovators Alliance</w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (award dates Jun</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2007 to May 2008), $30K</w:t>
       </w:r>
@@ -16330,65 +15295,51 @@
         </w:rPr>
         <w:t>NSEC/</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Center for Nanotechnology in Society</w:t>
       </w:r>
       <w:r w:rsidR="0053049E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> at Arizona State University</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>,” principal investigator</w:t>
       </w:r>
       <w:r w:rsidR="00605F84" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with Daniel </w:t>
-[...13 lines deleted...]
-        <w:t>, George Poste, Marilyn Carlson, Anne Schneider and Clark Miller)</w:t>
+        <w:t xml:space="preserve"> (with Daniel Sarewitz, George Poste, Marilyn Carlson, Anne Schneider and Clark Miller)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>, National Science Foundatio</w:t>
       </w:r>
       <w:r w:rsidR="00B54AA8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>n (</w:t>
       </w:r>
       <w:r w:rsidR="008357B6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">#0531194; </w:t>
       </w:r>
       <w:r w:rsidR="00DE1146" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">award dates: </w:t>
       </w:r>
@@ -16530,65 +15481,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> 2003), $10K</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C709B15" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36FA65FF" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Collaborative Research: Research Symposium with the Next Generation of Leaders in Science and Technology Policy,” co-principal investigator with Dan </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> CSPO/Columbia, National Science Foundation (</w:t>
+        <w:t>“Collaborative Research: Research Symposium with the Next Generation of Leaders in Science and Technology Policy,” co-principal investigator with Dan Sarewitz CSPO/Columbia, National Science Foundation (</w:t>
       </w:r>
       <w:r w:rsidR="00DE1146" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">award dates: </w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Jul</w:t>
       </w:r>
       <w:r w:rsidR="0053049E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2002</w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> to Jun</w:t>
       </w:r>
@@ -16735,125 +15672,173 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">award dates: </w:t>
       </w:r>
       <w:r w:rsidR="005425F9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sep 1999 to Jan</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2000), $8160 (contract)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4ACF77" w14:textId="77777777" w:rsidR="00D91DA7" w:rsidRPr="008D7894" w:rsidRDefault="00D91DA7" w:rsidP="00E21C05">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3705BEB4" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00E21C05">
+    <w:p w14:paraId="041A986D" w14:textId="77777777" w:rsidR="00EB79DC" w:rsidRDefault="00EB79DC" w:rsidP="00E21C05">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3705BEB4" w14:textId="282DE799" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00E21C05">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Internal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7271DB40" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F51A9E" w14:textId="77777777" w:rsidR="007E3F18" w:rsidRPr="008D7894" w:rsidRDefault="007E3F18">
-[...37 lines deleted...]
-    <w:p w14:paraId="2CCCE719" w14:textId="77777777" w:rsidR="00514A80" w:rsidRPr="008D7894" w:rsidRDefault="00514A80">
+    <w:p w14:paraId="423B0D50" w14:textId="32965FAA" w:rsidR="007E4181" w:rsidRDefault="007E4181" w:rsidP="007E4181">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Numerous Presidential Strategic Initiative Fund (PSIF) awards, ASU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, including: “Futures of the Research University,” FY27, $50K and “ASU-NYAS Post-doctoral Fellows in AI and Society,” FY24-25, ~$750K</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DCFEF85" w14:textId="77777777" w:rsidR="007E4181" w:rsidRDefault="007E4181">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23081341" w14:textId="6E7A8868" w:rsidR="00047B3E" w:rsidRDefault="00047B3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Principled Innovation Infrastructure for Discovery and Engagement,” ASU Principled Innovation, CY 2026, $200K (with Ernesto Abeytia and Bea Rodriguez-Fransen)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FDBE82A" w14:textId="77777777" w:rsidR="00047B3E" w:rsidRDefault="00047B3E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD31E87" w14:textId="07D77624" w:rsidR="00E6616E" w:rsidRDefault="00E6616E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“Principled Innovation Infrastructure for Discovery and Engagement,” ASU Principled Innovation, CY 2025, $150K (with Ernesto Abeytia)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0226BFBE" w14:textId="77777777" w:rsidR="00E6616E" w:rsidRDefault="00E6616E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14F51A9E" w14:textId="580D35BB" w:rsidR="007E3F18" w:rsidRPr="008D7894" w:rsidRDefault="007E3F18">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>“White Paper on the Ethics of Smart Stadia,” ASU-DCU Catalyst Fund, with Bert Gordijn, 2015, $20K (total).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BCA85B8" w14:textId="77777777" w:rsidR="00514A80" w:rsidRPr="008D7894" w:rsidRDefault="00514A80">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3378C34E" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>“Toward a Center for Responsible Innovation,” principal investigator, Rutgers University Research Council (</w:t>
       </w:r>
@@ -16994,69 +15979,75 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73140A51" w14:textId="77777777" w:rsidR="00C80525" w:rsidRPr="008D7894" w:rsidRDefault="00C80525">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ASU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA8DB47" w14:textId="1EA1CB1C" w:rsidR="00C32141" w:rsidRDefault="00C32141">
+    <w:p w14:paraId="1AA8DB47" w14:textId="7E2FE6F5" w:rsidR="00C32141" w:rsidRDefault="00C32141">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Responsible Innovation (G; F22</w:t>
       </w:r>
       <w:r w:rsidR="00514159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; F23</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; F25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DCC2C7" w14:textId="69C08B32" w:rsidR="00B800F2" w:rsidRPr="008D7894" w:rsidRDefault="00B800F2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>The ASU Experience (UG; F16</w:t>
       </w:r>
       <w:r w:rsidR="007700E6" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -17180,51 +16171,50 @@
       <w:r w:rsidR="009729EE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; F13</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F8861EF" w14:textId="77777777" w:rsidR="00BB0349" w:rsidRPr="008D7894" w:rsidRDefault="00BB0349">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">IGERT SUN-Energy in Context (G; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 13; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
@@ -17545,51 +16535,51 @@
     <w:p w14:paraId="4920DCB4" w14:textId="77777777" w:rsidR="00D041A1" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Undergraduate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CBFBC3C" w14:textId="77777777" w:rsidR="00D041A1" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32A51148" w14:textId="77777777" w:rsidR="001D5AEC" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1" w:rsidP="001D5AEC">
+    <w:p w14:paraId="32A51148" w14:textId="10B95984" w:rsidR="001D5AEC" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1" w:rsidP="001D5AEC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">At ASU, Professor Guston supervised one undergraduate independent project in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
@@ -17627,127 +16617,155 @@
       </w:r>
       <w:r w:rsidR="000A2C15" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000D0D19" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>In AY 07-08, he served as second reader on one undergraduate honors the</w:t>
       </w:r>
       <w:r w:rsidR="00C83125" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>sis (T. Spears, who</w:t>
       </w:r>
       <w:r w:rsidR="000D0D19" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> won a Fulbright scholarship to study in the UK).  </w:t>
       </w:r>
+      <w:r w:rsidR="00C95EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In AY25-26, he was second reader for another undergraduate honors thesis (E. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C95EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Weissbluth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C95EDE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
       <w:r w:rsidR="000A2C15" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>He has supervised numerous undergraduate researchers at CNS-ASU and CSPO.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0194B593" w14:textId="77777777" w:rsidR="001D5AEC" w:rsidRPr="008D7894" w:rsidRDefault="001D5AEC" w:rsidP="001D5AEC">
+    <w:p w14:paraId="0194B593" w14:textId="55A09E6C" w:rsidR="006212AB" w:rsidRDefault="006212AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEA6EA1" w14:textId="77777777" w:rsidR="001D5AEC" w:rsidRPr="008D7894" w:rsidRDefault="001D5AEC" w:rsidP="001D5AEC">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="410687A4" w14:textId="0A02CF9C" w:rsidR="00D041A1" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1" w:rsidP="00F8237E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="580"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Graduate</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E89D729" w14:textId="77777777" w:rsidR="00F8237E" w:rsidRPr="008D7894" w:rsidRDefault="00F8237E" w:rsidP="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="206EE9D6" w14:textId="5485CFF5" w:rsidR="004F6391" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00D041A1">
+    <w:p w14:paraId="206EE9D6" w14:textId="4635D57C" w:rsidR="004F6391" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor Guston has been a member of </w:t>
       </w:r>
       <w:r w:rsidR="00FC6704" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>twenty</w:t>
       </w:r>
       <w:r w:rsidR="00F44AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00514159">
-[...9 lines deleted...]
-        <w:t>hree</w:t>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>four</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> completed doctoral dissertations (at Rutgers, two in political science, one in communication, and </w:t>
       </w:r>
       <w:r w:rsidR="0022078A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in urban planning and policy development; one at Columbia in political science</w:t>
       </w:r>
       <w:r w:rsidR="001B113D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
@@ -17809,136 +16827,100 @@
       <w:r w:rsidR="00DB08D9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00DB08D9" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 14</w:t>
       </w:r>
       <w:r w:rsidR="00C33503" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00BF558F" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00C10E08">
-[...3 lines deleted...]
-        <w:t>four</w:t>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>five</w:t>
       </w:r>
       <w:r w:rsidR="00E82AA5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in Human and Social Dimensions of S&amp;T [Gretchen </w:t>
-[...13 lines deleted...]
-        <w:t>, F 14, co-chair</w:t>
+        <w:t xml:space="preserve"> in Human and Social Dimensions of S&amp;T [Gretchen Gano, F 14, co-chair</w:t>
       </w:r>
       <w:r w:rsidR="006D0C90" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">; </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 16, chair</w:t>
+        <w:t>; Jathan Sadowski, Su 16, chair</w:t>
       </w:r>
       <w:r w:rsidR="00FC6704" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; Miles Brundage, F 19, chair</w:t>
       </w:r>
       <w:r w:rsidR="00514159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and JP Nelson </w:t>
+        <w:t xml:space="preserve">, JP Nelson </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00514159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00514159">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 23</w:t>
       </w:r>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and Ben Gansky Su 25</w:t>
+      </w:r>
       <w:r w:rsidR="00E82AA5" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">], </w:t>
       </w:r>
       <w:r w:rsidR="00773094" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>two</w:t>
       </w:r>
       <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Public </w:t>
       </w:r>
       <w:r w:rsidR="00F67A2F" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Affairs [Walter Valdivia, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -17999,1384 +16981,1263 @@
         </w:rPr>
         <w:t>one in S</w:t>
       </w:r>
       <w:r w:rsidR="001903AC" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ustainability [Rider Foley], </w:t>
       </w:r>
       <w:r w:rsidR="00BF558F" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>one</w:t>
       </w:r>
       <w:r w:rsidR="00C33503" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="001B113D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chemistry and Biochemistry [Jason </w:t>
+        <w:t xml:space="preserve"> Chemistry and Biochemistry [Jason Lappe</w:t>
+      </w:r>
+      <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001B113D" w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t>Lappe</w:t>
+      <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
+        <w:t xml:space="preserve"> 09</w:t>
+      </w:r>
+      <w:r w:rsidR="001B113D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="004F6391" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and one in Sustainable Engineering and the Built Environment [Ben Wender Fa 15])</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; one in public affairs </w:t>
+      </w:r>
+      <w:r w:rsidR="006F57D9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>NYU</w:t>
+      </w:r>
+      <w:r w:rsidR="001D67A1" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>; and one in political science at Lausanne, Switzerland</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B52A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0D6B0A" w14:textId="77777777" w:rsidR="004F6391" w:rsidRPr="008D7894" w:rsidRDefault="004F6391" w:rsidP="00D041A1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD05698" w14:textId="600AA9D8" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00B861F9">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">He </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6A5A" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>has served</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3163" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6A5A" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">completed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">master’s </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6A5A" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">thesis </w:t>
+      </w:r>
+      <w:r w:rsidR="005304BA" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>committee in life s</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4DE7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ciences (Clea</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Senneville</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00270DDE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Su 09</w:t>
+      </w:r>
+      <w:r w:rsidR="006D3163" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Caiti Troyer, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="006D3163" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006D3163" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36506" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and one master’s in passing civil, environmental</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4DE7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and sustainable engineering (Ben</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36506" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wender</w:t>
+      </w:r>
+      <w:r w:rsidR="00270DDE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Sp 13</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36506" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); he has </w:t>
+      </w:r>
+      <w:r w:rsidR="00D648CE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>chaired</w:t>
+      </w:r>
+      <w:r w:rsidR="005304BA" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4DE7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>another in political science (Emily</w:t>
+      </w:r>
+      <w:r w:rsidR="005304BA" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dalton Smith</w:t>
+      </w:r>
+      <w:r w:rsidR="00D648CE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
+      <w:r w:rsidR="00D648CE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0057762E" w:rsidRPr="008D7894">
-[...9 lines deleted...]
-        <w:t>]</w:t>
+      <w:r w:rsidR="00D648CE" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12</w:t>
+      </w:r>
+      <w:r w:rsidR="005304BA" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D73C13" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D954DF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">chaired </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF0DAC" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r w:rsidR="00D954DF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> completed master’s-in-passing co</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4DE7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>mmittee in political science (Rob</w:t>
+      </w:r>
+      <w:r w:rsidR="00D954DF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Davis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00D954DF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00D954DF" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36506" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, as well as</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2F67" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> one completed project in the Professional Science Master’s degree in S</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4DE7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>cience and Technology Policy (Annie</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE2F67" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Hale, F 12)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004F6391" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and one in Sustainable Engineering and the Built Environment [Ben </w:t>
+        <w:t xml:space="preserve"> He</w:t>
+      </w:r>
+      <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> has supervised dozens of internships and independent studies, including one independent study by master's student </w:t>
+      </w:r>
+      <w:r w:rsidR="00721065" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at Rutgers </w:t>
+      </w:r>
+      <w:r w:rsidR="00514159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Dan Benson) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>that resulted in briefings for policy makers in Trenton and Washington, DC (sponsored by Reps. Rodney Frelinghuysen and Rush Holt).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0696D7A5" w14:textId="77777777" w:rsidR="009C58EF" w:rsidRPr="008D7894" w:rsidRDefault="009C58EF">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63DB80EC" w14:textId="77777777" w:rsidR="00D041A1" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1" w:rsidP="00AB5763">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360" w:firstLine="580"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Post-doctoral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EDCF79" w14:textId="77777777" w:rsidR="00D041A1" w:rsidRPr="008D7894" w:rsidRDefault="00D041A1" w:rsidP="00D041A1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C3D4AD2" w14:textId="7968FBFB" w:rsidR="00BE7109" w:rsidRDefault="00D041A1" w:rsidP="00D041A1">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professor Guston </w:t>
+      </w:r>
+      <w:r w:rsidR="00514159">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">supervised </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">six post-doctoral fellows and </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">has </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">shared supervision for </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>fifteen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F44AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> others. In </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AY 05-06 </w:t>
+      </w:r>
+      <w:r w:rsidR="00F44AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he supervised </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>J. Wetmore</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, who was later hired in a national search to the ASU faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F0B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is now tenured</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>. In AY 06-07, he supervise</w:t>
+      </w:r>
+      <w:r w:rsidR="0053049E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4670E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> five post-doctoral fellows (two full</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – E. Fisher</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4670E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00D25B95" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>C. Selin –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4670E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>three shared</w:t>
+      </w:r>
+      <w:r w:rsidR="00D25B95" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – I. Bennett, D. Conz, and D. Barben</w:t>
+      </w:r>
+      <w:r w:rsidR="00C4670E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E255B8" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D51" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In AY 07-08, he share</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D9F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D51" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision of Bennett (Barben, Conz, Fisher and Selin were all promoted to research faculty</w:t>
+      </w:r>
+      <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in AY 09-10, Fisher </w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A4" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bega</w:t>
+      </w:r>
+      <w:r w:rsidR="007E5BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>n a track position at ASU in politic</w:t>
+      </w:r>
+      <w:r w:rsidR="006F00A4" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s and global studies </w:t>
+      </w:r>
+      <w:r w:rsidR="007E5BCD" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and CSPO</w:t>
+      </w:r>
+      <w:r w:rsidR="00E558B7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and in AY 11-12 Selin began</w:t>
+      </w:r>
+      <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a track position at ASU in the School of Sustainability and CSPO</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6C49" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and both are now tenured associate professors with SFIS</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F0B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Barben is now tenured faculty at </w:t>
+      </w:r>
+      <w:r w:rsidR="006F57D9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Alpen-Adria</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F0B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> University</w:t>
+      </w:r>
+      <w:r w:rsidR="006F57D9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Austria</w:t>
+      </w:r>
+      <w:r w:rsidR="00483D51" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0D9F" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In AY 08-09</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02A33" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33503" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 09-10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02A33" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and 10-11</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1595C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> he supervised</w:t>
+      </w:r>
+      <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1595C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Harsh</w:t>
+      </w:r>
+      <w:r w:rsidR="00E558B7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (who in AY 12-13 began a track position at Concordia University</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5051" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, Montreal</w:t>
+      </w:r>
+      <w:r w:rsidR="003F6C49" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is now tenured</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at Cal Poly</w:t>
+      </w:r>
+      <w:r w:rsidR="00E558B7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="008C2505" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1595C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and in</w:t>
+      </w:r>
+      <w:r w:rsidR="007B0E65" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AY</w:t>
+      </w:r>
+      <w:r w:rsidR="00D1595C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10-11 he supervised</w:t>
+      </w:r>
+      <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> S. Hays</w:t>
+      </w:r>
+      <w:r w:rsidR="00E558B7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (who in AY 12-13 began a multi-year post-doctoral position at University of Bergen</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is now out of academia</w:t>
+      </w:r>
+      <w:r w:rsidR="00E558B7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00580383" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00895B58" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In AY 12-13, he shared</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74044" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> K. De Ridder-Vignone</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PhD, Cornell)</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74044" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Michael Reinsborough</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (PhD, Belfast)</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F0B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> both remain</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="004E0F0B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at ASU in AY 13-14</w:t>
+      </w:r>
+      <w:r w:rsidR="006F57D9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; the former </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5051" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>began</w:t>
+      </w:r>
+      <w:r w:rsidR="006F57D9" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a tenure-track position at James Madison University in AY 14-15</w:t>
+      </w:r>
+      <w:r w:rsidR="00647A56" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>and the latter bega</w:t>
+      </w:r>
+      <w:r w:rsidR="00647A56" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a research associate appointment at </w:t>
+      </w:r>
+      <w:r w:rsidR="00647A56" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Imperial</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> College London in </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004F6391" w:rsidRPr="008D7894">
-[...3 lines deleted...]
-        <w:t>Wender</w:t>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="004F6391" w:rsidRPr="008D7894">
-[...4 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">; one in public affairs </w:t>
-[...23 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> 14</w:t>
+      </w:r>
+      <w:r w:rsidR="00C74044" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5051" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In AY 14-15, he shared</w:t>
+      </w:r>
+      <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision </w:t>
+      </w:r>
+      <w:r w:rsidR="00822B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M. Halpern (PhD, Cornell)</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5051" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, who </w:t>
+      </w:r>
+      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>bega</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF5051" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>n a position at Michigan State University</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="008E268C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Fall 2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00822B72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and is now tenured.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E268C" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> In AY15-16, he shared</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> supervision of H. Rogers (PhD, Cornell) and L. Keeler (PhD, ASU)</w:t>
+      </w:r>
+      <w:r w:rsidR="009355FA" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, the latter of whom is now a tenure-track faculty member at ASU</w:t>
+      </w:r>
+      <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> He </w:t>
       </w:r>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">. He is currently on the committee of Ben </w:t>
+        <w:t xml:space="preserve">supervised Sara </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Gansky</w:t>
+        <w:t>el</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...5 lines deleted...]
-        <w:t>an</w:t>
+        <w:t xml:space="preserve">-Sayed </w:t>
+      </w:r>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>Sp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 21-F 21-Sp 22)</w:t>
       </w:r>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> HSD student.</w:t>
-[...1085 lines deleted...]
-        <w:t xml:space="preserve">supervised Sara </w:t>
+        <w:t xml:space="preserve">, now an assistant research professor with the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>el</w:t>
+        <w:t>Swette</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="001B52A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">-Sayed </w:t>
+        <w:t xml:space="preserve"> Center for Sustainable Food Systems at ASU</w:t>
       </w:r>
       <w:r w:rsidR="00F8237E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...38 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> He co-supervise</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through a Sloan-funded grant with the New Carbon Economy Consortium, he co-supervised R. Ghosh (now assistant professor at NC State), J. Jett (now assistant professor at University of Oregon) and H. Seeger (now a lecturer at University of Michigan). </w:t>
+      </w:r>
+      <w:r w:rsidR="00B45476">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>He co-supervise</w:t>
       </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> J. Shapiro </w:t>
       </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">on a project on RI for Meta/Facebook </w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(Dec 22-Sep 23)</w:t>
       </w:r>
       <w:r w:rsidR="00822B72">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>; Shapiro now has a post-doc at Duke</w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> He currently co-supervises three post-docs (Marjorie </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> He </w:t>
+      </w:r>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>recently</w:t>
+      </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Xie</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> co-supervise</w:t>
+      </w:r>
+      <w:r w:rsidR="00047B3E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">, Nitin Verma, and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> three post-docs (M</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>Akuadasuo</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> Xie, N</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00565473">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Verma, and A</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE0D01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Ezenyilimba</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00565473">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>) in the ASU-NYAS AI &amp; Society program, funded through a President’s Strategic Initiative Fund award.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50F57081" w14:textId="77777777" w:rsidR="00565473" w:rsidRPr="008D7894" w:rsidRDefault="00565473" w:rsidP="00D041A1">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
@@ -19435,148 +18296,205 @@
       </w:r>
       <w:r w:rsidR="00641BB3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">onmental Protection.  In Fa </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>03, his class on The Role of Experts in the Policy Process conducted a survey, in conjunction with the Office of Institutional Research and Planning, and additional research on the public role of Rutgers as a community of experts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="570CAE3E" w14:textId="77777777" w:rsidR="00A80F67" w:rsidRPr="008D7894" w:rsidRDefault="00A80F67" w:rsidP="006D5C33">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C8556D8" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="006D5C33">
+    <w:p w14:paraId="7F6D4E72" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B8775F1" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB" w:rsidP="006D5C33">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C8556D8" w14:textId="1F675DD5" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="006D5C33">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Service:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42615989" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BB4B809" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>University</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F04EDE3" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B26F549" w14:textId="46DFE079" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="006A7BC7">
+    <w:p w14:paraId="0B26F549" w14:textId="347E833C" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">At ASU Professor Guston chaired faculty searches in AY 04-05 and in AY 05-06 for CSPO.  </w:t>
       </w:r>
       <w:r w:rsidR="004F5617" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>He</w:t>
       </w:r>
       <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004F5617" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>co-chair</w:t>
       </w:r>
       <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
       <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a faculty search in cooperation with the Fulton Schools of Engineering in AY 13-14.  </w:t>
+        <w:t xml:space="preserve"> a faculty search in cooperation with the Fulton Schools of Engineering in AY </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>13-14</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E40321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chaired a faculty search AY 24-25 for an assistant research professor for the Principled Innovation in Discovery and Engagement initiative</w:t>
+      </w:r>
+      <w:r w:rsidR="00B0795B" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In AY 05-06, he sat on the graduate committee of the Department of Political Science, the CLAS Political Science Strategic Plan Working Group, and the CLAS Science and Society Implementation Committee.  In AY 06-07, he was a member of the Department of Political Science Advisory Committee. </w:t>
       </w:r>
       <w:r w:rsidR="0054779A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As acting director of CSPO in AY 07-08, he led CSPO’s strategic planning initiative.  He </w:t>
       </w:r>
       <w:r w:rsidR="002523C8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>has served</w:t>
       </w:r>
@@ -19586,65 +18504,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> on</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> the faculty advisory committee of ASU’s Origins Initiative</w:t>
       </w:r>
       <w:r w:rsidR="001A4A6E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00543F82">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">serves on </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">the advisory council of ASU’s </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Institute</w:t>
+        <w:t>the advisory council of ASU’s Biodesign Institute</w:t>
       </w:r>
       <w:r w:rsidR="001A4A6E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.  I</w:t>
       </w:r>
       <w:r w:rsidR="00B02A33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">n AY 09-10 </w:t>
       </w:r>
       <w:r w:rsidR="001A4A6E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">he </w:t>
       </w:r>
       <w:r w:rsidR="00B02A33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>served on</w:t>
       </w:r>
@@ -19823,75 +18727,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> an ASU Obama scholar</w:t>
       </w:r>
       <w:r w:rsidR="00B02A33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in AY 09-10</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r w:rsidR="00EF73DD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In AY21-22, he chaired </w:t>
       </w:r>
       <w:r w:rsidR="00F44AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>the successful</w:t>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00EF73DD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> SFIS search for </w:t>
+        <w:t xml:space="preserve">SFIS search for </w:t>
       </w:r>
       <w:r w:rsidR="00F44AD1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the new director of </w:t>
       </w:r>
       <w:r w:rsidR="00EF73DD" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">CSPO, and he chaired the first Academic Program Review done by the school. </w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">He has served as ASU’s designee to the Public Interest Technology University Network since its inception in 2019. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C919A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>In 2024, he became the first ad hoc faculty liaison for ASU’s new Jewish Faculty and Staff Association</w:t>
+      </w:r>
+      <w:r w:rsidR="00E40321">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, and he served in 2025 as an examiner for the ASU President’s Award for Transdisciplinary Collaboration</w:t>
+      </w:r>
+      <w:r w:rsidR="00C919A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">He is a member of graduate faculties in </w:t>
       </w:r>
       <w:r w:rsidR="00E25A4E" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">human and social dimensions of science and technology (chair), </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>political science (chair), public affairs (chair), sustainability, biology and society, and history and philosophy of science.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="709CA07F" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
@@ -20194,65 +19116,51 @@
         <w:t>Science &amp; Public Policy</w:t>
       </w:r>
       <w:r w:rsidR="00895B58" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (with D. Braun)</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Technological Forecasting &amp; Social Change</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (with B. </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">) and </w:t>
+        <w:t xml:space="preserve"> (with B. Bimber) and </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Science, Technology, &amp; Human Values</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008E268C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00641BB3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">In W </w:t>
@@ -20344,51 +19252,51 @@
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Public and Professional</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120DFA9F" w14:textId="77777777" w:rsidR="00BD2A21" w:rsidRPr="008D7894" w:rsidRDefault="00BD2A21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D5465C0" w14:textId="2996FDFE" w:rsidR="00BD2A21" w:rsidRPr="008D7894" w:rsidRDefault="00BD2A21">
+    <w:p w14:paraId="3D5465C0" w14:textId="7DF6C101" w:rsidR="00BD2A21" w:rsidRPr="008D7894" w:rsidRDefault="00BD2A21">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Professor Guston </w:t>
       </w:r>
       <w:r w:rsidR="00A10142" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>has served on the Steering Committee on Engineering, Ethics, &amp; Society of the National Academy of Engineering (2002)</w:t>
       </w:r>
       <w:r w:rsidR="000D0D19" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – whose recommendations led to the </w:t>
       </w:r>
@@ -20524,51 +19432,58 @@
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00421C68" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>Professor Guston w</w:t>
       </w:r>
       <w:r w:rsidR="00697353" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>as appointed</w:t>
       </w:r>
       <w:r w:rsidR="00421C68" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2007)</w:t>
       </w:r>
       <w:r w:rsidR="00697353" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to the Nanotechnology Technical Advisory Group to advise the President’s Council of Adv</w:t>
+        <w:t xml:space="preserve"> to the Nanotechnology Technical Advisory Group to advise the </w:t>
+      </w:r>
+      <w:r w:rsidR="00697353" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>President’s Council of Adv</w:t>
       </w:r>
       <w:r w:rsidR="00BB165F" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>isors on Science and Technology and (2008) to an advisory group for the planning of programs and content to the Arizona Science Center.</w:t>
       </w:r>
       <w:r w:rsidR="00A032C3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">  He wa</w:t>
       </w:r>
       <w:r w:rsidR="00421C68" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>s a member of the founding executive committee of the Society for Nanoscience and Emerging Technologies</w:t>
       </w:r>
       <w:r w:rsidR="005F20F0" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (S.NET)</w:t>
       </w:r>
@@ -20712,65 +19627,51 @@
         </w:rPr>
         <w:t xml:space="preserve">hat year he also helped to found ECAST – Expert and Citizen Assessment of Science and Technology – a contact group including principals from the Boston Museum of Science and the Woodrow Wilson International Center that </w:t>
       </w:r>
       <w:r w:rsidR="00184739" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
       <w:r w:rsidR="00063E0C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">instrumental in </w:t>
       </w:r>
       <w:r w:rsidR="00F215EF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">coordinating </w:t>
       </w:r>
       <w:r w:rsidR="00063E0C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">US participation in the </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Views on Global Warming (2010) and the World Wide Views on Biodiversity (2012).</w:t>
+        <w:t>US participation in the World Wide Views on Global Warming (2010) and the World Wide Views on Biodiversity (2012).</w:t>
       </w:r>
       <w:r w:rsidR="000E78C1" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> Professor Guston </w:t>
       </w:r>
       <w:r w:rsidR="00BE0622" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>has also served</w:t>
       </w:r>
       <w:r w:rsidR="000E78C1" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> on the AAAS Committee Early Career Award Committee for Public Engagement with Science</w:t>
       </w:r>
       <w:r w:rsidR="00BE0622" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> in 2012 and 2013</w:t>
       </w:r>
@@ -20834,427 +19735,491 @@
         </w:rPr>
         <w:t xml:space="preserve"> in conjunction with BSI in the UK.</w:t>
       </w:r>
       <w:r w:rsidR="00D50FAF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B45476">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">As ASU’s designee to the Public Interest Technology University Network, he chaired the program of the network’s convening in 2021. </w:t>
       </w:r>
       <w:r w:rsidR="00D50FAF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">He currently serves on </w:t>
       </w:r>
       <w:r w:rsidR="00BB4134" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t>the advisory board to the OECD Committee on Scientific and Technological Policy’s project on “societies in times of crisis and beyond.”</w:t>
+        <w:t>the advisory board to the OECD Committee on Scientific and Technological Policy’s project on “societies in times of crisis and beyond</w:t>
+      </w:r>
+      <w:r w:rsidR="00C919A6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>” and recently contributed to the UN Ad-hoc Expert Meeting on Technology Foresight and Technology Assessment.</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> He has recently </w:t>
+      </w:r>
+      <w:r w:rsidR="007E4181">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>completed service on</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the National Academies of Science, Engineering, and Medicine Consensus Study for </w:t>
+      </w:r>
+      <w:r w:rsidR="009E5974" w:rsidRPr="009E5974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>On Being a Scientist</w:t>
+      </w:r>
+      <w:r w:rsidR="009E5974">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Panel on Earning and Maintaining Trust.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D0553B" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7862BA82" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="00A80F67">
+    <w:p w14:paraId="7862BA82" w14:textId="17555D10" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="00A80F67">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Media</w:t>
       </w:r>
       <w:r w:rsidR="00D12949" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/Electronic</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E99F3A6" w14:textId="77777777" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73253331" w14:textId="2C7C6312" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="006A7BC7" w:rsidP="00940361">
+    <w:p w14:paraId="73253331" w14:textId="128186FC" w:rsidR="006A7BC7" w:rsidRPr="008D7894" w:rsidRDefault="00A21DB2" w:rsidP="00940361">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Recent media contacts include</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:t>Select</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> media contacts include</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Slate.com, A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE6EA8" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>rizona Republic</w:t>
+        <w:t>Slate.com, A</w:t>
       </w:r>
       <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
+        <w:t>rizona Republic</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83765" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Washington Post</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D5C33" w:rsidRPr="008D7894">
+        <w:t>Washington Post</w:t>
+      </w:r>
+      <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="006D5C33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ASU Research Magazine</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D5C33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D7894">
+        <w:t>ASU Research Magazine</w:t>
+      </w:r>
+      <w:r w:rsidR="006D5C33" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Phoenix Business Journal</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D7894">
+        <w:t>Phoenix Business Journal</w:t>
+      </w:r>
+      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ENT</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Environmental Nanotechnology)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:t>ENT</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7BC7" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> (Environmental Nanotechnology)</w:t>
+      </w:r>
+      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Chronicle of Higher Education</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008D66CE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006903EF" w:rsidRPr="008D7894">
+        <w:t>Chronicle of Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="008D66CE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fox News, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00103A0B" w:rsidRPr="008D7894">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006903EF" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">KAET Horizon, </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:t xml:space="preserve">Fox News, </w:t>
+      </w:r>
+      <w:r w:rsidR="00103A0B" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>and the</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve">KAET Horizon, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A21DB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> radio programs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:t>Inside Higher Education</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>and the</w:t>
+      </w:r>
+      <w:r w:rsidR="00C630D3" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> radio programs</w:t>
+      </w:r>
+      <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> “Are We Alone?” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://radio.seti.org/episodes/Nano_Nano</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00940361" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00C630D3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> “The Scholar’s Circle” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00C630D3" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://archive.kpfk.org/mp3/kpfk_120513_120030marmoudian.MP3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C630D3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, “Life in 2030” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.prx.org/pieces/89782-life-in-2030</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00EE6BCB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Science Friday (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00A14466" w:rsidRPr="00DB2345">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://www.sciencefriday.com/person/david-guston/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0091400D" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006460F4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and Here and Now (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="006460F4" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://kjzz.org/content/183342/new-asu-school-examines-link-between-tech-society</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006460F4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00C630D3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>B</w:t>
@@ -21293,51 +20258,51 @@
       </w:r>
       <w:r w:rsidR="00534285" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Soapbox</w:t>
       </w:r>
       <w:r w:rsidR="00EA4293" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00641BB3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00641BB3" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>www.cspo.org/soapbox</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00641BB3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00534285" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>include</w:t>
@@ -21698,130 +20663,121 @@
       </w:r>
       <w:r w:rsidR="003E094C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and “Who is the World Cup Ref-assisting Technology For?” 21 Nov 2022)</w:t>
       </w:r>
       <w:r w:rsidR="00D2298C" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00A032C3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  He engaged in a debate on the Cato Institute’s “Cato Unbound” blog on “Who Pays for Science?” (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00A032C3" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.cato-unbound.org/issues/august-2013/who-pays-science</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00A032C3" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) in August 2014.</w:t>
       </w:r>
       <w:r w:rsidR="006460F4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  NSF </w:t>
       </w:r>
       <w:r w:rsidR="008D66CE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>produced</w:t>
       </w:r>
       <w:r w:rsidR="006460F4" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a mini-documentary profiling CNS-ASU through its Science Nation program</w:t>
       </w:r>
       <w:r w:rsidR="008D66CE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="009B2C98" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.nsf.gov/news/special_reports/science_nation/nanotechimpact.jsp)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B2C98" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and Guston spoke about </w:t>
-[...10 lines deleted...]
-      <w:hyperlink r:id="rId18" w:history="1">
+        <w:t xml:space="preserve">, and Guston spoke about anticipatory governance on the World Economic Forum’s podcast </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidR="009B2C98" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Regulation for the Fourth Industrial Revolution</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="009B2C98" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00484425" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The new edition of </w:t>
@@ -21837,191 +20793,191 @@
       </w:r>
       <w:r w:rsidR="00484425" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> has been covered </w:t>
       </w:r>
       <w:r w:rsidR="00892DCE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>on KJZZ</w:t>
       </w:r>
       <w:r w:rsidR="007D6310" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>’s The Show (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="007D6310" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://theshow.kjzz.org/content/496289/new-annotated-version-frankenstein-explores-science-engineering-philosophy</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007D6310" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00B152BB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007D6310" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00892DCE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BBC Radio 4’s Inside Science (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00B152BB" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.bbc.co.uk/programmes/b08x4rq3)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B152BB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, and BBC Radio 3’s Free Thinking (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00B152BB" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>http://www.bbc.co.uk/programmes/b09m1dvh)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B152BB" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="001F7A71" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>He has wr</w:t>
       </w:r>
       <w:r w:rsidR="009A6894" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>itten in Medium about the legacies</w:t>
       </w:r>
       <w:r w:rsidR="001F7A71" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Apollo 11 (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="00D72A8B" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://medium.com/@dguston/the-legacies-of-apollo-11-6c8df29fbb3a?source=friends_link&amp;sk=11b374a0ed0925238a730777300f6f56)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D72A8B" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="00663CDE" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the relationship among Leonard Cohen, Yom Kippur, and technological choice </w:t>
       </w:r>
       <w:r w:rsidR="0069138A" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://medium.com/@dguston/who-by-fire-bfc708eb195?source=friends_link&amp;sk=f935a54f953b89a76b9cc122bb8f573a)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and co-authored (with </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22031,79 +20987,135 @@
       <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Parthasarathy) an op-ed in </w:t>
       </w:r>
       <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Chronicle of Higher Education</w:t>
       </w:r>
       <w:r w:rsidR="006C5C53" w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> about public interest technology. </w:t>
       </w:r>
+      <w:r w:rsidR="005353A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">His most recent </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="005353A2" w:rsidRPr="005353A2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>piece</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="005353A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidR="005353A2" w:rsidRPr="002737BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Chronicle of Higher Education</w:t>
+      </w:r>
+      <w:r w:rsidR="005353A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is about the Trump administration’s approach to combatting antisemitism at universities.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7529E3CC" w14:textId="77777777" w:rsidR="00E21C05" w:rsidRPr="008D7894" w:rsidRDefault="00E21C05">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6314F2D5" w14:textId="6118244F" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00080D8D">
+    <w:p w14:paraId="69EC8A44" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB" w:rsidP="00080D8D">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
+    </w:p>
+    <w:p w14:paraId="6314F2D5" w14:textId="76C475EA" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142" w:rsidP="00080D8D">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:smallCaps/>
+          <w:sz w:val="22"/>
+        </w:rPr>
         <w:t>Honors and Awards:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35B4BA9C" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7167B55B" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>2002</w:t>
@@ -22121,178 +21133,214 @@
         <w:t xml:space="preserve"> Don K. Price Award from the Science, Technology, and Environmental Politics Section of the American Political Science Association for the best book in science and technology policy over the previous three years, awarded to </w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Between Politics and Science</w:t>
       </w:r>
       <w:r w:rsidRPr="008D7894">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32A55739" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C100698" w14:textId="77777777" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
-[...11 lines deleted...]
-        <w:t>2003, inducted as a Fellow of the American Association for the Advancement of Science for “distinguished scholarship and professional service at the intersections of science, technology, policy, and governance.”</w:t>
+    <w:p w14:paraId="0C100698" w14:textId="12941C4C" w:rsidR="00A10142" w:rsidRPr="008D7894" w:rsidRDefault="00A10142">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="000F69C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, inducted as a Fellow of the American Association for the Advancement of Science for “distinguished scholarship and professional service at the intersections of science, technology, policy, and governance.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DD9A360" w14:textId="77777777" w:rsidR="00484425" w:rsidRPr="008D7894" w:rsidRDefault="00484425">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015D6F86" w14:textId="77777777" w:rsidR="00484425" w:rsidRPr="00A605A7" w:rsidRDefault="00484425">
+    <w:p w14:paraId="015D6F86" w14:textId="77777777" w:rsidR="00484425" w:rsidRDefault="00484425">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7894">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2017, named a Foundation Professor at Arizona State University.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1312DA59" w14:textId="77777777" w:rsidR="006212AB" w:rsidRDefault="006212AB">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="-360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A5D5564" w14:textId="1AEDDBF7" w:rsidR="006212AB" w:rsidRPr="00A605A7" w:rsidRDefault="006212AB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D7894">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00484425" w:rsidRPr="00A605A7" w:rsidSect="00864C33">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>2026, elected a Fellow of the National Academy of Public Administration (NAPA).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="006212AB" w:rsidRPr="00A605A7" w:rsidSect="00411268">
       <w:headerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1000" w:right="1800" w:bottom="1300" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46BCBFD1" w14:textId="77777777" w:rsidR="00864C33" w:rsidRDefault="00864C33">
+    <w:p w14:paraId="3CD46515" w14:textId="77777777" w:rsidR="008C6239" w:rsidRDefault="008C6239">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C512C6F" w14:textId="77777777" w:rsidR="00864C33" w:rsidRDefault="00864C33">
+    <w:p w14:paraId="3A707089" w14:textId="77777777" w:rsidR="008C6239" w:rsidRDefault="008C6239">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="New York">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="4D"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000267" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="000001F7" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21703252" w14:textId="77777777" w:rsidR="00A25F9D" w:rsidRDefault="00A25F9D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
@@ -22301,90 +21349,90 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00FE02E0">
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:noProof/>
       </w:rPr>
       <w:t>16</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="087BEF61" w14:textId="77777777" w:rsidR="00864C33" w:rsidRDefault="00864C33">
+    <w:p w14:paraId="62D18677" w14:textId="77777777" w:rsidR="008C6239" w:rsidRDefault="008C6239">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="789432B3" w14:textId="77777777" w:rsidR="00864C33" w:rsidRDefault="00864C33">
+    <w:p w14:paraId="44F55DD2" w14:textId="77777777" w:rsidR="008C6239" w:rsidRDefault="008C6239">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05B8B0A3" w14:textId="77777777" w:rsidR="00A25F9D" w:rsidRDefault="00A25F9D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         <w:b/>
         <w:smallCaps/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>David H. Guston</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000023"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="000F0409"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D50927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8EFE2AF0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
@@ -22935,166 +21983,255 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9B3BF3"/>
+    <w:nsid w:val="1E822918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ACB4DF4A"/>
-    <w:lvl w:ilvl="0" w:tplc="04090015">
+    <w:tmpl w:val="B4DAAF40"/>
+    <w:lvl w:ilvl="0" w:tplc="A96E6F92">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="940" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1660" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1800" w:hanging="180"/>
+        <w:ind w:left="2380" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3100" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3820" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3960" w:hanging="180"/>
+        <w:ind w:left="4540" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5260" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5980" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6700" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F9B3BF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACB4DF4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D3166D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D4F8D9C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23136,51 +22273,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36AA5143"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E106984"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:ind w:left="1800" w:hanging="360"/>
@@ -23249,51 +22386,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A59273C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7DA9D14"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23335,51 +22472,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="423227E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB6E5A18"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23448,51 +22585,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44D678D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5E0655C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23534,51 +22671,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="467D6E37"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FEDAA59C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23620,51 +22757,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47375313"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D70710E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -23733,51 +22870,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="538D116F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24D68040"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -23819,51 +22956,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56844237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9190DDD2"/>
     <w:lvl w:ilvl="0" w:tplc="62329A1A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -23936,51 +23073,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D444B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27C64402"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24049,51 +23186,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63F153B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0B9003D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24165,51 +23302,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692C051B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0892309C"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24278,51 +23415,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F196161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="45BE0AF0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -24364,51 +23501,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70775784"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="746855FC"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24477,51 +23614,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74A93CE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="12606CF4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24590,51 +23727,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="761313D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE226832"/>
     <w:lvl w:ilvl="0" w:tplc="D6540F72">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F614269E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -24707,51 +23844,51 @@
     <w:lvl w:ilvl="7" w:tplc="74569FD6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="5B7C0468" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D755013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="47224862"/>
     <w:lvl w:ilvl="0" w:tplc="77B0376E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="E63E561E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -24827,124 +23964,127 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3BD6DB8A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="366830458">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="508563418">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2033266534">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1667905510">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="888296952">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="336617156">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="162624575">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="636376671">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="649016678">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="788596141">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1803769870">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1093474803">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="260141282">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="456484529">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="892933778">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="359746773">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="795803864">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1719428241">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1145391750">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="379938251">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1446653626">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="611087004">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1075667772">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1195654155">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1195654155">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="25" w16cid:durableId="258608691">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="258608691">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="26" w16cid:durableId="1672178943">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="170"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="160"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="580"/>
   <w:hyphenationZone w:val="0"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -24963,1133 +24103,1248 @@
     <w:rsid w:val="00000D85"/>
     <w:rsid w:val="000020C5"/>
     <w:rsid w:val="00002439"/>
     <w:rsid w:val="0000292B"/>
     <w:rsid w:val="00003F28"/>
     <w:rsid w:val="00005DFE"/>
     <w:rsid w:val="000060ED"/>
     <w:rsid w:val="000061A4"/>
     <w:rsid w:val="0000702B"/>
     <w:rsid w:val="00010668"/>
     <w:rsid w:val="00013E3E"/>
     <w:rsid w:val="000144F2"/>
     <w:rsid w:val="0001667B"/>
     <w:rsid w:val="000173CB"/>
     <w:rsid w:val="00020785"/>
     <w:rsid w:val="0002353B"/>
     <w:rsid w:val="00024657"/>
     <w:rsid w:val="00025BED"/>
     <w:rsid w:val="00026365"/>
     <w:rsid w:val="000302E4"/>
     <w:rsid w:val="00034D26"/>
     <w:rsid w:val="000369B3"/>
     <w:rsid w:val="00037DA0"/>
     <w:rsid w:val="00041D4C"/>
     <w:rsid w:val="00046C17"/>
+    <w:rsid w:val="00047B3E"/>
+    <w:rsid w:val="0005059E"/>
     <w:rsid w:val="00052430"/>
     <w:rsid w:val="000541C8"/>
     <w:rsid w:val="00056904"/>
     <w:rsid w:val="00060C61"/>
     <w:rsid w:val="00062214"/>
     <w:rsid w:val="00063E0C"/>
     <w:rsid w:val="00064AF1"/>
     <w:rsid w:val="00064DFC"/>
     <w:rsid w:val="000654CA"/>
     <w:rsid w:val="000655FA"/>
     <w:rsid w:val="00065927"/>
     <w:rsid w:val="00065BC1"/>
     <w:rsid w:val="00066241"/>
     <w:rsid w:val="0007247A"/>
+    <w:rsid w:val="000724CE"/>
     <w:rsid w:val="0007397A"/>
     <w:rsid w:val="00075747"/>
     <w:rsid w:val="000766E8"/>
     <w:rsid w:val="00076BD5"/>
     <w:rsid w:val="00080D8D"/>
     <w:rsid w:val="00081B7C"/>
     <w:rsid w:val="00083CF6"/>
     <w:rsid w:val="00086575"/>
     <w:rsid w:val="00087812"/>
+    <w:rsid w:val="00087F48"/>
     <w:rsid w:val="0009042C"/>
     <w:rsid w:val="00094EBC"/>
     <w:rsid w:val="000A03C0"/>
     <w:rsid w:val="000A14D9"/>
     <w:rsid w:val="000A2C15"/>
     <w:rsid w:val="000A2EC0"/>
     <w:rsid w:val="000A701C"/>
     <w:rsid w:val="000A7B9F"/>
     <w:rsid w:val="000B1AE6"/>
+    <w:rsid w:val="000B28ED"/>
+    <w:rsid w:val="000B445F"/>
     <w:rsid w:val="000B5FC8"/>
     <w:rsid w:val="000C0005"/>
     <w:rsid w:val="000C3E43"/>
     <w:rsid w:val="000C50BC"/>
     <w:rsid w:val="000C5832"/>
     <w:rsid w:val="000D0D19"/>
     <w:rsid w:val="000D4DAE"/>
     <w:rsid w:val="000D4F13"/>
     <w:rsid w:val="000D55A0"/>
     <w:rsid w:val="000D6604"/>
     <w:rsid w:val="000D6F54"/>
     <w:rsid w:val="000D71BB"/>
     <w:rsid w:val="000D7EFC"/>
     <w:rsid w:val="000E38F2"/>
+    <w:rsid w:val="000E3CB8"/>
     <w:rsid w:val="000E47F5"/>
     <w:rsid w:val="000E78C1"/>
     <w:rsid w:val="000F0FF0"/>
     <w:rsid w:val="000F13C8"/>
     <w:rsid w:val="000F2438"/>
     <w:rsid w:val="000F3453"/>
     <w:rsid w:val="000F6408"/>
+    <w:rsid w:val="000F6935"/>
+    <w:rsid w:val="000F69C8"/>
     <w:rsid w:val="00101D59"/>
     <w:rsid w:val="00103A0B"/>
     <w:rsid w:val="00107177"/>
     <w:rsid w:val="0010746C"/>
     <w:rsid w:val="00111EA7"/>
+    <w:rsid w:val="00113D8B"/>
     <w:rsid w:val="00116CCB"/>
     <w:rsid w:val="001240C8"/>
     <w:rsid w:val="0012446C"/>
+    <w:rsid w:val="00125FC7"/>
     <w:rsid w:val="00127AB8"/>
     <w:rsid w:val="00130B38"/>
+    <w:rsid w:val="00130D86"/>
     <w:rsid w:val="001317C5"/>
     <w:rsid w:val="00135B20"/>
     <w:rsid w:val="00136138"/>
     <w:rsid w:val="00140827"/>
     <w:rsid w:val="0014264A"/>
     <w:rsid w:val="001601B6"/>
     <w:rsid w:val="00161C75"/>
     <w:rsid w:val="00164CFF"/>
     <w:rsid w:val="00167817"/>
     <w:rsid w:val="00167DF9"/>
     <w:rsid w:val="0017225C"/>
     <w:rsid w:val="00172CAF"/>
     <w:rsid w:val="00172E41"/>
     <w:rsid w:val="00172E5F"/>
     <w:rsid w:val="0017366C"/>
     <w:rsid w:val="00173C7C"/>
     <w:rsid w:val="0017621B"/>
     <w:rsid w:val="001765D3"/>
     <w:rsid w:val="0017664F"/>
     <w:rsid w:val="00176C8E"/>
     <w:rsid w:val="00176FF4"/>
     <w:rsid w:val="001802F4"/>
     <w:rsid w:val="00184739"/>
     <w:rsid w:val="001903AC"/>
     <w:rsid w:val="00192DBB"/>
     <w:rsid w:val="001932F0"/>
     <w:rsid w:val="00196714"/>
     <w:rsid w:val="0019695F"/>
     <w:rsid w:val="001971D1"/>
+    <w:rsid w:val="001974E6"/>
+    <w:rsid w:val="001A0D34"/>
     <w:rsid w:val="001A4A6E"/>
+    <w:rsid w:val="001A4B52"/>
     <w:rsid w:val="001A54DD"/>
     <w:rsid w:val="001A6262"/>
+    <w:rsid w:val="001B0922"/>
     <w:rsid w:val="001B113D"/>
     <w:rsid w:val="001B52A4"/>
     <w:rsid w:val="001C16AC"/>
     <w:rsid w:val="001C17BD"/>
+    <w:rsid w:val="001C2104"/>
     <w:rsid w:val="001C47F1"/>
     <w:rsid w:val="001C60AE"/>
     <w:rsid w:val="001C7A08"/>
     <w:rsid w:val="001D0237"/>
     <w:rsid w:val="001D0E37"/>
     <w:rsid w:val="001D263F"/>
     <w:rsid w:val="001D4DE7"/>
     <w:rsid w:val="001D560D"/>
     <w:rsid w:val="001D5AEC"/>
     <w:rsid w:val="001D67A1"/>
     <w:rsid w:val="001D7205"/>
     <w:rsid w:val="001E15E9"/>
     <w:rsid w:val="001E26E9"/>
     <w:rsid w:val="001E4642"/>
     <w:rsid w:val="001F470E"/>
     <w:rsid w:val="001F5443"/>
     <w:rsid w:val="001F7A71"/>
     <w:rsid w:val="00200A1C"/>
     <w:rsid w:val="00202109"/>
+    <w:rsid w:val="002029A1"/>
     <w:rsid w:val="00204110"/>
     <w:rsid w:val="00204E57"/>
+    <w:rsid w:val="00205C2B"/>
     <w:rsid w:val="00206872"/>
     <w:rsid w:val="00207D81"/>
     <w:rsid w:val="00212ADF"/>
     <w:rsid w:val="002141B5"/>
     <w:rsid w:val="0022078A"/>
     <w:rsid w:val="00223544"/>
     <w:rsid w:val="00223A2A"/>
     <w:rsid w:val="0022609B"/>
     <w:rsid w:val="00233250"/>
     <w:rsid w:val="00236129"/>
     <w:rsid w:val="0023646A"/>
     <w:rsid w:val="00236987"/>
     <w:rsid w:val="00240627"/>
     <w:rsid w:val="00246E9D"/>
     <w:rsid w:val="002519CC"/>
     <w:rsid w:val="002523C8"/>
+    <w:rsid w:val="00253CF9"/>
     <w:rsid w:val="002617EC"/>
+    <w:rsid w:val="002622D1"/>
     <w:rsid w:val="002630EC"/>
+    <w:rsid w:val="00270C4D"/>
     <w:rsid w:val="00270C8A"/>
     <w:rsid w:val="00270DDE"/>
     <w:rsid w:val="00272959"/>
+    <w:rsid w:val="002737BF"/>
     <w:rsid w:val="00275447"/>
     <w:rsid w:val="00275915"/>
     <w:rsid w:val="002776A7"/>
     <w:rsid w:val="00277AEF"/>
+    <w:rsid w:val="00280F50"/>
     <w:rsid w:val="00281D8A"/>
     <w:rsid w:val="00284025"/>
     <w:rsid w:val="002927F8"/>
     <w:rsid w:val="002A0C65"/>
     <w:rsid w:val="002A586C"/>
     <w:rsid w:val="002A74E8"/>
     <w:rsid w:val="002B10AF"/>
     <w:rsid w:val="002B15C3"/>
     <w:rsid w:val="002B2BCD"/>
     <w:rsid w:val="002B44DC"/>
     <w:rsid w:val="002B62D9"/>
     <w:rsid w:val="002C0174"/>
     <w:rsid w:val="002C1AAA"/>
     <w:rsid w:val="002C2508"/>
     <w:rsid w:val="002C3C5F"/>
     <w:rsid w:val="002C52DB"/>
     <w:rsid w:val="002C5522"/>
     <w:rsid w:val="002C6946"/>
     <w:rsid w:val="002D1902"/>
     <w:rsid w:val="002D2024"/>
     <w:rsid w:val="002D22DA"/>
     <w:rsid w:val="002D58FD"/>
     <w:rsid w:val="002D5B32"/>
     <w:rsid w:val="002E31A1"/>
     <w:rsid w:val="002E3E8B"/>
     <w:rsid w:val="002E74FF"/>
     <w:rsid w:val="002F03E4"/>
     <w:rsid w:val="002F0A3A"/>
     <w:rsid w:val="002F2DCB"/>
     <w:rsid w:val="002F31C1"/>
     <w:rsid w:val="002F44E7"/>
+    <w:rsid w:val="00300C06"/>
     <w:rsid w:val="0030172C"/>
     <w:rsid w:val="003061EB"/>
     <w:rsid w:val="00312146"/>
     <w:rsid w:val="003128F0"/>
     <w:rsid w:val="00314191"/>
+    <w:rsid w:val="003206E6"/>
     <w:rsid w:val="00320BE1"/>
+    <w:rsid w:val="00320DF6"/>
     <w:rsid w:val="00321B3B"/>
     <w:rsid w:val="003229B5"/>
     <w:rsid w:val="00323903"/>
     <w:rsid w:val="0032419D"/>
     <w:rsid w:val="00325A25"/>
     <w:rsid w:val="00326AEC"/>
     <w:rsid w:val="00326D8F"/>
     <w:rsid w:val="00331C7C"/>
     <w:rsid w:val="0033326D"/>
     <w:rsid w:val="00334C26"/>
     <w:rsid w:val="00335ED8"/>
     <w:rsid w:val="00336A84"/>
     <w:rsid w:val="0034059A"/>
     <w:rsid w:val="003405A8"/>
     <w:rsid w:val="0034281B"/>
     <w:rsid w:val="003439CE"/>
     <w:rsid w:val="00343CBD"/>
     <w:rsid w:val="00347357"/>
     <w:rsid w:val="00350E26"/>
     <w:rsid w:val="0035175E"/>
     <w:rsid w:val="0035318C"/>
     <w:rsid w:val="003542F1"/>
     <w:rsid w:val="003618F6"/>
+    <w:rsid w:val="003621D3"/>
     <w:rsid w:val="00363935"/>
     <w:rsid w:val="0036735A"/>
     <w:rsid w:val="00370094"/>
     <w:rsid w:val="003723CE"/>
     <w:rsid w:val="00374C18"/>
     <w:rsid w:val="00375F18"/>
+    <w:rsid w:val="003814BC"/>
+    <w:rsid w:val="00381FF3"/>
     <w:rsid w:val="003829A9"/>
+    <w:rsid w:val="003845B3"/>
     <w:rsid w:val="00386488"/>
     <w:rsid w:val="00391DA7"/>
     <w:rsid w:val="00393070"/>
     <w:rsid w:val="003943F7"/>
     <w:rsid w:val="0039731D"/>
     <w:rsid w:val="003B6012"/>
     <w:rsid w:val="003B6196"/>
     <w:rsid w:val="003B7CE6"/>
     <w:rsid w:val="003C0723"/>
     <w:rsid w:val="003C0ADD"/>
     <w:rsid w:val="003C50A8"/>
     <w:rsid w:val="003D2CD5"/>
     <w:rsid w:val="003D3570"/>
     <w:rsid w:val="003D378C"/>
     <w:rsid w:val="003D6C0F"/>
     <w:rsid w:val="003E094C"/>
     <w:rsid w:val="003E19CC"/>
     <w:rsid w:val="003E2E02"/>
     <w:rsid w:val="003F28A2"/>
     <w:rsid w:val="003F3F22"/>
     <w:rsid w:val="003F45F4"/>
     <w:rsid w:val="003F6C49"/>
     <w:rsid w:val="003F6D96"/>
     <w:rsid w:val="003F74EA"/>
     <w:rsid w:val="003F7724"/>
     <w:rsid w:val="003F78CC"/>
     <w:rsid w:val="003F7CA2"/>
     <w:rsid w:val="003F7CAF"/>
     <w:rsid w:val="00400FDD"/>
     <w:rsid w:val="004010A1"/>
     <w:rsid w:val="00401B5A"/>
     <w:rsid w:val="00402A6B"/>
     <w:rsid w:val="00402A7E"/>
     <w:rsid w:val="00402E7F"/>
+    <w:rsid w:val="00406067"/>
     <w:rsid w:val="004064CE"/>
     <w:rsid w:val="004103D7"/>
     <w:rsid w:val="00410824"/>
+    <w:rsid w:val="00411268"/>
     <w:rsid w:val="00412B92"/>
     <w:rsid w:val="00413677"/>
     <w:rsid w:val="00413C69"/>
     <w:rsid w:val="00414527"/>
     <w:rsid w:val="004177DB"/>
+    <w:rsid w:val="0042126E"/>
     <w:rsid w:val="00421C68"/>
     <w:rsid w:val="00423C7A"/>
     <w:rsid w:val="004240D5"/>
     <w:rsid w:val="0042589B"/>
     <w:rsid w:val="004337AF"/>
     <w:rsid w:val="00433B0B"/>
     <w:rsid w:val="00436DA8"/>
     <w:rsid w:val="004407CA"/>
     <w:rsid w:val="004414CE"/>
     <w:rsid w:val="00444A3C"/>
     <w:rsid w:val="0044594F"/>
     <w:rsid w:val="0044719C"/>
     <w:rsid w:val="00447370"/>
     <w:rsid w:val="004503C6"/>
     <w:rsid w:val="00451006"/>
     <w:rsid w:val="004524D7"/>
     <w:rsid w:val="004524E6"/>
+    <w:rsid w:val="00456663"/>
     <w:rsid w:val="00460342"/>
     <w:rsid w:val="004615CC"/>
     <w:rsid w:val="00461C6C"/>
     <w:rsid w:val="0046630E"/>
     <w:rsid w:val="00474B3B"/>
     <w:rsid w:val="00481398"/>
     <w:rsid w:val="00481BE8"/>
     <w:rsid w:val="004824DD"/>
+    <w:rsid w:val="00482C73"/>
     <w:rsid w:val="00482C9A"/>
     <w:rsid w:val="00483D51"/>
     <w:rsid w:val="00484425"/>
     <w:rsid w:val="00484A30"/>
     <w:rsid w:val="00485257"/>
     <w:rsid w:val="004856F9"/>
     <w:rsid w:val="00493A6E"/>
     <w:rsid w:val="00493CDB"/>
+    <w:rsid w:val="00497382"/>
     <w:rsid w:val="00497C94"/>
     <w:rsid w:val="004A020A"/>
     <w:rsid w:val="004A0675"/>
     <w:rsid w:val="004B2406"/>
     <w:rsid w:val="004B6C09"/>
     <w:rsid w:val="004C409B"/>
     <w:rsid w:val="004C4E40"/>
     <w:rsid w:val="004C575C"/>
     <w:rsid w:val="004D1D45"/>
     <w:rsid w:val="004D2020"/>
     <w:rsid w:val="004D76E1"/>
     <w:rsid w:val="004D7743"/>
     <w:rsid w:val="004E0F0B"/>
     <w:rsid w:val="004E1A0D"/>
     <w:rsid w:val="004E201A"/>
     <w:rsid w:val="004E3FCC"/>
     <w:rsid w:val="004F13AB"/>
     <w:rsid w:val="004F2457"/>
     <w:rsid w:val="004F2562"/>
     <w:rsid w:val="004F44D4"/>
     <w:rsid w:val="004F451B"/>
     <w:rsid w:val="004F5617"/>
     <w:rsid w:val="004F6391"/>
     <w:rsid w:val="004F75EE"/>
     <w:rsid w:val="00502751"/>
     <w:rsid w:val="005053A6"/>
     <w:rsid w:val="0050624D"/>
     <w:rsid w:val="00506689"/>
     <w:rsid w:val="005119E9"/>
     <w:rsid w:val="00513CC0"/>
     <w:rsid w:val="00514159"/>
     <w:rsid w:val="00514A80"/>
     <w:rsid w:val="005163E7"/>
     <w:rsid w:val="005171FB"/>
     <w:rsid w:val="0051791A"/>
     <w:rsid w:val="005200FE"/>
     <w:rsid w:val="005236FD"/>
     <w:rsid w:val="00527288"/>
     <w:rsid w:val="00527DA6"/>
     <w:rsid w:val="0053049E"/>
     <w:rsid w:val="005304BA"/>
     <w:rsid w:val="00531192"/>
     <w:rsid w:val="00531C1C"/>
     <w:rsid w:val="00533386"/>
     <w:rsid w:val="0053373D"/>
     <w:rsid w:val="00534285"/>
     <w:rsid w:val="00534472"/>
     <w:rsid w:val="005344A5"/>
+    <w:rsid w:val="005353A2"/>
     <w:rsid w:val="005425F9"/>
     <w:rsid w:val="00542653"/>
     <w:rsid w:val="00543F82"/>
     <w:rsid w:val="0054406A"/>
+    <w:rsid w:val="00545AF6"/>
     <w:rsid w:val="005467D9"/>
     <w:rsid w:val="0054779A"/>
     <w:rsid w:val="00547AE5"/>
     <w:rsid w:val="00547BA8"/>
+    <w:rsid w:val="00552F6E"/>
     <w:rsid w:val="0056126E"/>
     <w:rsid w:val="00563F5E"/>
     <w:rsid w:val="00565473"/>
     <w:rsid w:val="00566EEE"/>
+    <w:rsid w:val="00570F89"/>
     <w:rsid w:val="005714DB"/>
+    <w:rsid w:val="00574248"/>
     <w:rsid w:val="00574D41"/>
     <w:rsid w:val="0057762E"/>
     <w:rsid w:val="00580383"/>
     <w:rsid w:val="00580F29"/>
     <w:rsid w:val="00581657"/>
     <w:rsid w:val="00581D00"/>
     <w:rsid w:val="00581E5D"/>
     <w:rsid w:val="00584A6F"/>
     <w:rsid w:val="00587C18"/>
     <w:rsid w:val="00591928"/>
     <w:rsid w:val="00594A63"/>
     <w:rsid w:val="005978C6"/>
     <w:rsid w:val="005A3845"/>
     <w:rsid w:val="005A4901"/>
     <w:rsid w:val="005A49AB"/>
     <w:rsid w:val="005A5011"/>
     <w:rsid w:val="005A6254"/>
+    <w:rsid w:val="005A63E9"/>
     <w:rsid w:val="005B032B"/>
+    <w:rsid w:val="005B1D93"/>
     <w:rsid w:val="005B2306"/>
     <w:rsid w:val="005B3283"/>
     <w:rsid w:val="005B535F"/>
     <w:rsid w:val="005B6D34"/>
+    <w:rsid w:val="005C1144"/>
     <w:rsid w:val="005C24A9"/>
     <w:rsid w:val="005C2569"/>
     <w:rsid w:val="005C3850"/>
     <w:rsid w:val="005C442F"/>
     <w:rsid w:val="005C75B6"/>
+    <w:rsid w:val="005C7850"/>
+    <w:rsid w:val="005D0667"/>
     <w:rsid w:val="005D2DDF"/>
     <w:rsid w:val="005D4A61"/>
     <w:rsid w:val="005F20F0"/>
     <w:rsid w:val="005F4167"/>
     <w:rsid w:val="005F528C"/>
     <w:rsid w:val="005F53A6"/>
     <w:rsid w:val="005F6FF4"/>
     <w:rsid w:val="006006A1"/>
     <w:rsid w:val="00600CC7"/>
     <w:rsid w:val="0060565D"/>
     <w:rsid w:val="00605F84"/>
     <w:rsid w:val="006079B9"/>
     <w:rsid w:val="00620881"/>
+    <w:rsid w:val="006212AB"/>
     <w:rsid w:val="00623358"/>
     <w:rsid w:val="00623FE0"/>
     <w:rsid w:val="006250DC"/>
+    <w:rsid w:val="006256EC"/>
     <w:rsid w:val="00626DE3"/>
     <w:rsid w:val="00627DAC"/>
     <w:rsid w:val="0063141B"/>
     <w:rsid w:val="00633EE3"/>
     <w:rsid w:val="00636823"/>
     <w:rsid w:val="00641BB3"/>
     <w:rsid w:val="006441A3"/>
     <w:rsid w:val="006460F4"/>
     <w:rsid w:val="006462E5"/>
     <w:rsid w:val="00647376"/>
     <w:rsid w:val="00647A56"/>
     <w:rsid w:val="00650C28"/>
     <w:rsid w:val="006547EF"/>
     <w:rsid w:val="00654EB1"/>
     <w:rsid w:val="00656629"/>
     <w:rsid w:val="0066077D"/>
+    <w:rsid w:val="006633BC"/>
     <w:rsid w:val="00663CDE"/>
     <w:rsid w:val="00667544"/>
     <w:rsid w:val="006742E4"/>
     <w:rsid w:val="00675BA1"/>
     <w:rsid w:val="00675F6E"/>
     <w:rsid w:val="0068387A"/>
+    <w:rsid w:val="00685619"/>
     <w:rsid w:val="00687164"/>
     <w:rsid w:val="006903EF"/>
     <w:rsid w:val="0069138A"/>
     <w:rsid w:val="00695F57"/>
     <w:rsid w:val="00697353"/>
     <w:rsid w:val="006A14A2"/>
     <w:rsid w:val="006A1D11"/>
     <w:rsid w:val="006A78ED"/>
     <w:rsid w:val="006A7BC7"/>
     <w:rsid w:val="006A7D40"/>
     <w:rsid w:val="006B2201"/>
     <w:rsid w:val="006B2AF0"/>
     <w:rsid w:val="006B4783"/>
     <w:rsid w:val="006B4B0A"/>
     <w:rsid w:val="006B5B78"/>
     <w:rsid w:val="006B5D36"/>
+    <w:rsid w:val="006B6E9B"/>
     <w:rsid w:val="006C1781"/>
     <w:rsid w:val="006C409E"/>
     <w:rsid w:val="006C5C53"/>
     <w:rsid w:val="006C6FAC"/>
     <w:rsid w:val="006C75A5"/>
     <w:rsid w:val="006C79A3"/>
     <w:rsid w:val="006D0C90"/>
+    <w:rsid w:val="006D1A8E"/>
     <w:rsid w:val="006D2160"/>
     <w:rsid w:val="006D2452"/>
     <w:rsid w:val="006D3163"/>
     <w:rsid w:val="006D3331"/>
     <w:rsid w:val="006D5C33"/>
     <w:rsid w:val="006E1828"/>
     <w:rsid w:val="006E19E0"/>
     <w:rsid w:val="006E287D"/>
     <w:rsid w:val="006E424C"/>
     <w:rsid w:val="006E5B72"/>
     <w:rsid w:val="006E613C"/>
     <w:rsid w:val="006E62A2"/>
     <w:rsid w:val="006E692D"/>
     <w:rsid w:val="006E7BF9"/>
     <w:rsid w:val="006E7E10"/>
     <w:rsid w:val="006F00A4"/>
     <w:rsid w:val="006F030E"/>
     <w:rsid w:val="006F0D67"/>
     <w:rsid w:val="006F27D8"/>
     <w:rsid w:val="006F2C6D"/>
     <w:rsid w:val="006F5273"/>
     <w:rsid w:val="006F57D9"/>
     <w:rsid w:val="006F5D16"/>
+    <w:rsid w:val="006F5ED3"/>
     <w:rsid w:val="006F7A97"/>
     <w:rsid w:val="007004BF"/>
     <w:rsid w:val="00700BEB"/>
     <w:rsid w:val="007027C7"/>
     <w:rsid w:val="00705F26"/>
     <w:rsid w:val="00707B1A"/>
     <w:rsid w:val="00711BE1"/>
     <w:rsid w:val="00711F23"/>
     <w:rsid w:val="007123EA"/>
+    <w:rsid w:val="00713D56"/>
     <w:rsid w:val="00716B44"/>
     <w:rsid w:val="00720348"/>
     <w:rsid w:val="0072071B"/>
     <w:rsid w:val="00721065"/>
     <w:rsid w:val="00722E23"/>
     <w:rsid w:val="00726AA0"/>
     <w:rsid w:val="007326C2"/>
     <w:rsid w:val="00735E36"/>
     <w:rsid w:val="007404F2"/>
     <w:rsid w:val="007427F2"/>
     <w:rsid w:val="0074648C"/>
     <w:rsid w:val="00746F5B"/>
     <w:rsid w:val="00747D53"/>
     <w:rsid w:val="0075614E"/>
     <w:rsid w:val="007567E3"/>
     <w:rsid w:val="00756BDF"/>
+    <w:rsid w:val="00760FA0"/>
     <w:rsid w:val="0076383C"/>
     <w:rsid w:val="00763E8F"/>
+    <w:rsid w:val="00764136"/>
     <w:rsid w:val="007657C3"/>
+    <w:rsid w:val="00765F6C"/>
     <w:rsid w:val="00767EAC"/>
     <w:rsid w:val="007700E6"/>
     <w:rsid w:val="00770D3E"/>
     <w:rsid w:val="00772AD7"/>
+    <w:rsid w:val="00772D29"/>
     <w:rsid w:val="00773094"/>
     <w:rsid w:val="00773507"/>
     <w:rsid w:val="0077355B"/>
+    <w:rsid w:val="00773A22"/>
     <w:rsid w:val="00773B5C"/>
     <w:rsid w:val="00777A1C"/>
     <w:rsid w:val="00780288"/>
     <w:rsid w:val="007820D6"/>
     <w:rsid w:val="00783354"/>
     <w:rsid w:val="00787AAA"/>
     <w:rsid w:val="00792519"/>
     <w:rsid w:val="007A0552"/>
     <w:rsid w:val="007A118A"/>
     <w:rsid w:val="007A1874"/>
     <w:rsid w:val="007A2280"/>
+    <w:rsid w:val="007A344C"/>
     <w:rsid w:val="007A7564"/>
     <w:rsid w:val="007B0E65"/>
     <w:rsid w:val="007C2284"/>
     <w:rsid w:val="007C2517"/>
     <w:rsid w:val="007C55EA"/>
     <w:rsid w:val="007C5DE0"/>
     <w:rsid w:val="007C6021"/>
     <w:rsid w:val="007C6A5A"/>
     <w:rsid w:val="007D0601"/>
     <w:rsid w:val="007D1190"/>
     <w:rsid w:val="007D6310"/>
     <w:rsid w:val="007E3F18"/>
+    <w:rsid w:val="007E4181"/>
     <w:rsid w:val="007E5BCD"/>
     <w:rsid w:val="007E69C0"/>
     <w:rsid w:val="007F179A"/>
     <w:rsid w:val="007F32FB"/>
     <w:rsid w:val="007F3310"/>
+    <w:rsid w:val="007F48D6"/>
     <w:rsid w:val="007F69EF"/>
     <w:rsid w:val="00800605"/>
     <w:rsid w:val="00801D43"/>
     <w:rsid w:val="00803F61"/>
     <w:rsid w:val="00805392"/>
     <w:rsid w:val="00805829"/>
     <w:rsid w:val="00806AC9"/>
     <w:rsid w:val="0080702B"/>
     <w:rsid w:val="0080792D"/>
     <w:rsid w:val="00811DBF"/>
     <w:rsid w:val="008168D3"/>
     <w:rsid w:val="0081764A"/>
     <w:rsid w:val="0082187B"/>
     <w:rsid w:val="00822B72"/>
     <w:rsid w:val="00822FE9"/>
     <w:rsid w:val="0082788A"/>
     <w:rsid w:val="00830B84"/>
     <w:rsid w:val="00831997"/>
     <w:rsid w:val="00832517"/>
     <w:rsid w:val="0083548B"/>
     <w:rsid w:val="008357B6"/>
     <w:rsid w:val="00836642"/>
     <w:rsid w:val="00840D2E"/>
     <w:rsid w:val="00840EA7"/>
     <w:rsid w:val="00842E2B"/>
     <w:rsid w:val="0084387A"/>
     <w:rsid w:val="00847A97"/>
     <w:rsid w:val="00856F44"/>
     <w:rsid w:val="008604A2"/>
     <w:rsid w:val="008605F1"/>
     <w:rsid w:val="0086109D"/>
     <w:rsid w:val="0086210C"/>
+    <w:rsid w:val="00862F9D"/>
     <w:rsid w:val="00863AE4"/>
     <w:rsid w:val="00863E4D"/>
     <w:rsid w:val="00864C33"/>
     <w:rsid w:val="00867E3F"/>
     <w:rsid w:val="008705BC"/>
     <w:rsid w:val="00872F30"/>
     <w:rsid w:val="0087358A"/>
     <w:rsid w:val="00873702"/>
     <w:rsid w:val="00873BCD"/>
     <w:rsid w:val="00880EFB"/>
     <w:rsid w:val="0088245F"/>
     <w:rsid w:val="00886234"/>
     <w:rsid w:val="00890FD9"/>
     <w:rsid w:val="00892DCE"/>
     <w:rsid w:val="00893037"/>
     <w:rsid w:val="00893532"/>
     <w:rsid w:val="00894833"/>
     <w:rsid w:val="00895B58"/>
     <w:rsid w:val="0089741F"/>
     <w:rsid w:val="008A0369"/>
     <w:rsid w:val="008A12F5"/>
     <w:rsid w:val="008A341B"/>
     <w:rsid w:val="008A4F59"/>
     <w:rsid w:val="008B0E54"/>
     <w:rsid w:val="008B2251"/>
+    <w:rsid w:val="008B2E8A"/>
     <w:rsid w:val="008B598B"/>
     <w:rsid w:val="008C23D4"/>
     <w:rsid w:val="008C2505"/>
+    <w:rsid w:val="008C6239"/>
     <w:rsid w:val="008C7E2F"/>
     <w:rsid w:val="008D0B1B"/>
     <w:rsid w:val="008D4084"/>
     <w:rsid w:val="008D5C98"/>
     <w:rsid w:val="008D66CE"/>
     <w:rsid w:val="008D7894"/>
     <w:rsid w:val="008E11A0"/>
     <w:rsid w:val="008E268C"/>
     <w:rsid w:val="008E58E9"/>
     <w:rsid w:val="008E7CEC"/>
+    <w:rsid w:val="008F1205"/>
     <w:rsid w:val="008F4DAF"/>
     <w:rsid w:val="008F5A2D"/>
     <w:rsid w:val="008F5F97"/>
+    <w:rsid w:val="00903AD5"/>
     <w:rsid w:val="00905223"/>
     <w:rsid w:val="0091400D"/>
     <w:rsid w:val="00914439"/>
     <w:rsid w:val="00914756"/>
+    <w:rsid w:val="00914885"/>
     <w:rsid w:val="00915846"/>
     <w:rsid w:val="00920421"/>
     <w:rsid w:val="00930516"/>
     <w:rsid w:val="0093104D"/>
     <w:rsid w:val="009311C8"/>
     <w:rsid w:val="00932A53"/>
     <w:rsid w:val="009331B3"/>
     <w:rsid w:val="00935473"/>
     <w:rsid w:val="009355FA"/>
     <w:rsid w:val="009377CA"/>
     <w:rsid w:val="00937B2D"/>
     <w:rsid w:val="00937CDA"/>
     <w:rsid w:val="00940361"/>
     <w:rsid w:val="00940F5F"/>
+    <w:rsid w:val="00943FF0"/>
     <w:rsid w:val="00950376"/>
     <w:rsid w:val="009533B5"/>
     <w:rsid w:val="00956552"/>
     <w:rsid w:val="00956D70"/>
     <w:rsid w:val="009576EB"/>
     <w:rsid w:val="00957B25"/>
     <w:rsid w:val="0096274B"/>
+    <w:rsid w:val="0096499A"/>
     <w:rsid w:val="00971A29"/>
     <w:rsid w:val="009729EE"/>
+    <w:rsid w:val="00972E47"/>
     <w:rsid w:val="00972FDC"/>
+    <w:rsid w:val="00973839"/>
     <w:rsid w:val="00980EF0"/>
     <w:rsid w:val="009841E8"/>
     <w:rsid w:val="00984555"/>
     <w:rsid w:val="00990335"/>
     <w:rsid w:val="00996849"/>
     <w:rsid w:val="009A11C2"/>
     <w:rsid w:val="009A6894"/>
     <w:rsid w:val="009A7B59"/>
     <w:rsid w:val="009B0D9F"/>
     <w:rsid w:val="009B1CFC"/>
     <w:rsid w:val="009B1FD4"/>
     <w:rsid w:val="009B2C02"/>
     <w:rsid w:val="009B2C98"/>
     <w:rsid w:val="009B2D12"/>
     <w:rsid w:val="009B2FC4"/>
     <w:rsid w:val="009C1B5A"/>
     <w:rsid w:val="009C4223"/>
     <w:rsid w:val="009C43CA"/>
     <w:rsid w:val="009C58EF"/>
     <w:rsid w:val="009C7641"/>
     <w:rsid w:val="009D2B5B"/>
     <w:rsid w:val="009D317D"/>
     <w:rsid w:val="009D5A27"/>
+    <w:rsid w:val="009D696C"/>
     <w:rsid w:val="009E48D7"/>
     <w:rsid w:val="009E4D97"/>
+    <w:rsid w:val="009E5974"/>
     <w:rsid w:val="009E7DF6"/>
     <w:rsid w:val="009F0575"/>
+    <w:rsid w:val="009F2114"/>
     <w:rsid w:val="009F4597"/>
     <w:rsid w:val="009F7467"/>
     <w:rsid w:val="00A032C3"/>
     <w:rsid w:val="00A10142"/>
     <w:rsid w:val="00A10A54"/>
     <w:rsid w:val="00A11BF7"/>
     <w:rsid w:val="00A11EA8"/>
     <w:rsid w:val="00A1268E"/>
     <w:rsid w:val="00A12832"/>
     <w:rsid w:val="00A14466"/>
+    <w:rsid w:val="00A21DB2"/>
     <w:rsid w:val="00A2414A"/>
+    <w:rsid w:val="00A24744"/>
     <w:rsid w:val="00A25F67"/>
     <w:rsid w:val="00A25F9D"/>
     <w:rsid w:val="00A264C7"/>
+    <w:rsid w:val="00A271D5"/>
     <w:rsid w:val="00A27F20"/>
     <w:rsid w:val="00A31A53"/>
     <w:rsid w:val="00A32480"/>
+    <w:rsid w:val="00A367EC"/>
     <w:rsid w:val="00A36965"/>
     <w:rsid w:val="00A36C9C"/>
     <w:rsid w:val="00A37199"/>
+    <w:rsid w:val="00A402F2"/>
     <w:rsid w:val="00A41520"/>
     <w:rsid w:val="00A41809"/>
     <w:rsid w:val="00A444DB"/>
     <w:rsid w:val="00A45C4E"/>
     <w:rsid w:val="00A45D96"/>
     <w:rsid w:val="00A476E3"/>
     <w:rsid w:val="00A50DD5"/>
+    <w:rsid w:val="00A51F0B"/>
     <w:rsid w:val="00A53D6A"/>
     <w:rsid w:val="00A5660D"/>
     <w:rsid w:val="00A5693A"/>
     <w:rsid w:val="00A574B9"/>
     <w:rsid w:val="00A605A7"/>
     <w:rsid w:val="00A60DA4"/>
     <w:rsid w:val="00A61537"/>
     <w:rsid w:val="00A641C7"/>
     <w:rsid w:val="00A65F2D"/>
     <w:rsid w:val="00A732E0"/>
     <w:rsid w:val="00A73939"/>
     <w:rsid w:val="00A73D2C"/>
     <w:rsid w:val="00A80F67"/>
     <w:rsid w:val="00A91853"/>
     <w:rsid w:val="00A92E91"/>
     <w:rsid w:val="00A93DCA"/>
+    <w:rsid w:val="00A95F77"/>
     <w:rsid w:val="00A96834"/>
     <w:rsid w:val="00A97DC0"/>
     <w:rsid w:val="00AA06F3"/>
     <w:rsid w:val="00AA0D63"/>
     <w:rsid w:val="00AA567E"/>
     <w:rsid w:val="00AB1AFD"/>
     <w:rsid w:val="00AB5763"/>
     <w:rsid w:val="00AB6F26"/>
     <w:rsid w:val="00AC0BC2"/>
     <w:rsid w:val="00AC1DF9"/>
     <w:rsid w:val="00AC2DD7"/>
     <w:rsid w:val="00AC5B37"/>
     <w:rsid w:val="00AC66AD"/>
     <w:rsid w:val="00AC793F"/>
     <w:rsid w:val="00AD0327"/>
     <w:rsid w:val="00AD29FB"/>
     <w:rsid w:val="00AD367C"/>
     <w:rsid w:val="00AD5F84"/>
     <w:rsid w:val="00AD70E7"/>
     <w:rsid w:val="00AD7C25"/>
     <w:rsid w:val="00AE3893"/>
     <w:rsid w:val="00AE47F1"/>
     <w:rsid w:val="00AE58E4"/>
     <w:rsid w:val="00AE6EA8"/>
     <w:rsid w:val="00AF0DFF"/>
     <w:rsid w:val="00AF2566"/>
     <w:rsid w:val="00AF7FE8"/>
     <w:rsid w:val="00B02A33"/>
     <w:rsid w:val="00B04EA4"/>
     <w:rsid w:val="00B059ED"/>
     <w:rsid w:val="00B0795B"/>
     <w:rsid w:val="00B10E36"/>
     <w:rsid w:val="00B152BB"/>
     <w:rsid w:val="00B17809"/>
     <w:rsid w:val="00B20B8B"/>
     <w:rsid w:val="00B2321D"/>
     <w:rsid w:val="00B256C7"/>
     <w:rsid w:val="00B258AF"/>
     <w:rsid w:val="00B25B33"/>
     <w:rsid w:val="00B37537"/>
     <w:rsid w:val="00B37EFB"/>
     <w:rsid w:val="00B428BA"/>
     <w:rsid w:val="00B45476"/>
+    <w:rsid w:val="00B46C44"/>
     <w:rsid w:val="00B5179A"/>
     <w:rsid w:val="00B54AA8"/>
     <w:rsid w:val="00B55412"/>
     <w:rsid w:val="00B566C1"/>
     <w:rsid w:val="00B5672F"/>
     <w:rsid w:val="00B57284"/>
     <w:rsid w:val="00B65C10"/>
     <w:rsid w:val="00B71781"/>
     <w:rsid w:val="00B7249E"/>
     <w:rsid w:val="00B74F32"/>
     <w:rsid w:val="00B757B2"/>
     <w:rsid w:val="00B800F2"/>
     <w:rsid w:val="00B80628"/>
     <w:rsid w:val="00B82EEC"/>
     <w:rsid w:val="00B84302"/>
+    <w:rsid w:val="00B85361"/>
     <w:rsid w:val="00B861F9"/>
     <w:rsid w:val="00B86499"/>
     <w:rsid w:val="00B86FB6"/>
     <w:rsid w:val="00B90CB9"/>
+    <w:rsid w:val="00B94EDC"/>
     <w:rsid w:val="00B96A1B"/>
     <w:rsid w:val="00BA1879"/>
     <w:rsid w:val="00BA1C22"/>
     <w:rsid w:val="00BA4C54"/>
     <w:rsid w:val="00BB0349"/>
     <w:rsid w:val="00BB13BF"/>
     <w:rsid w:val="00BB165F"/>
     <w:rsid w:val="00BB2020"/>
     <w:rsid w:val="00BB4134"/>
     <w:rsid w:val="00BC1664"/>
     <w:rsid w:val="00BC23EC"/>
     <w:rsid w:val="00BC29CD"/>
     <w:rsid w:val="00BC2D9C"/>
     <w:rsid w:val="00BC44A3"/>
     <w:rsid w:val="00BC4EAB"/>
     <w:rsid w:val="00BD2A21"/>
     <w:rsid w:val="00BE0335"/>
     <w:rsid w:val="00BE0622"/>
     <w:rsid w:val="00BE1304"/>
     <w:rsid w:val="00BE17BE"/>
+    <w:rsid w:val="00BE196C"/>
     <w:rsid w:val="00BE2A14"/>
     <w:rsid w:val="00BE7109"/>
     <w:rsid w:val="00BF0DAC"/>
     <w:rsid w:val="00BF4A5C"/>
     <w:rsid w:val="00BF558F"/>
     <w:rsid w:val="00C00E3B"/>
+    <w:rsid w:val="00C022AE"/>
     <w:rsid w:val="00C05595"/>
     <w:rsid w:val="00C06710"/>
     <w:rsid w:val="00C10E08"/>
     <w:rsid w:val="00C12194"/>
     <w:rsid w:val="00C14755"/>
     <w:rsid w:val="00C1524D"/>
+    <w:rsid w:val="00C20D9E"/>
     <w:rsid w:val="00C2345B"/>
     <w:rsid w:val="00C27C02"/>
     <w:rsid w:val="00C27E75"/>
     <w:rsid w:val="00C32141"/>
     <w:rsid w:val="00C33503"/>
     <w:rsid w:val="00C33982"/>
     <w:rsid w:val="00C4041E"/>
     <w:rsid w:val="00C44AC8"/>
     <w:rsid w:val="00C44DF5"/>
     <w:rsid w:val="00C4670E"/>
     <w:rsid w:val="00C479DB"/>
     <w:rsid w:val="00C50B1D"/>
     <w:rsid w:val="00C544DF"/>
     <w:rsid w:val="00C54979"/>
     <w:rsid w:val="00C55549"/>
     <w:rsid w:val="00C55C33"/>
     <w:rsid w:val="00C5613B"/>
     <w:rsid w:val="00C62191"/>
     <w:rsid w:val="00C630D3"/>
     <w:rsid w:val="00C655C0"/>
     <w:rsid w:val="00C66432"/>
     <w:rsid w:val="00C74044"/>
     <w:rsid w:val="00C80525"/>
     <w:rsid w:val="00C80BE7"/>
     <w:rsid w:val="00C813BA"/>
     <w:rsid w:val="00C83125"/>
     <w:rsid w:val="00C84FCC"/>
     <w:rsid w:val="00C8540C"/>
     <w:rsid w:val="00C8554D"/>
+    <w:rsid w:val="00C90502"/>
     <w:rsid w:val="00C90BE6"/>
+    <w:rsid w:val="00C919A6"/>
     <w:rsid w:val="00C91D4A"/>
     <w:rsid w:val="00C938BB"/>
     <w:rsid w:val="00C95E34"/>
+    <w:rsid w:val="00C95EDE"/>
     <w:rsid w:val="00CA4149"/>
     <w:rsid w:val="00CA671D"/>
+    <w:rsid w:val="00CA7E6B"/>
     <w:rsid w:val="00CB20ED"/>
     <w:rsid w:val="00CB58B4"/>
     <w:rsid w:val="00CB67B7"/>
     <w:rsid w:val="00CC1125"/>
     <w:rsid w:val="00CC2F3A"/>
     <w:rsid w:val="00CC6717"/>
+    <w:rsid w:val="00CC6E96"/>
     <w:rsid w:val="00CC7889"/>
     <w:rsid w:val="00CC7B56"/>
     <w:rsid w:val="00CD0287"/>
     <w:rsid w:val="00CD3855"/>
     <w:rsid w:val="00CD7F4E"/>
     <w:rsid w:val="00CD7FEC"/>
     <w:rsid w:val="00CE3061"/>
     <w:rsid w:val="00CE5B60"/>
     <w:rsid w:val="00CE71BC"/>
     <w:rsid w:val="00CF5051"/>
     <w:rsid w:val="00CF54C4"/>
     <w:rsid w:val="00D0014A"/>
+    <w:rsid w:val="00D0391F"/>
     <w:rsid w:val="00D041A1"/>
     <w:rsid w:val="00D10635"/>
     <w:rsid w:val="00D12930"/>
     <w:rsid w:val="00D12949"/>
     <w:rsid w:val="00D13B48"/>
     <w:rsid w:val="00D1595C"/>
     <w:rsid w:val="00D167D3"/>
     <w:rsid w:val="00D17058"/>
     <w:rsid w:val="00D211EB"/>
     <w:rsid w:val="00D21AED"/>
     <w:rsid w:val="00D21BEF"/>
     <w:rsid w:val="00D21F5C"/>
     <w:rsid w:val="00D2298C"/>
     <w:rsid w:val="00D24DB5"/>
     <w:rsid w:val="00D25B95"/>
     <w:rsid w:val="00D322D0"/>
     <w:rsid w:val="00D36506"/>
     <w:rsid w:val="00D36D24"/>
     <w:rsid w:val="00D4048B"/>
     <w:rsid w:val="00D427E3"/>
     <w:rsid w:val="00D436E2"/>
     <w:rsid w:val="00D43A88"/>
     <w:rsid w:val="00D45836"/>
     <w:rsid w:val="00D459D4"/>
     <w:rsid w:val="00D50FAF"/>
     <w:rsid w:val="00D54849"/>
     <w:rsid w:val="00D560F5"/>
     <w:rsid w:val="00D56C58"/>
     <w:rsid w:val="00D61F92"/>
     <w:rsid w:val="00D6248A"/>
     <w:rsid w:val="00D648CE"/>
+    <w:rsid w:val="00D652EA"/>
     <w:rsid w:val="00D654DB"/>
     <w:rsid w:val="00D6624C"/>
     <w:rsid w:val="00D710CB"/>
     <w:rsid w:val="00D72686"/>
     <w:rsid w:val="00D72A8B"/>
     <w:rsid w:val="00D73C13"/>
     <w:rsid w:val="00D808DD"/>
     <w:rsid w:val="00D81243"/>
     <w:rsid w:val="00D90AC5"/>
     <w:rsid w:val="00D91DA7"/>
     <w:rsid w:val="00D92030"/>
     <w:rsid w:val="00D94E7F"/>
     <w:rsid w:val="00D954DF"/>
     <w:rsid w:val="00DA57BE"/>
     <w:rsid w:val="00DA6A24"/>
     <w:rsid w:val="00DB08D9"/>
     <w:rsid w:val="00DB1BE8"/>
     <w:rsid w:val="00DB3145"/>
     <w:rsid w:val="00DC1E25"/>
     <w:rsid w:val="00DD4A09"/>
     <w:rsid w:val="00DD6CA4"/>
     <w:rsid w:val="00DD7FB2"/>
     <w:rsid w:val="00DE1146"/>
     <w:rsid w:val="00DE2251"/>
     <w:rsid w:val="00DE228B"/>
     <w:rsid w:val="00DE2BB2"/>
     <w:rsid w:val="00DE3E8A"/>
     <w:rsid w:val="00DE6330"/>
     <w:rsid w:val="00DF219C"/>
     <w:rsid w:val="00DF28B4"/>
     <w:rsid w:val="00DF633C"/>
     <w:rsid w:val="00E00733"/>
+    <w:rsid w:val="00E0264B"/>
     <w:rsid w:val="00E11022"/>
     <w:rsid w:val="00E11BE2"/>
     <w:rsid w:val="00E14A29"/>
+    <w:rsid w:val="00E1562B"/>
     <w:rsid w:val="00E21C05"/>
     <w:rsid w:val="00E22195"/>
+    <w:rsid w:val="00E22AA7"/>
     <w:rsid w:val="00E232B9"/>
     <w:rsid w:val="00E255B8"/>
     <w:rsid w:val="00E25A4E"/>
     <w:rsid w:val="00E25DDE"/>
     <w:rsid w:val="00E262D7"/>
     <w:rsid w:val="00E3098B"/>
     <w:rsid w:val="00E31A69"/>
     <w:rsid w:val="00E34070"/>
+    <w:rsid w:val="00E34980"/>
+    <w:rsid w:val="00E40321"/>
+    <w:rsid w:val="00E40483"/>
     <w:rsid w:val="00E407C6"/>
     <w:rsid w:val="00E4495F"/>
     <w:rsid w:val="00E46793"/>
     <w:rsid w:val="00E46FD3"/>
     <w:rsid w:val="00E4713C"/>
     <w:rsid w:val="00E51D95"/>
     <w:rsid w:val="00E5246D"/>
     <w:rsid w:val="00E53920"/>
     <w:rsid w:val="00E551D2"/>
     <w:rsid w:val="00E558B7"/>
     <w:rsid w:val="00E568BF"/>
     <w:rsid w:val="00E57605"/>
     <w:rsid w:val="00E60137"/>
     <w:rsid w:val="00E61E8A"/>
     <w:rsid w:val="00E63AD6"/>
+    <w:rsid w:val="00E6616E"/>
     <w:rsid w:val="00E6771B"/>
     <w:rsid w:val="00E67A26"/>
     <w:rsid w:val="00E711CE"/>
     <w:rsid w:val="00E72635"/>
     <w:rsid w:val="00E7377E"/>
+    <w:rsid w:val="00E74BB1"/>
     <w:rsid w:val="00E75BF6"/>
     <w:rsid w:val="00E76950"/>
     <w:rsid w:val="00E82441"/>
     <w:rsid w:val="00E824AC"/>
     <w:rsid w:val="00E82AA5"/>
+    <w:rsid w:val="00E83B5F"/>
     <w:rsid w:val="00E8512E"/>
     <w:rsid w:val="00E90C29"/>
     <w:rsid w:val="00E93411"/>
     <w:rsid w:val="00EA03C9"/>
     <w:rsid w:val="00EA1160"/>
     <w:rsid w:val="00EA261B"/>
     <w:rsid w:val="00EA4293"/>
     <w:rsid w:val="00EA59D0"/>
     <w:rsid w:val="00EA695C"/>
     <w:rsid w:val="00EB0042"/>
     <w:rsid w:val="00EB4509"/>
     <w:rsid w:val="00EB5DFE"/>
+    <w:rsid w:val="00EB6B11"/>
     <w:rsid w:val="00EB7427"/>
+    <w:rsid w:val="00EB79DC"/>
     <w:rsid w:val="00EC1BE3"/>
     <w:rsid w:val="00EC3C55"/>
     <w:rsid w:val="00EC4293"/>
     <w:rsid w:val="00EC7DFB"/>
     <w:rsid w:val="00ED459B"/>
     <w:rsid w:val="00ED5E25"/>
     <w:rsid w:val="00ED6402"/>
     <w:rsid w:val="00ED7276"/>
+    <w:rsid w:val="00EE0D01"/>
     <w:rsid w:val="00EE0FEC"/>
     <w:rsid w:val="00EE14BE"/>
     <w:rsid w:val="00EE1B86"/>
     <w:rsid w:val="00EE239A"/>
     <w:rsid w:val="00EE2F67"/>
     <w:rsid w:val="00EE579F"/>
     <w:rsid w:val="00EE6BCB"/>
     <w:rsid w:val="00EE6F98"/>
     <w:rsid w:val="00EF3B89"/>
     <w:rsid w:val="00EF6173"/>
     <w:rsid w:val="00EF6B17"/>
     <w:rsid w:val="00EF73DD"/>
     <w:rsid w:val="00EF78FC"/>
     <w:rsid w:val="00F00660"/>
     <w:rsid w:val="00F01355"/>
     <w:rsid w:val="00F04605"/>
     <w:rsid w:val="00F059AE"/>
     <w:rsid w:val="00F072C9"/>
+    <w:rsid w:val="00F07A45"/>
     <w:rsid w:val="00F139E0"/>
     <w:rsid w:val="00F1784A"/>
     <w:rsid w:val="00F215EF"/>
     <w:rsid w:val="00F237D2"/>
     <w:rsid w:val="00F23EAA"/>
     <w:rsid w:val="00F246A0"/>
     <w:rsid w:val="00F32D03"/>
     <w:rsid w:val="00F3432F"/>
+    <w:rsid w:val="00F368E3"/>
     <w:rsid w:val="00F41162"/>
     <w:rsid w:val="00F41EDC"/>
     <w:rsid w:val="00F446B8"/>
     <w:rsid w:val="00F44AD1"/>
     <w:rsid w:val="00F46C42"/>
     <w:rsid w:val="00F47CBD"/>
+    <w:rsid w:val="00F47FB4"/>
     <w:rsid w:val="00F500F0"/>
     <w:rsid w:val="00F53A80"/>
     <w:rsid w:val="00F55B9D"/>
     <w:rsid w:val="00F57332"/>
     <w:rsid w:val="00F6030A"/>
     <w:rsid w:val="00F62354"/>
     <w:rsid w:val="00F6332D"/>
     <w:rsid w:val="00F66548"/>
     <w:rsid w:val="00F67A2F"/>
     <w:rsid w:val="00F71972"/>
     <w:rsid w:val="00F761A2"/>
     <w:rsid w:val="00F772CA"/>
     <w:rsid w:val="00F7783A"/>
     <w:rsid w:val="00F8170C"/>
     <w:rsid w:val="00F82282"/>
     <w:rsid w:val="00F8237E"/>
     <w:rsid w:val="00F83765"/>
     <w:rsid w:val="00F83E54"/>
+    <w:rsid w:val="00F870CF"/>
     <w:rsid w:val="00F870FD"/>
     <w:rsid w:val="00F90E0F"/>
     <w:rsid w:val="00F91D18"/>
     <w:rsid w:val="00F91F66"/>
     <w:rsid w:val="00F93AFF"/>
+    <w:rsid w:val="00F96C89"/>
     <w:rsid w:val="00F96F8C"/>
     <w:rsid w:val="00FA29E2"/>
     <w:rsid w:val="00FA36B6"/>
     <w:rsid w:val="00FA60B5"/>
+    <w:rsid w:val="00FB1F4E"/>
     <w:rsid w:val="00FB3B6F"/>
     <w:rsid w:val="00FB3C81"/>
     <w:rsid w:val="00FB42E1"/>
     <w:rsid w:val="00FB4B6E"/>
     <w:rsid w:val="00FB4EB4"/>
     <w:rsid w:val="00FB6913"/>
     <w:rsid w:val="00FC1BC6"/>
     <w:rsid w:val="00FC2048"/>
     <w:rsid w:val="00FC4164"/>
     <w:rsid w:val="00FC4A0A"/>
     <w:rsid w:val="00FC4A7D"/>
     <w:rsid w:val="00FC57FC"/>
     <w:rsid w:val="00FC6704"/>
     <w:rsid w:val="00FD0ACB"/>
     <w:rsid w:val="00FD29C0"/>
     <w:rsid w:val="00FE02E0"/>
     <w:rsid w:val="00FE3311"/>
     <w:rsid w:val="00FE400F"/>
     <w:rsid w:val="00FE406C"/>
+    <w:rsid w:val="00FE55AC"/>
     <w:rsid w:val="00FE59CE"/>
     <w:rsid w:val="00FE5F5C"/>
     <w:rsid w:val="00FF0CD7"/>
     <w:rsid w:val="00FF12D4"/>
     <w:rsid w:val="00FF1E16"/>
     <w:rsid w:val="00FF3D44"/>
     <w:rsid w:val="00FF4ED3"/>
     <w:rsid w:val="00FF4F85"/>
     <w:rsid w:val="00FF538E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5A1F7C5A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
@@ -26550,51 +25805,51 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
     <w:name w:val="apple-converted-space"/>
     <w:rsid w:val="00447370"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="spelle">
     <w:name w:val="spelle"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0088245F"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A14466"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="415134921">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="419521893">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -26688,51 +25943,51 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1960792649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23299460.2024.2309060" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencefriday.com/person/david-guston/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.proofpoint.com/v2/url?u=http-3A__shaping4ir.libsyn.com_5-2Dregulation-2Dfor-2Dthe-2Dfourth-2Dindustrial-2Drevolution&amp;d=DwMFAg&amp;c=l45AxH-kUV29SRQusp9vYR0n1GycN4_2jInuKy6zbqQ&amp;r=GWzo7ceZVcUQM-c7Vp4McId2OD1_HXE-EaseDiKGVIw&amp;m=YBgyMG4tdhDkOsdXDD_X1jkQXv3GdJn2WURuGwlHbLk&amp;s=uWHg6q5OKWzJmV_SWbIXqW_T690_BBLY37iqh9yNq7Q&amp;e=" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/programmes/b09m1dvh)" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1093/scipol/scae010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prx.org/pieces/89782-life-in-2030" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsf.gov/news/special_reports/science_nation/nanotechimpact.jsp)" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cato-unbound.org/issues/august-2013/who-pays-science" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/programmes/b08x4rq3)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.kpfk.org/mp3/kpfk_120513_120030marmoudian.MP3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cspo.org/soapbox" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@dguston/who-by-fire-bfc708eb195?source=friends_link&amp;sk=f935a54f953b89a76b9cc122bb8f573a)" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://radio.seti.org/episodes/Nano_Nano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theshow.kjzz.org/content/496289/new-annotated-version-frankenstein-explores-science-engineering-philosophy" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issues.org/ethical-societal-considerations-nsf-guston/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kjzz.org/content/183342/new-asu-school-examines-link-between-tech-society" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@dguston/the-legacies-of-apollo-11-6c8df29fbb3a?source=friends_link&amp;sk=11b374a0ed0925238a730777300f6f56)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issues.org/ethical-societal-considerations-nsf-guston/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://kjzz.org/content/183342/new-asu-school-examines-link-between-tech-society" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theshow.kjzz.org/content/496289/new-annotated-version-frankenstein-explores-science-engineering-philosophy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@dguston/the-legacies-of-apollo-11-6c8df29fbb3a?source=friends_link&amp;sk=11b374a0ed0925238a730777300f6f56)" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/23299460.2024.2309060" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencefriday.com/person/david-guston/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://urldefense.proofpoint.com/v2/url?u=http-3A__shaping4ir.libsyn.com_5-2Dregulation-2Dfor-2Dthe-2Dfourth-2Dindustrial-2Drevolution&amp;d=DwMFAg&amp;c=l45AxH-kUV29SRQusp9vYR0n1GycN4_2jInuKy6zbqQ&amp;r=GWzo7ceZVcUQM-c7Vp4McId2OD1_HXE-EaseDiKGVIw&amp;m=YBgyMG4tdhDkOsdXDD_X1jkQXv3GdJn2WURuGwlHbLk&amp;s=uWHg6q5OKWzJmV_SWbIXqW_T690_BBLY37iqh9yNq7Q&amp;e=" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.nsf.gov/news/special_reports/science_nation/nanotechimpact.jsp)" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/programmes/b09m1dvh)" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prx.org/pieces/89782-life-in-2030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cato-unbound.org/issues/august-2013/who-pays-science" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.chronicle.com/article/trumps-attack-on-columbia-does-not-make-me-safer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://archive.kpfk.org/mp3/kpfk_120513_120030marmoudian.MP3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bbc.co.uk/programmes/b08x4rq3)" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://radio.seti.org/episodes/Nano_Nano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cspo.org/soapbox" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://medium.com/@dguston/who-by-fire-bfc708eb195?source=friends_link&amp;sk=f935a54f953b89a76b9cc122bb8f573a)" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -26956,76 +26211,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>52703</Characters>
+  <Pages>18</Pages>
+  <Words>9447</Words>
+  <Characters>53850</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>823</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>448</Lines>
+  <Paragraphs>126</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>cv new/short</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rutgers University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>60645</CharactersWithSpaces>
+  <CharactersWithSpaces>63171</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="72" baseType="variant">
       <vt:variant>
         <vt:i4>1507446</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>33</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.bbc.co.uk/programmes/b09m1dvh)</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>5177461</vt:i4>
       </vt:variant>
       <vt:variant>